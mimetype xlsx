--- v2 (2026-08-14)
+++ v3 (2026-10-22)
@@ -436,51 +436,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F723"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="22.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="8.83203125" customWidth="1"/>
     <col min="4" max="4" width="10.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="30.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>European Parliament - Members List</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Generated: 14 Aug 2026</v>
+        <v>Generated: 22 Oct 2026</v>
       </c>
       <c r="E2" t="str">
         <v>Total: 719 MEPs</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Last Name</v>
       </c>
       <c r="B4" t="str">
         <v>First Name</v>
       </c>
       <c r="C4" t="str">
         <v>Status</v>
       </c>
       <c r="D4" t="str">
         <v>Group</v>
       </c>
       <c r="E4" t="str">
         <v>Country</v>
       </c>
       <c r="F4" t="str">
         <v>National Party</v>
       </c>
     </row>