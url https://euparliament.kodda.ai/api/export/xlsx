--- v0 (2026-04-27)
+++ v1 (2026-06-26)
@@ -416,74 +416,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F723"/>
+  <dimension ref="A1:F722"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="22.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="8.83203125" customWidth="1"/>
     <col min="4" max="4" width="10.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="30.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>European Parliament - Members List</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Generated: 27 Apr 2026</v>
+        <v>Generated: 26 Jun 2026</v>
       </c>
       <c r="E2" t="str">
-        <v>Total: 719 MEPs</v>
+        <v>Total: 718 MEPs</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Last Name</v>
       </c>
       <c r="B4" t="str">
         <v>First Name</v>
       </c>
       <c r="C4" t="str">
         <v>Status</v>
       </c>
       <c r="D4" t="str">
         <v>Group</v>
       </c>
       <c r="E4" t="str">
         <v>Country</v>
       </c>
       <c r="F4" t="str">
         <v>National Party</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>ALEXANDRAKI</v>
@@ -524,4646 +524,4646 @@
         <v>Alianța pentru Unirea Românilor</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>BARTULICA</v>
       </c>
       <c r="B7" t="str">
         <v>Stephen Nikola</v>
       </c>
       <c r="C7" t="str">
         <v>-</v>
       </c>
       <c r="D7" t="str">
         <v>ECR</v>
       </c>
       <c r="E7" t="str">
         <v>Croatia</v>
       </c>
       <c r="F7" t="str">
         <v>Dom i nacionalno okupljanje</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>BAY</v>
+        <v>BARTŮŠEK</v>
       </c>
       <c r="B8" t="str">
-        <v>Nicolas</v>
+        <v>Nikola</v>
       </c>
       <c r="C8" t="str">
         <v>-</v>
       </c>
       <c r="D8" t="str">
         <v>ECR</v>
       </c>
       <c r="E8" t="str">
-        <v>France</v>
+        <v>Czechia</v>
       </c>
       <c r="F8" t="str">
-        <v>Identité Libertés</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>BERLATO</v>
+        <v>BAY</v>
       </c>
       <c r="B9" t="str">
-        <v>Sergio</v>
+        <v>Nicolas</v>
       </c>
       <c r="C9" t="str">
         <v>-</v>
       </c>
       <c r="D9" t="str">
         <v>ECR</v>
       </c>
       <c r="E9" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F9" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Identité Libertés</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>BIELAN</v>
+        <v>BERLATO</v>
       </c>
       <c r="B10" t="str">
-        <v>Adam</v>
+        <v>Sergio</v>
       </c>
       <c r="C10" t="str">
         <v>-</v>
       </c>
       <c r="D10" t="str">
         <v>ECR</v>
       </c>
       <c r="E10" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F10" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>BOCHEŃSKI</v>
+        <v>BIELAN</v>
       </c>
       <c r="B11" t="str">
-        <v>Tobiasz</v>
+        <v>Adam</v>
       </c>
       <c r="C11" t="str">
         <v>-</v>
       </c>
       <c r="D11" t="str">
         <v>ECR</v>
       </c>
       <c r="E11" t="str">
         <v>Poland</v>
       </c>
       <c r="F11" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>BRUDZIŃSKI</v>
+        <v>BOCHEŃSKI</v>
       </c>
       <c r="B12" t="str">
-        <v>Joachim Stanisław</v>
+        <v>Tobiasz</v>
       </c>
       <c r="C12" t="str">
         <v>-</v>
       </c>
       <c r="D12" t="str">
         <v>ECR</v>
       </c>
       <c r="E12" t="str">
         <v>Poland</v>
       </c>
       <c r="F12" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>BUDA</v>
+        <v>BRUDZIŃSKI</v>
       </c>
       <c r="B13" t="str">
-        <v>Waldemar</v>
+        <v>Joachim Stanisław</v>
       </c>
       <c r="C13" t="str">
         <v>-</v>
       </c>
       <c r="D13" t="str">
         <v>ECR</v>
       </c>
       <c r="E13" t="str">
         <v>Poland</v>
       </c>
       <c r="F13" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>CAVEDAGNA</v>
+        <v>BUDA</v>
       </c>
       <c r="B14" t="str">
-        <v>Stefano</v>
+        <v>Waldemar</v>
       </c>
       <c r="C14" t="str">
         <v>-</v>
       </c>
       <c r="D14" t="str">
         <v>ECR</v>
       </c>
       <c r="E14" t="str">
-        <v>Italy</v>
+        <v>Poland</v>
       </c>
       <c r="F14" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>CICCIOLI</v>
+        <v>CAVEDAGNA</v>
       </c>
       <c r="B15" t="str">
-        <v>Carlo</v>
+        <v>Stefano</v>
       </c>
       <c r="C15" t="str">
         <v>-</v>
       </c>
       <c r="D15" t="str">
         <v>ECR</v>
       </c>
       <c r="E15" t="str">
         <v>Italy</v>
       </c>
       <c r="F15" t="str">
         <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>CIRIANI</v>
+        <v>CICCIOLI</v>
       </c>
       <c r="B16" t="str">
-        <v>Alessandro</v>
+        <v>Carlo</v>
       </c>
       <c r="C16" t="str">
         <v>-</v>
       </c>
       <c r="D16" t="str">
         <v>ECR</v>
       </c>
       <c r="E16" t="str">
         <v>Italy</v>
       </c>
       <c r="F16" t="str">
         <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>CROSETTO</v>
+        <v>CIRIANI</v>
       </c>
       <c r="B17" t="str">
-        <v>Giovanni</v>
+        <v>Alessandro</v>
       </c>
       <c r="C17" t="str">
         <v>-</v>
       </c>
       <c r="D17" t="str">
         <v>ECR</v>
       </c>
       <c r="E17" t="str">
         <v>Italy</v>
       </c>
       <c r="F17" t="str">
         <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>DONAZZAN</v>
+        <v>CROSETTO</v>
       </c>
       <c r="B18" t="str">
-        <v>Elena</v>
+        <v>Giovanni</v>
       </c>
       <c r="C18" t="str">
         <v>-</v>
       </c>
       <c r="D18" t="str">
         <v>ECR</v>
       </c>
       <c r="E18" t="str">
         <v>Italy</v>
       </c>
       <c r="F18" t="str">
         <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>DWORCZYK</v>
+        <v>DONAZZAN</v>
       </c>
       <c r="B19" t="str">
-        <v>Michał</v>
+        <v>Elena</v>
       </c>
       <c r="C19" t="str">
         <v>-</v>
       </c>
       <c r="D19" t="str">
         <v>ECR</v>
       </c>
       <c r="E19" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F19" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>ERIXON</v>
+        <v>DWORCZYK</v>
       </c>
       <c r="B20" t="str">
-        <v>Dick</v>
+        <v>Michał</v>
       </c>
       <c r="C20" t="str">
         <v>-</v>
       </c>
       <c r="D20" t="str">
         <v>ECR</v>
       </c>
       <c r="E20" t="str">
-        <v>Sweden</v>
+        <v>Poland</v>
       </c>
       <c r="F20" t="str">
-        <v>Sverigedemokraterna</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>FIDANZA</v>
+        <v>ERIXON</v>
       </c>
       <c r="B21" t="str">
-        <v>Carlo</v>
+        <v>Dick</v>
       </c>
       <c r="C21" t="str">
         <v>-</v>
       </c>
       <c r="D21" t="str">
         <v>ECR</v>
       </c>
       <c r="E21" t="str">
-        <v>Italy</v>
+        <v>Sweden</v>
       </c>
       <c r="F21" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Sverigedemokraterna</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>FIOCCHI</v>
+        <v>FIDANZA</v>
       </c>
       <c r="B22" t="str">
-        <v>Pietro</v>
+        <v>Carlo</v>
       </c>
       <c r="C22" t="str">
         <v>-</v>
       </c>
       <c r="D22" t="str">
         <v>ECR</v>
       </c>
       <c r="E22" t="str">
         <v>Italy</v>
       </c>
       <c r="F22" t="str">
         <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>FRAGKOS</v>
+        <v>FIOCCHI</v>
       </c>
       <c r="B23" t="str">
-        <v>Emmanouil</v>
+        <v>Pietro</v>
       </c>
       <c r="C23" t="str">
         <v>-</v>
       </c>
       <c r="D23" t="str">
         <v>ECR</v>
       </c>
       <c r="E23" t="str">
-        <v>Greece</v>
+        <v>Italy</v>
       </c>
       <c r="F23" t="str">
-        <v>Elliniki Lusi-Greek Solution</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>GAMBINO</v>
+        <v>FRAGKOS</v>
       </c>
       <c r="B24" t="str">
-        <v>Alberico</v>
+        <v>Emmanouil</v>
       </c>
       <c r="C24" t="str">
         <v>-</v>
       </c>
       <c r="D24" t="str">
         <v>ECR</v>
       </c>
       <c r="E24" t="str">
-        <v>Italy</v>
+        <v>Greece</v>
       </c>
       <c r="F24" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Elliniki Lusi-Greek Solution</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>GEADI</v>
+        <v>GAMBINO</v>
       </c>
       <c r="B25" t="str">
-        <v>Geadis</v>
+        <v>Alberico</v>
       </c>
       <c r="C25" t="str">
         <v>-</v>
       </c>
       <c r="D25" t="str">
         <v>ECR</v>
       </c>
       <c r="E25" t="str">
-        <v>Cyprus</v>
+        <v>Italy</v>
       </c>
       <c r="F25" t="str">
-        <v>Εθνικό Λαϊκό Μέτωπο</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>GEMMA</v>
+        <v>GEADI</v>
       </c>
       <c r="B26" t="str">
-        <v>Chiara</v>
+        <v>Geadis</v>
       </c>
       <c r="C26" t="str">
         <v>-</v>
       </c>
       <c r="D26" t="str">
         <v>ECR</v>
       </c>
       <c r="E26" t="str">
-        <v>Italy</v>
+        <v>Cyprus</v>
       </c>
       <c r="F26" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Εθνικό Λαϊκό Μέτωπο</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>GOSIEWSKA</v>
+        <v>GEMMA</v>
       </c>
       <c r="B27" t="str">
-        <v>Małgorzata</v>
+        <v>Chiara</v>
       </c>
       <c r="C27" t="str">
         <v>-</v>
       </c>
       <c r="D27" t="str">
         <v>ECR</v>
       </c>
       <c r="E27" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F27" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>INSELVINI</v>
+        <v>GOSIEWSKA</v>
       </c>
       <c r="B28" t="str">
-        <v>Paolo</v>
+        <v>Małgorzata</v>
       </c>
       <c r="C28" t="str">
         <v>-</v>
       </c>
       <c r="D28" t="str">
         <v>ECR</v>
       </c>
       <c r="E28" t="str">
-        <v>Italy</v>
+        <v>Poland</v>
       </c>
       <c r="F28" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>JAKI</v>
+        <v>INSELVINI</v>
       </c>
       <c r="B29" t="str">
-        <v>Patryk</v>
+        <v>Paolo</v>
       </c>
       <c r="C29" t="str">
         <v>-</v>
       </c>
       <c r="D29" t="str">
         <v>ECR</v>
       </c>
       <c r="E29" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F29" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>JUNCO GARCÍA</v>
+        <v>JAKI</v>
       </c>
       <c r="B30" t="str">
-        <v>Nora</v>
+        <v>Patryk</v>
       </c>
       <c r="C30" t="str">
         <v>-</v>
       </c>
       <c r="D30" t="str">
         <v>ECR</v>
       </c>
       <c r="E30" t="str">
-        <v>Spain</v>
+        <v>Poland</v>
       </c>
       <c r="F30" t="str">
-        <v>Independiente</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>KAMIŃSKI</v>
+        <v>JUNCO GARCÍA</v>
       </c>
       <c r="B31" t="str">
-        <v>Mariusz</v>
+        <v>Nora</v>
       </c>
       <c r="C31" t="str">
         <v>-</v>
       </c>
       <c r="D31" t="str">
         <v>ECR</v>
       </c>
       <c r="E31" t="str">
-        <v>Poland</v>
+        <v>Spain</v>
       </c>
       <c r="F31" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>Independiente</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>KANKO</v>
+        <v>KAMIŃSKI</v>
       </c>
       <c r="B32" t="str">
-        <v>Assita</v>
+        <v>Mariusz</v>
       </c>
       <c r="C32" t="str">
         <v>-</v>
       </c>
       <c r="D32" t="str">
         <v>ECR</v>
       </c>
       <c r="E32" t="str">
-        <v>Belgium</v>
+        <v>Poland</v>
       </c>
       <c r="F32" t="str">
-        <v>Nieuw-Vlaamse Alliantie</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>KOLS</v>
+        <v>KANKO</v>
       </c>
       <c r="B33" t="str">
-        <v>Rihards</v>
+        <v>Assita</v>
       </c>
       <c r="C33" t="str">
         <v>-</v>
       </c>
       <c r="D33" t="str">
         <v>ECR</v>
       </c>
       <c r="E33" t="str">
-        <v>Latvia</v>
+        <v>Belgium</v>
       </c>
       <c r="F33" t="str">
-        <v>Nacionālā apvienība "Visu Latvijai!" - "Tēvzemei un Brīvībai/LNNK"</v>
+        <v>Nieuw-Vlaamse Alliantie</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>KRUTÍLEK</v>
+        <v>KOLS</v>
       </c>
       <c r="B34" t="str">
-        <v>Ondřej</v>
+        <v>Rihards</v>
       </c>
       <c r="C34" t="str">
         <v>-</v>
       </c>
       <c r="D34" t="str">
         <v>ECR</v>
       </c>
       <c r="E34" t="str">
-        <v>Czechia</v>
+        <v>Latvia</v>
       </c>
       <c r="F34" t="str">
-        <v>Občanská demokratická strana</v>
+        <v>Nacionālā apvienība "Visu Latvijai!" - "Tēvzemei un Brīvībai/LNNK"</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>MADISON</v>
+        <v>KRUTÍLEK</v>
       </c>
       <c r="B35" t="str">
-        <v>Jaak</v>
+        <v>Ondřej</v>
       </c>
       <c r="C35" t="str">
         <v>-</v>
       </c>
       <c r="D35" t="str">
         <v>ECR</v>
       </c>
       <c r="E35" t="str">
-        <v>Estonia</v>
+        <v>Czechia</v>
       </c>
       <c r="F35" t="str">
-        <v>Eesti Keskerakond</v>
+        <v>Občanská demokratická strana</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>MAGONI</v>
+        <v>MADISON</v>
       </c>
       <c r="B36" t="str">
-        <v>Lara</v>
+        <v>Jaak</v>
       </c>
       <c r="C36" t="str">
         <v>-</v>
       </c>
       <c r="D36" t="str">
         <v>ECR</v>
       </c>
       <c r="E36" t="str">
-        <v>Italy</v>
+        <v>Estonia</v>
       </c>
       <c r="F36" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Eesti Keskerakond</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>MALĄG</v>
+        <v>MAGONI</v>
       </c>
       <c r="B37" t="str">
-        <v>Marlena</v>
+        <v>Lara</v>
       </c>
       <c r="C37" t="str">
         <v>-</v>
       </c>
       <c r="D37" t="str">
         <v>ECR</v>
       </c>
       <c r="E37" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F37" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>MANTOVANI</v>
+        <v>MALĄG</v>
       </c>
       <c r="B38" t="str">
-        <v>Mario</v>
+        <v>Marlena</v>
       </c>
       <c r="C38" t="str">
         <v>-</v>
       </c>
       <c r="D38" t="str">
         <v>ECR</v>
       </c>
       <c r="E38" t="str">
-        <v>Italy</v>
+        <v>Poland</v>
       </c>
       <c r="F38" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>MARÉCHAL</v>
+        <v>MANTOVANI</v>
       </c>
       <c r="B39" t="str">
-        <v>Marion</v>
+        <v>Mario</v>
       </c>
       <c r="C39" t="str">
         <v>-</v>
       </c>
       <c r="D39" t="str">
         <v>ECR</v>
       </c>
       <c r="E39" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F39" t="str">
-        <v>Identité Libertés</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>MILAZZO</v>
+        <v>MARÉCHAL</v>
       </c>
       <c r="B40" t="str">
-        <v>Giuseppe</v>
+        <v>Marion</v>
       </c>
       <c r="C40" t="str">
         <v>-</v>
       </c>
       <c r="D40" t="str">
         <v>ECR</v>
       </c>
       <c r="E40" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F40" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Identité Libertés</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>MULARCZYK</v>
+        <v>MILAZZO</v>
       </c>
       <c r="B41" t="str">
-        <v>Arkadiusz</v>
+        <v>Giuseppe</v>
       </c>
       <c r="C41" t="str">
         <v>-</v>
       </c>
       <c r="D41" t="str">
         <v>ECR</v>
       </c>
       <c r="E41" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F41" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>MÜLLER</v>
+        <v>MULARCZYK</v>
       </c>
       <c r="B42" t="str">
-        <v>Piotr</v>
+        <v>Arkadiusz</v>
       </c>
       <c r="C42" t="str">
         <v>-</v>
       </c>
       <c r="D42" t="str">
         <v>ECR</v>
       </c>
       <c r="E42" t="str">
         <v>Poland</v>
       </c>
       <c r="F42" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>NESCI</v>
+        <v>MÜLLER</v>
       </c>
       <c r="B43" t="str">
-        <v>Denis</v>
+        <v>Piotr</v>
       </c>
       <c r="C43" t="str">
         <v>-</v>
       </c>
       <c r="D43" t="str">
         <v>ECR</v>
       </c>
       <c r="E43" t="str">
-        <v>Italy</v>
+        <v>Poland</v>
       </c>
       <c r="F43" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>OBAJTEK</v>
+        <v>NESCI</v>
       </c>
       <c r="B44" t="str">
-        <v>Daniel</v>
+        <v>Denis</v>
       </c>
       <c r="C44" t="str">
         <v>-</v>
       </c>
       <c r="D44" t="str">
         <v>ECR</v>
       </c>
       <c r="E44" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F44" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>OZDOBA</v>
+        <v>OBAJTEK</v>
       </c>
       <c r="B45" t="str">
-        <v>Jacek</v>
+        <v>Daniel</v>
       </c>
       <c r="C45" t="str">
         <v>-</v>
       </c>
       <c r="D45" t="str">
         <v>ECR</v>
       </c>
       <c r="E45" t="str">
         <v>Poland</v>
       </c>
       <c r="F45" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>PELTIER</v>
+        <v>OZDOBA</v>
       </c>
       <c r="B46" t="str">
-        <v>Guillaume</v>
+        <v>Jacek</v>
       </c>
       <c r="C46" t="str">
         <v>-</v>
       </c>
       <c r="D46" t="str">
         <v>ECR</v>
       </c>
       <c r="E46" t="str">
-        <v>France</v>
+        <v>Poland</v>
       </c>
       <c r="F46" t="str">
-        <v>Identité Libertés</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>PICARO</v>
+        <v>PELTIER</v>
       </c>
       <c r="B47" t="str">
-        <v>Michele</v>
+        <v>Guillaume</v>
       </c>
       <c r="C47" t="str">
         <v>-</v>
       </c>
       <c r="D47" t="str">
         <v>ECR</v>
       </c>
       <c r="E47" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F47" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Identité Libertés</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>PIPEREA</v>
+        <v>PICARO</v>
       </c>
       <c r="B48" t="str">
-        <v>Gheorghe</v>
+        <v>Michele</v>
       </c>
       <c r="C48" t="str">
         <v>-</v>
       </c>
       <c r="D48" t="str">
         <v>ECR</v>
       </c>
       <c r="E48" t="str">
-        <v>Romania</v>
+        <v>Italy</v>
       </c>
       <c r="F48" t="str">
-        <v>Alianța pentru Unirea Românilor</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>POLATO</v>
+        <v>PIPEREA</v>
       </c>
       <c r="B49" t="str">
-        <v>Daniele</v>
+        <v>Gheorghe</v>
       </c>
       <c r="C49" t="str">
         <v>-</v>
       </c>
       <c r="D49" t="str">
         <v>ECR</v>
       </c>
       <c r="E49" t="str">
-        <v>Italy</v>
+        <v>Romania</v>
       </c>
       <c r="F49" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Alianța pentru Unirea Românilor</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>POZŅAKS</v>
+        <v>POLATO</v>
       </c>
       <c r="B50" t="str">
-        <v>Reinis</v>
+        <v>Daniele</v>
       </c>
       <c r="C50" t="str">
         <v>-</v>
       </c>
       <c r="D50" t="str">
         <v>ECR</v>
       </c>
       <c r="E50" t="str">
-        <v>Latvia</v>
+        <v>Italy</v>
       </c>
       <c r="F50" t="str">
-        <v>Apvienotais saraksts — Latvijas Zaļā partija, Latvijas Reģionu Apvienība, Liepājas partija</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>PROCACCINI</v>
+        <v>POZŅAKS</v>
       </c>
       <c r="B51" t="str">
-        <v>Nicola</v>
+        <v>Reinis</v>
       </c>
       <c r="C51" t="str">
         <v>-</v>
       </c>
       <c r="D51" t="str">
         <v>ECR</v>
       </c>
       <c r="E51" t="str">
-        <v>Italy</v>
+        <v>Latvia</v>
       </c>
       <c r="F51" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Apvienotais saraksts — Latvijas Zaļā partija, Latvijas Reģionu Apvienība, Liepājas partija</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>RAZZA</v>
+        <v>PROCACCINI</v>
       </c>
       <c r="B52" t="str">
-        <v>Ruggero</v>
+        <v>Nicola</v>
       </c>
       <c r="C52" t="str">
         <v>-</v>
       </c>
       <c r="D52" t="str">
         <v>ECR</v>
       </c>
       <c r="E52" t="str">
         <v>Italy</v>
       </c>
       <c r="F52" t="str">
         <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>RUISSEN</v>
+        <v>RAZZA</v>
       </c>
       <c r="B53" t="str">
-        <v>Bert-Jan</v>
+        <v>Ruggero</v>
       </c>
       <c r="C53" t="str">
         <v>-</v>
       </c>
       <c r="D53" t="str">
         <v>ECR</v>
       </c>
       <c r="E53" t="str">
-        <v>Netherlands</v>
+        <v>Italy</v>
       </c>
       <c r="F53" t="str">
-        <v>Staatkundig Gereformeerde Partij</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>RZOŃCA</v>
+        <v>RUISSEN</v>
       </c>
       <c r="B54" t="str">
-        <v>Bogdan</v>
+        <v>Bert-Jan</v>
       </c>
       <c r="C54" t="str">
         <v>-</v>
       </c>
       <c r="D54" t="str">
         <v>ECR</v>
       </c>
       <c r="E54" t="str">
-        <v>Poland</v>
+        <v>Netherlands</v>
       </c>
       <c r="F54" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>Staatkundig Gereformeerde Partij</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>SBERNA</v>
+        <v>RZOŃCA</v>
       </c>
       <c r="B55" t="str">
-        <v>Antonella</v>
+        <v>Bogdan</v>
       </c>
       <c r="C55" t="str">
         <v>-</v>
       </c>
       <c r="D55" t="str">
         <v>ECR</v>
       </c>
       <c r="E55" t="str">
-        <v>Italy</v>
+        <v>Poland</v>
       </c>
       <c r="F55" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>SMIT</v>
+        <v>SBERNA</v>
       </c>
       <c r="B56" t="str">
-        <v>Sander</v>
+        <v>Antonella</v>
       </c>
       <c r="C56" t="str">
         <v>-</v>
       </c>
       <c r="D56" t="str">
         <v>ECR</v>
       </c>
       <c r="E56" t="str">
-        <v>Netherlands</v>
+        <v>Italy</v>
       </c>
       <c r="F56" t="str">
-        <v>BoerBurgerBeweging</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>SOLIER</v>
+        <v>SMIT</v>
       </c>
       <c r="B57" t="str">
-        <v>Diego</v>
+        <v>Sander</v>
       </c>
       <c r="C57" t="str">
         <v>-</v>
       </c>
       <c r="D57" t="str">
         <v>ECR</v>
       </c>
       <c r="E57" t="str">
-        <v>Spain</v>
+        <v>Netherlands</v>
       </c>
       <c r="F57" t="str">
-        <v>Independiente</v>
+        <v>BoerBurgerBeweging</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>SQUARTA</v>
+        <v>SOLIER</v>
       </c>
       <c r="B58" t="str">
-        <v>Marco</v>
+        <v>Diego</v>
       </c>
       <c r="C58" t="str">
         <v>-</v>
       </c>
       <c r="D58" t="str">
         <v>ECR</v>
       </c>
       <c r="E58" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F58" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Independiente</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>STORM</v>
+        <v>SQUARTA</v>
       </c>
       <c r="B59" t="str">
-        <v>Kristoffer</v>
+        <v>Marco</v>
       </c>
       <c r="C59" t="str">
         <v>-</v>
       </c>
       <c r="D59" t="str">
         <v>ECR</v>
       </c>
       <c r="E59" t="str">
-        <v>Denmark</v>
+        <v>Italy</v>
       </c>
       <c r="F59" t="str">
-        <v>Danmarksdemokraterne</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>STURDZA</v>
+        <v>STORM</v>
       </c>
       <c r="B60" t="str">
-        <v>Şerban Dimitrie</v>
+        <v>Kristoffer</v>
       </c>
       <c r="C60" t="str">
         <v>-</v>
       </c>
       <c r="D60" t="str">
         <v>ECR</v>
       </c>
       <c r="E60" t="str">
-        <v>Romania</v>
+        <v>Denmark</v>
       </c>
       <c r="F60" t="str">
-        <v>Partidul Acțiunea Conservatoare</v>
+        <v>Danmarksdemokraterne</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>SZYDŁO</v>
+        <v>STURDZA</v>
       </c>
       <c r="B61" t="str">
-        <v>Beata</v>
+        <v>Şerban Dimitrie</v>
       </c>
       <c r="C61" t="str">
         <v>-</v>
       </c>
       <c r="D61" t="str">
         <v>ECR</v>
       </c>
       <c r="E61" t="str">
-        <v>Poland</v>
+        <v>Romania</v>
       </c>
       <c r="F61" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>Partidul Acțiunea Conservatoare</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>TARCZYŃSKI</v>
+        <v>SZYDŁO</v>
       </c>
       <c r="B62" t="str">
-        <v>Dominik</v>
+        <v>Beata</v>
       </c>
       <c r="C62" t="str">
         <v>-</v>
       </c>
       <c r="D62" t="str">
         <v>ECR</v>
       </c>
       <c r="E62" t="str">
         <v>Poland</v>
       </c>
       <c r="F62" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>TÂRZIU</v>
+        <v>TARCZYŃSKI</v>
       </c>
       <c r="B63" t="str">
-        <v>Claudiu-Richard</v>
+        <v>Dominik</v>
       </c>
       <c r="C63" t="str">
         <v>-</v>
       </c>
       <c r="D63" t="str">
         <v>ECR</v>
       </c>
       <c r="E63" t="str">
-        <v>Romania</v>
+        <v>Poland</v>
       </c>
       <c r="F63" t="str">
-        <v>Partidul Acțiunea Conservatoare</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>TEODORESCU</v>
+        <v>TÂRZIU</v>
       </c>
       <c r="B64" t="str">
-        <v>Georgiana</v>
+        <v>Claudiu-Richard</v>
       </c>
       <c r="C64" t="str">
         <v>-</v>
       </c>
       <c r="D64" t="str">
         <v>ECR</v>
       </c>
       <c r="E64" t="str">
         <v>Romania</v>
       </c>
       <c r="F64" t="str">
-        <v>Alianța pentru Unirea Românilor</v>
+        <v>Partidul Acțiunea Conservatoare</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>TERHEŞ</v>
+        <v>TEODORESCU</v>
       </c>
       <c r="B65" t="str">
-        <v>Cristian</v>
+        <v>Georgiana</v>
       </c>
       <c r="C65" t="str">
         <v>-</v>
       </c>
       <c r="D65" t="str">
         <v>ECR</v>
       </c>
       <c r="E65" t="str">
         <v>Romania</v>
       </c>
       <c r="F65" t="str">
-        <v>Partidului Național Conservator Român (PNCR)</v>
+        <v>Alianța pentru Unirea Românilor</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>TIMGREN</v>
+        <v>TERHEŞ</v>
       </c>
       <c r="B66" t="str">
-        <v>Beatrice</v>
+        <v>Cristian</v>
       </c>
       <c r="C66" t="str">
         <v>-</v>
       </c>
       <c r="D66" t="str">
         <v>ECR</v>
       </c>
       <c r="E66" t="str">
-        <v>Sweden</v>
+        <v>Romania</v>
       </c>
       <c r="F66" t="str">
-        <v>Sverigedemokraterna</v>
+        <v>Partidului Național Conservator Român (PNCR)</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>TOMASZEWSKI</v>
+        <v>TIMGREN</v>
       </c>
       <c r="B67" t="str">
-        <v>Waldemar</v>
+        <v>Beatrice</v>
       </c>
       <c r="C67" t="str">
         <v>-</v>
       </c>
       <c r="D67" t="str">
         <v>ECR</v>
       </c>
       <c r="E67" t="str">
-        <v>Lithuania</v>
+        <v>Sweden</v>
       </c>
       <c r="F67" t="str">
-        <v>Lietuvos lenkų rinkimų akcija – Krikščioniškų šeimų sąjunga</v>
+        <v>Sverigedemokraterna</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>TORSELLI</v>
+        <v>TOMASZEWSKI</v>
       </c>
       <c r="B68" t="str">
-        <v>Francesco</v>
+        <v>Waldemar</v>
       </c>
       <c r="C68" t="str">
         <v>-</v>
       </c>
       <c r="D68" t="str">
         <v>ECR</v>
       </c>
       <c r="E68" t="str">
-        <v>Italy</v>
+        <v>Lithuania</v>
       </c>
       <c r="F68" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Lietuvos lenkų rinkimų akcija – Krikščioniškų šeimų sąjunga</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>TROCHU</v>
+        <v>TORSELLI</v>
       </c>
       <c r="B69" t="str">
-        <v>Laurence</v>
+        <v>Francesco</v>
       </c>
       <c r="C69" t="str">
         <v>-</v>
       </c>
       <c r="D69" t="str">
         <v>ECR</v>
       </c>
       <c r="E69" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F69" t="str">
-        <v>Identité Libertés</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>TYNKKYNEN</v>
+        <v>TROCHU</v>
       </c>
       <c r="B70" t="str">
-        <v>Sebastian</v>
+        <v>Laurence</v>
       </c>
       <c r="C70" t="str">
         <v>-</v>
       </c>
       <c r="D70" t="str">
         <v>ECR</v>
       </c>
       <c r="E70" t="str">
-        <v>Finland</v>
+        <v>France</v>
       </c>
       <c r="F70" t="str">
-        <v>Perussuomalaiset</v>
+        <v>Identité Libertés</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>VALCHEV</v>
+        <v>TYNKKYNEN</v>
       </c>
       <c r="B71" t="str">
-        <v>Ivaylo</v>
+        <v>Sebastian</v>
       </c>
       <c r="C71" t="str">
         <v>-</v>
       </c>
       <c r="D71" t="str">
         <v>ECR</v>
       </c>
       <c r="E71" t="str">
-        <v>Bulgaria</v>
+        <v>Finland</v>
       </c>
       <c r="F71" t="str">
-        <v>There Is Such a People</v>
+        <v>Perussuomalaiset</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>VAN DIJCK</v>
+        <v>VALCHEV</v>
       </c>
       <c r="B72" t="str">
-        <v>Kris</v>
+        <v>Ivaylo</v>
       </c>
       <c r="C72" t="str">
         <v>-</v>
       </c>
       <c r="D72" t="str">
         <v>ECR</v>
       </c>
       <c r="E72" t="str">
-        <v>Belgium</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F72" t="str">
-        <v>Nieuw-Vlaamse Alliantie</v>
+        <v>There Is Such a People</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>VAN LEEUWEN</v>
+        <v>VAN DIJCK</v>
       </c>
       <c r="B73" t="str">
-        <v>Jessika</v>
+        <v>Kris</v>
       </c>
       <c r="C73" t="str">
         <v>-</v>
       </c>
       <c r="D73" t="str">
         <v>ECR</v>
       </c>
       <c r="E73" t="str">
-        <v>Netherlands</v>
+        <v>Belgium</v>
       </c>
       <c r="F73" t="str">
-        <v>BoerBurgerBeweging</v>
+        <v>Nieuw-Vlaamse Alliantie</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>VAN OVERTVELDT</v>
+        <v>VAN LEEUWEN</v>
       </c>
       <c r="B74" t="str">
-        <v>Johan</v>
+        <v>Jessika</v>
       </c>
       <c r="C74" t="str">
         <v>-</v>
       </c>
       <c r="D74" t="str">
         <v>ECR</v>
       </c>
       <c r="E74" t="str">
-        <v>Belgium</v>
+        <v>Netherlands</v>
       </c>
       <c r="F74" t="str">
-        <v>Nieuw-Vlaamse Alliantie</v>
+        <v>BoerBurgerBeweging</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>VENTOLA</v>
+        <v>VAN OVERTVELDT</v>
       </c>
       <c r="B75" t="str">
-        <v>Francesco</v>
+        <v>Johan</v>
       </c>
       <c r="C75" t="str">
         <v>-</v>
       </c>
       <c r="D75" t="str">
         <v>ECR</v>
       </c>
       <c r="E75" t="str">
-        <v>Italy</v>
+        <v>Belgium</v>
       </c>
       <c r="F75" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Nieuw-Vlaamse Alliantie</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>VERYGA</v>
+        <v>VENTOLA</v>
       </c>
       <c r="B76" t="str">
-        <v>Aurelijus</v>
+        <v>Francesco</v>
       </c>
       <c r="C76" t="str">
         <v>-</v>
       </c>
       <c r="D76" t="str">
         <v>ECR</v>
       </c>
       <c r="E76" t="str">
-        <v>Lithuania</v>
+        <v>Italy</v>
       </c>
       <c r="F76" t="str">
-        <v>Lietuvos valstiečių ir žaliųjų sąjunga</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>VIVALDINI</v>
+        <v>VERYGA</v>
       </c>
       <c r="B77" t="str">
-        <v>Mariateresa</v>
+        <v>Aurelijus</v>
       </c>
       <c r="C77" t="str">
         <v>-</v>
       </c>
       <c r="D77" t="str">
         <v>ECR</v>
       </c>
       <c r="E77" t="str">
-        <v>Italy</v>
+        <v>Lithuania</v>
       </c>
       <c r="F77" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Lietuvos valstiečių ir žaliųjų sąjunga</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>VONDRA</v>
+        <v>VIVALDINI</v>
       </c>
       <c r="B78" t="str">
-        <v>Alexandr</v>
+        <v>Mariateresa</v>
       </c>
       <c r="C78" t="str">
         <v>-</v>
       </c>
       <c r="D78" t="str">
         <v>ECR</v>
       </c>
       <c r="E78" t="str">
-        <v>Czechia</v>
+        <v>Italy</v>
       </c>
       <c r="F78" t="str">
-        <v>Občanská demokratická strana</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>VRECIONOVÁ</v>
+        <v>VONDRA</v>
       </c>
       <c r="B79" t="str">
-        <v>Veronika</v>
+        <v>Alexandr</v>
       </c>
       <c r="C79" t="str">
         <v>-</v>
       </c>
       <c r="D79" t="str">
         <v>ECR</v>
       </c>
       <c r="E79" t="str">
         <v>Czechia</v>
       </c>
       <c r="F79" t="str">
         <v>Občanská demokratická strana</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>WĄSIK</v>
+        <v>VRECIONOVÁ</v>
       </c>
       <c r="B80" t="str">
-        <v>Maciej</v>
+        <v>Veronika</v>
       </c>
       <c r="C80" t="str">
         <v>-</v>
       </c>
       <c r="D80" t="str">
         <v>ECR</v>
       </c>
       <c r="E80" t="str">
-        <v>Poland</v>
+        <v>Czechia</v>
       </c>
       <c r="F80" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>Občanská demokratická strana</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>WEIMERS</v>
+        <v>WĄSIK</v>
       </c>
       <c r="B81" t="str">
-        <v>Charlie</v>
+        <v>Maciej</v>
       </c>
       <c r="C81" t="str">
         <v>-</v>
       </c>
       <c r="D81" t="str">
         <v>ECR</v>
       </c>
       <c r="E81" t="str">
-        <v>Sweden</v>
+        <v>Poland</v>
       </c>
       <c r="F81" t="str">
-        <v>Sverigedemokraterna</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>WIŚNIEWSKA</v>
+        <v>WEIMERS</v>
       </c>
       <c r="B82" t="str">
-        <v>Jadwiga</v>
+        <v>Charlie</v>
       </c>
       <c r="C82" t="str">
         <v>-</v>
       </c>
       <c r="D82" t="str">
         <v>ECR</v>
       </c>
       <c r="E82" t="str">
-        <v>Poland</v>
+        <v>Sweden</v>
       </c>
       <c r="F82" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>Sverigedemokraterna</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>ZALEWSKA</v>
+        <v>WIŚNIEWSKA</v>
       </c>
       <c r="B83" t="str">
-        <v>Anna</v>
+        <v>Jadwiga</v>
       </c>
       <c r="C83" t="str">
         <v>-</v>
       </c>
       <c r="D83" t="str">
         <v>ECR</v>
       </c>
       <c r="E83" t="str">
         <v>Poland</v>
       </c>
       <c r="F83" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>ZĪLE</v>
+        <v>ZALEWSKA</v>
       </c>
       <c r="B84" t="str">
-        <v>Roberts</v>
+        <v>Anna</v>
       </c>
       <c r="C84" t="str">
         <v>-</v>
       </c>
       <c r="D84" t="str">
         <v>ECR</v>
       </c>
       <c r="E84" t="str">
-        <v>Latvia</v>
+        <v>Poland</v>
       </c>
       <c r="F84" t="str">
-        <v>Nacionālā apvienība "Visu Latvijai!" - "Tēvzemei un Brīvībai/LNNK"</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>ZŁOTOWSKI</v>
+        <v>ZĪLE</v>
       </c>
       <c r="B85" t="str">
-        <v>Kosma</v>
+        <v>Roberts</v>
       </c>
       <c r="C85" t="str">
         <v>-</v>
       </c>
       <c r="D85" t="str">
         <v>ECR</v>
       </c>
       <c r="E85" t="str">
-        <v>Poland</v>
+        <v>Latvia</v>
       </c>
       <c r="F85" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>Nacionālā apvienība "Visu Latvijai!" - "Tēvzemei un Brīvībai/LNNK"</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>AALTOLA</v>
+        <v>ZŁOTOWSKI</v>
       </c>
       <c r="B86" t="str">
-        <v>Mika</v>
+        <v>Kosma</v>
       </c>
       <c r="C86" t="str">
         <v>-</v>
       </c>
       <c r="D86" t="str">
-        <v>EPP</v>
+        <v>ECR</v>
       </c>
       <c r="E86" t="str">
-        <v>Finland</v>
+        <v>Poland</v>
       </c>
       <c r="F86" t="str">
-        <v>Kansallinen Kokoomus</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>ABADÍA JOVER</v>
+        <v>AALTOLA</v>
       </c>
       <c r="B87" t="str">
-        <v>Maravillas</v>
+        <v>Mika</v>
       </c>
       <c r="C87" t="str">
         <v>-</v>
       </c>
       <c r="D87" t="str">
         <v>EPP</v>
       </c>
       <c r="E87" t="str">
-        <v>Spain</v>
+        <v>Finland</v>
       </c>
       <c r="F87" t="str">
-        <v>Partido Popular</v>
+        <v>Kansallinen Kokoomus</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>ADAMOWICZ</v>
+        <v>ABADÍA JOVER</v>
       </c>
       <c r="B88" t="str">
-        <v>Magdalena</v>
+        <v>Maravillas</v>
       </c>
       <c r="C88" t="str">
         <v>-</v>
       </c>
       <c r="D88" t="str">
         <v>EPP</v>
       </c>
       <c r="E88" t="str">
-        <v>Poland</v>
+        <v>Spain</v>
       </c>
       <c r="F88" t="str">
-        <v>Independent</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>AFTIAS</v>
+        <v>ADAMOWICZ</v>
       </c>
       <c r="B89" t="str">
-        <v>Georgios</v>
+        <v>Magdalena</v>
       </c>
       <c r="C89" t="str">
         <v>-</v>
       </c>
       <c r="D89" t="str">
         <v>EPP</v>
       </c>
       <c r="E89" t="str">
-        <v>Greece</v>
+        <v>Poland</v>
       </c>
       <c r="F89" t="str">
-        <v>Nea Demokratia</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>AGIUS</v>
+        <v>AFTIAS</v>
       </c>
       <c r="B90" t="str">
-        <v>Peter</v>
+        <v>Georgios</v>
       </c>
       <c r="C90" t="str">
         <v>-</v>
       </c>
       <c r="D90" t="str">
         <v>EPP</v>
       </c>
       <c r="E90" t="str">
-        <v>Malta</v>
+        <v>Greece</v>
       </c>
       <c r="F90" t="str">
-        <v>Partit Nazzjonalista</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>ARIAS ECHEVERRÍA</v>
+        <v>AGIUS</v>
       </c>
       <c r="B91" t="str">
-        <v>Pablo</v>
+        <v>Peter</v>
       </c>
       <c r="C91" t="str">
         <v>-</v>
       </c>
       <c r="D91" t="str">
         <v>EPP</v>
       </c>
       <c r="E91" t="str">
-        <v>Spain</v>
+        <v>Malta</v>
       </c>
       <c r="F91" t="str">
-        <v>Partido Popular</v>
+        <v>Partit Nazzjonalista</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>ARIMONT</v>
+        <v>ARIAS ECHEVERRÍA</v>
       </c>
       <c r="B92" t="str">
-        <v>Pascal</v>
+        <v>Pablo</v>
       </c>
       <c r="C92" t="str">
         <v>-</v>
       </c>
       <c r="D92" t="str">
         <v>EPP</v>
       </c>
       <c r="E92" t="str">
-        <v>Belgium</v>
+        <v>Spain</v>
       </c>
       <c r="F92" t="str">
-        <v>Christlich Soziale Partei</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>ARŁUKOWICZ</v>
+        <v>ARIMONT</v>
       </c>
       <c r="B93" t="str">
-        <v>Bartosz</v>
+        <v>Pascal</v>
       </c>
       <c r="C93" t="str">
         <v>-</v>
       </c>
       <c r="D93" t="str">
         <v>EPP</v>
       </c>
       <c r="E93" t="str">
-        <v>Poland</v>
+        <v>Belgium</v>
       </c>
       <c r="F93" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Christlich Soziale Partei</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>BEKE</v>
+        <v>ARŁUKOWICZ</v>
       </c>
       <c r="B94" t="str">
-        <v>Wouter</v>
+        <v>Bartosz</v>
       </c>
       <c r="C94" t="str">
         <v>-</v>
       </c>
       <c r="D94" t="str">
         <v>EPP</v>
       </c>
       <c r="E94" t="str">
-        <v>Belgium</v>
+        <v>Poland</v>
       </c>
       <c r="F94" t="str">
-        <v>Christen-Democratisch &amp; Vlaams</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>BELERIS</v>
+        <v>BEKE</v>
       </c>
       <c r="B95" t="str">
-        <v>Fredis</v>
+        <v>Wouter</v>
       </c>
       <c r="C95" t="str">
         <v>-</v>
       </c>
       <c r="D95" t="str">
         <v>EPP</v>
       </c>
       <c r="E95" t="str">
-        <v>Greece</v>
+        <v>Belgium</v>
       </c>
       <c r="F95" t="str">
-        <v>Nea Demokratia</v>
+        <v>Christen-Democratisch &amp; Vlaams</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>BELLAMY</v>
+        <v>BELERIS</v>
       </c>
       <c r="B96" t="str">
-        <v>François-Xavier</v>
+        <v>Fredis</v>
       </c>
       <c r="C96" t="str">
         <v>-</v>
       </c>
       <c r="D96" t="str">
         <v>EPP</v>
       </c>
       <c r="E96" t="str">
-        <v>France</v>
+        <v>Greece</v>
       </c>
       <c r="F96" t="str">
-        <v>Les Républicains</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>BENJUMEA BENJUMEA</v>
+        <v>BELLAMY</v>
       </c>
       <c r="B97" t="str">
-        <v>Isabel</v>
+        <v>François-Xavier</v>
       </c>
       <c r="C97" t="str">
         <v>-</v>
       </c>
       <c r="D97" t="str">
         <v>EPP</v>
       </c>
       <c r="E97" t="str">
-        <v>Spain</v>
+        <v>France</v>
       </c>
       <c r="F97" t="str">
-        <v>Partido Popular</v>
+        <v>Les Républicains</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>BENTELE</v>
+        <v>BENJUMEA BENJUMEA</v>
       </c>
       <c r="B98" t="str">
-        <v>Hildegard</v>
+        <v>Isabel</v>
       </c>
       <c r="C98" t="str">
         <v>-</v>
       </c>
       <c r="D98" t="str">
         <v>EPP</v>
       </c>
       <c r="E98" t="str">
-        <v>Germany</v>
+        <v>Spain</v>
       </c>
       <c r="F98" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>BERGER</v>
+        <v>BENTELE</v>
       </c>
       <c r="B99" t="str">
-        <v>Stefan</v>
+        <v>Hildegard</v>
       </c>
       <c r="C99" t="str">
         <v>-</v>
       </c>
       <c r="D99" t="str">
         <v>EPP</v>
       </c>
       <c r="E99" t="str">
         <v>Germany</v>
       </c>
       <c r="F99" t="str">
         <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>BERNHUBER</v>
+        <v>BERGER</v>
       </c>
       <c r="B100" t="str">
-        <v>Alexander</v>
+        <v>Stefan</v>
       </c>
       <c r="C100" t="str">
         <v>-</v>
       </c>
       <c r="D100" t="str">
         <v>EPP</v>
       </c>
       <c r="E100" t="str">
-        <v>Austria</v>
+        <v>Germany</v>
       </c>
       <c r="F100" t="str">
-        <v>Österreichische Volkspartei</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>BOGDAN</v>
+        <v>BERNHUBER</v>
       </c>
       <c r="B101" t="str">
-        <v>Ioan-Rareş</v>
+        <v>Alexander</v>
       </c>
       <c r="C101" t="str">
         <v>-</v>
       </c>
       <c r="D101" t="str">
         <v>EPP</v>
       </c>
       <c r="E101" t="str">
-        <v>Romania</v>
+        <v>Austria</v>
       </c>
       <c r="F101" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Österreichische Volkspartei</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>BREJZA</v>
+        <v>BOGDAN</v>
       </c>
       <c r="B102" t="str">
-        <v>Krzysztof</v>
+        <v>Ioan-Rareş</v>
       </c>
       <c r="C102" t="str">
         <v>-</v>
       </c>
       <c r="D102" t="str">
         <v>EPP</v>
       </c>
       <c r="E102" t="str">
-        <v>Poland</v>
+        <v>Romania</v>
       </c>
       <c r="F102" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>BRNJAC</v>
+        <v>BOGDÁN</v>
       </c>
       <c r="B103" t="str">
-        <v>Nikolina</v>
+        <v>Csaba</v>
       </c>
       <c r="C103" t="str">
         <v>-</v>
       </c>
       <c r="D103" t="str">
         <v>EPP</v>
       </c>
       <c r="E103" t="str">
-        <v>Croatia</v>
+        <v>Hungary</v>
       </c>
       <c r="F103" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>BUDA</v>
+        <v>BREJZA</v>
       </c>
       <c r="B104" t="str">
-        <v>Daniel</v>
+        <v>Krzysztof</v>
       </c>
       <c r="C104" t="str">
         <v>-</v>
       </c>
       <c r="D104" t="str">
         <v>EPP</v>
       </c>
       <c r="E104" t="str">
-        <v>Romania</v>
+        <v>Poland</v>
       </c>
       <c r="F104" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>BUDKA</v>
+        <v>BRNJAC</v>
       </c>
       <c r="B105" t="str">
-        <v>Borys</v>
+        <v>Nikolina</v>
       </c>
       <c r="C105" t="str">
         <v>-</v>
       </c>
       <c r="D105" t="str">
         <v>EPP</v>
       </c>
       <c r="E105" t="str">
-        <v>Poland</v>
+        <v>Croatia</v>
       </c>
       <c r="F105" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>BUGALHO</v>
+        <v>BUDA</v>
       </c>
       <c r="B106" t="str">
-        <v>Sebastião</v>
+        <v>Daniel</v>
       </c>
       <c r="C106" t="str">
         <v>-</v>
       </c>
       <c r="D106" t="str">
         <v>EPP</v>
       </c>
       <c r="E106" t="str">
-        <v>Portugal</v>
+        <v>Romania</v>
       </c>
       <c r="F106" t="str">
-        <v>Partido Social Democrata</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>BUŁA</v>
+        <v>BUDKA</v>
       </c>
       <c r="B107" t="str">
-        <v>Andrzej</v>
+        <v>Borys</v>
       </c>
       <c r="C107" t="str">
         <v>-</v>
       </c>
       <c r="D107" t="str">
         <v>EPP</v>
       </c>
       <c r="E107" t="str">
         <v>Poland</v>
       </c>
       <c r="F107" t="str">
         <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>CARBERRY</v>
+        <v>BUGALHO</v>
       </c>
       <c r="B108" t="str">
-        <v>Nina</v>
+        <v>Sebastião</v>
       </c>
       <c r="C108" t="str">
         <v>-</v>
       </c>
       <c r="D108" t="str">
         <v>EPP</v>
       </c>
       <c r="E108" t="str">
-        <v>Ireland</v>
+        <v>Portugal</v>
       </c>
       <c r="F108" t="str">
-        <v>Fine Gael Party</v>
+        <v>Partido Social Democrata</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>CASA</v>
+        <v>BUŁA</v>
       </c>
       <c r="B109" t="str">
-        <v>David</v>
+        <v>Andrzej</v>
       </c>
       <c r="C109" t="str">
         <v>-</v>
       </c>
       <c r="D109" t="str">
         <v>EPP</v>
       </c>
       <c r="E109" t="str">
-        <v>Malta</v>
+        <v>Poland</v>
       </c>
       <c r="F109" t="str">
-        <v>Partit Nazzjonalista</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>CHINNICI</v>
+        <v>CARBERRY</v>
       </c>
       <c r="B110" t="str">
-        <v>Caterina</v>
+        <v>Nina</v>
       </c>
       <c r="C110" t="str">
         <v>-</v>
       </c>
       <c r="D110" t="str">
         <v>EPP</v>
       </c>
       <c r="E110" t="str">
-        <v>Italy</v>
+        <v>Ireland</v>
       </c>
       <c r="F110" t="str">
-        <v>Forza Italia</v>
+        <v>Fine Gael Party</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>CRESPO DÍAZ</v>
+        <v>CASA</v>
       </c>
       <c r="B111" t="str">
-        <v>Carmen</v>
+        <v>David</v>
       </c>
       <c r="C111" t="str">
         <v>-</v>
       </c>
       <c r="D111" t="str">
         <v>EPP</v>
       </c>
       <c r="E111" t="str">
-        <v>Spain</v>
+        <v>Malta</v>
       </c>
       <c r="F111" t="str">
-        <v>Partido Popular</v>
+        <v>Partit Nazzjonalista</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>CUNHA</v>
+        <v>CHINNICI</v>
       </c>
       <c r="B112" t="str">
-        <v>Paulo</v>
+        <v>Caterina</v>
       </c>
       <c r="C112" t="str">
         <v>-</v>
       </c>
       <c r="D112" t="str">
         <v>EPP</v>
       </c>
       <c r="E112" t="str">
-        <v>Portugal</v>
+        <v>Italy</v>
       </c>
       <c r="F112" t="str">
-        <v>Partido Social Democrata</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>DAHL</v>
+        <v>CRESPO DÍAZ</v>
       </c>
       <c r="B113" t="str">
-        <v>Henrik</v>
+        <v>Carmen</v>
       </c>
       <c r="C113" t="str">
         <v>-</v>
       </c>
       <c r="D113" t="str">
         <v>EPP</v>
       </c>
       <c r="E113" t="str">
-        <v>Denmark</v>
+        <v>Spain</v>
       </c>
       <c r="F113" t="str">
-        <v>Liberal Alliance</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>DÁVID</v>
+        <v>CUNHA</v>
       </c>
       <c r="B114" t="str">
-        <v>Dóra</v>
+        <v>Paulo</v>
       </c>
       <c r="C114" t="str">
         <v>-</v>
       </c>
       <c r="D114" t="str">
         <v>EPP</v>
       </c>
       <c r="E114" t="str">
-        <v>Hungary</v>
+        <v>Portugal</v>
       </c>
       <c r="F114" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Partido Social Democrata</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>DE LA HOZ QUINTANO</v>
+        <v>DAHL</v>
       </c>
       <c r="B115" t="str">
-        <v>Raúl</v>
+        <v>Henrik</v>
       </c>
       <c r="C115" t="str">
         <v>-</v>
       </c>
       <c r="D115" t="str">
         <v>EPP</v>
       </c>
       <c r="E115" t="str">
-        <v>Spain</v>
+        <v>Denmark</v>
       </c>
       <c r="F115" t="str">
-        <v>Partido Popular</v>
+        <v>Liberal Alliance</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>DE MEO</v>
+        <v>DÁVID</v>
       </c>
       <c r="B116" t="str">
-        <v>Salvatore</v>
+        <v>Dóra</v>
       </c>
       <c r="C116" t="str">
         <v>-</v>
       </c>
       <c r="D116" t="str">
         <v>EPP</v>
       </c>
       <c r="E116" t="str">
-        <v>Italy</v>
+        <v>Hungary</v>
       </c>
       <c r="F116" t="str">
-        <v>Forza Italia</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>DEL CASTILLO VERA</v>
+        <v>DE LA HOZ QUINTANO</v>
       </c>
       <c r="B117" t="str">
-        <v>Pilar</v>
+        <v>Raúl</v>
       </c>
       <c r="C117" t="str">
         <v>-</v>
       </c>
       <c r="D117" t="str">
         <v>EPP</v>
       </c>
       <c r="E117" t="str">
         <v>Spain</v>
       </c>
       <c r="F117" t="str">
         <v>Partido Popular</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>DO NASCIMENTO CABRAL</v>
+        <v>DE MEO</v>
       </c>
       <c r="B118" t="str">
-        <v>Paulo</v>
+        <v>Salvatore</v>
       </c>
       <c r="C118" t="str">
         <v>-</v>
       </c>
       <c r="D118" t="str">
         <v>EPP</v>
       </c>
       <c r="E118" t="str">
-        <v>Portugal</v>
+        <v>Italy</v>
       </c>
       <c r="F118" t="str">
-        <v>Aliança Democrática</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>DOHERTY</v>
+        <v>DEL CASTILLO VERA</v>
       </c>
       <c r="B119" t="str">
-        <v>Regina</v>
+        <v>Pilar</v>
       </c>
       <c r="C119" t="str">
         <v>-</v>
       </c>
       <c r="D119" t="str">
         <v>EPP</v>
       </c>
       <c r="E119" t="str">
-        <v>Ireland</v>
+        <v>Spain</v>
       </c>
       <c r="F119" t="str">
-        <v>Fine Gael Party</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>DOLESCHAL</v>
+        <v>DO NASCIMENTO CABRAL</v>
       </c>
       <c r="B120" t="str">
-        <v>Christian</v>
+        <v>Paulo</v>
       </c>
       <c r="C120" t="str">
         <v>-</v>
       </c>
       <c r="D120" t="str">
         <v>EPP</v>
       </c>
       <c r="E120" t="str">
-        <v>Germany</v>
+        <v>Portugal</v>
       </c>
       <c r="F120" t="str">
-        <v>Christlich-Soziale Union in Bayern e.V.</v>
+        <v>Aliança Democrática</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>DORFMANN</v>
+        <v>DOHERTY</v>
       </c>
       <c r="B121" t="str">
-        <v>Herbert</v>
+        <v>Regina</v>
       </c>
       <c r="C121" t="str">
         <v>-</v>
       </c>
       <c r="D121" t="str">
         <v>EPP</v>
       </c>
       <c r="E121" t="str">
-        <v>Italy</v>
+        <v>Ireland</v>
       </c>
       <c r="F121" t="str">
-        <v>Südtiroler Volkspartei</v>
+        <v>Fine Gael Party</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>DÜPONT</v>
+        <v>DOLESCHAL</v>
       </c>
       <c r="B122" t="str">
-        <v>Lena</v>
+        <v>Christian</v>
       </c>
       <c r="C122" t="str">
         <v>-</v>
       </c>
       <c r="D122" t="str">
         <v>EPP</v>
       </c>
       <c r="E122" t="str">
         <v>Germany</v>
       </c>
       <c r="F122" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>EHLER</v>
+        <v>DORFMANN</v>
       </c>
       <c r="B123" t="str">
-        <v>Christian</v>
+        <v>Herbert</v>
       </c>
       <c r="C123" t="str">
         <v>-</v>
       </c>
       <c r="D123" t="str">
         <v>EPP</v>
       </c>
       <c r="E123" t="str">
-        <v>Germany</v>
+        <v>Italy</v>
       </c>
       <c r="F123" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Südtiroler Volkspartei</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>ESTARÀS FERRAGUT</v>
+        <v>DÜPONT</v>
       </c>
       <c r="B124" t="str">
-        <v>Rosa</v>
+        <v>Lena</v>
       </c>
       <c r="C124" t="str">
         <v>-</v>
       </c>
       <c r="D124" t="str">
         <v>EPP</v>
       </c>
       <c r="E124" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F124" t="str">
-        <v>Partido Popular</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>EZCURRA ALMANSA</v>
+        <v>EHLER</v>
       </c>
       <c r="B125" t="str">
-        <v>Alma</v>
+        <v>Christian</v>
       </c>
       <c r="C125" t="str">
         <v>-</v>
       </c>
       <c r="D125" t="str">
         <v>EPP</v>
       </c>
       <c r="E125" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F125" t="str">
-        <v>Partido Popular</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>FALCĂ</v>
+        <v>ESTARÀS FERRAGUT</v>
       </c>
       <c r="B126" t="str">
-        <v>Gheorghe</v>
+        <v>Rosa</v>
       </c>
       <c r="C126" t="str">
         <v>-</v>
       </c>
       <c r="D126" t="str">
         <v>EPP</v>
       </c>
       <c r="E126" t="str">
-        <v>Romania</v>
+        <v>Spain</v>
       </c>
       <c r="F126" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>FALCONE</v>
+        <v>EZCURRA ALMANSA</v>
       </c>
       <c r="B127" t="str">
-        <v>Marco</v>
+        <v>Alma</v>
       </c>
       <c r="C127" t="str">
         <v>-</v>
       </c>
       <c r="D127" t="str">
         <v>EPP</v>
       </c>
       <c r="E127" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F127" t="str">
-        <v>Forza Italia</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>FARSKÝ</v>
+        <v>FALCĂ</v>
       </c>
       <c r="B128" t="str">
-        <v>Jan</v>
+        <v>Gheorghe</v>
       </c>
       <c r="C128" t="str">
         <v>-</v>
       </c>
       <c r="D128" t="str">
         <v>EPP</v>
       </c>
       <c r="E128" t="str">
-        <v>Czechia</v>
+        <v>Romania</v>
       </c>
       <c r="F128" t="str">
-        <v>Starostové a nezávisli</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>FERBER</v>
+        <v>FALCONE</v>
       </c>
       <c r="B129" t="str">
-        <v>Markus</v>
+        <v>Marco</v>
       </c>
       <c r="C129" t="str">
         <v>-</v>
       </c>
       <c r="D129" t="str">
         <v>EPP</v>
       </c>
       <c r="E129" t="str">
-        <v>Germany</v>
+        <v>Italy</v>
       </c>
       <c r="F129" t="str">
-        <v>Christlich-Soziale Union in Bayern e.V.</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>FOURLAS</v>
+        <v>FARSKÝ</v>
       </c>
       <c r="B130" t="str">
-        <v>Loucas</v>
+        <v>Jan</v>
       </c>
       <c r="C130" t="str">
         <v>-</v>
       </c>
       <c r="D130" t="str">
         <v>EPP</v>
       </c>
       <c r="E130" t="str">
-        <v>Cyprus</v>
+        <v>Czechia</v>
       </c>
       <c r="F130" t="str">
-        <v>Democratic Rally</v>
+        <v>Starostové a nezávisli</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>GAHLER</v>
+        <v>FERBER</v>
       </c>
       <c r="B131" t="str">
-        <v>Michael</v>
+        <v>Markus</v>
       </c>
       <c r="C131" t="str">
         <v>-</v>
       </c>
       <c r="D131" t="str">
         <v>EPP</v>
       </c>
       <c r="E131" t="str">
         <v>Germany</v>
       </c>
       <c r="F131" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>GASIUK-PIHOWICZ</v>
+        <v>FOURLAS</v>
       </c>
       <c r="B132" t="str">
-        <v>Kamila</v>
+        <v>Loucas</v>
       </c>
       <c r="C132" t="str">
         <v>-</v>
       </c>
       <c r="D132" t="str">
         <v>EPP</v>
       </c>
       <c r="E132" t="str">
-        <v>Poland</v>
+        <v>Cyprus</v>
       </c>
       <c r="F132" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Democratic Rally</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>GERZSENYI</v>
+        <v>GAHLER</v>
       </c>
       <c r="B133" t="str">
-        <v>Gabriella</v>
+        <v>Michael</v>
       </c>
       <c r="C133" t="str">
         <v>-</v>
       </c>
       <c r="D133" t="str">
         <v>EPP</v>
       </c>
       <c r="E133" t="str">
-        <v>Hungary</v>
+        <v>Germany</v>
       </c>
       <c r="F133" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>GEUKING</v>
+        <v>GASIUK-PIHOWICZ</v>
       </c>
       <c r="B134" t="str">
-        <v>Niels</v>
+        <v>Kamila</v>
       </c>
       <c r="C134" t="str">
         <v>-</v>
       </c>
       <c r="D134" t="str">
         <v>EPP</v>
       </c>
       <c r="E134" t="str">
-        <v>Germany</v>
+        <v>Poland</v>
       </c>
       <c r="F134" t="str">
-        <v>Familien-Partei Deutschlands</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>GIESEKE</v>
+        <v>GERZSENYI</v>
       </c>
       <c r="B135" t="str">
-        <v>Jens</v>
+        <v>Gabriella</v>
       </c>
       <c r="C135" t="str">
         <v>-</v>
       </c>
       <c r="D135" t="str">
         <v>EPP</v>
       </c>
       <c r="E135" t="str">
-        <v>Germany</v>
+        <v>Hungary</v>
       </c>
       <c r="F135" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>GIMÉNEZ LARRAZ</v>
+        <v>GEUKING</v>
       </c>
       <c r="B136" t="str">
-        <v>Borja</v>
+        <v>Niels</v>
       </c>
       <c r="C136" t="str">
         <v>-</v>
       </c>
       <c r="D136" t="str">
         <v>EPP</v>
       </c>
       <c r="E136" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F136" t="str">
-        <v>Partido Popular</v>
+        <v>Familien-Partei Deutschlands</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>GLAVAK</v>
+        <v>GIESEKE</v>
       </c>
       <c r="B137" t="str">
-        <v>Sunčana</v>
+        <v>Jens</v>
       </c>
       <c r="C137" t="str">
         <v>-</v>
       </c>
       <c r="D137" t="str">
         <v>EPP</v>
       </c>
       <c r="E137" t="str">
-        <v>Croatia</v>
+        <v>Germany</v>
       </c>
       <c r="F137" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>GOMART</v>
+        <v>GIMÉNEZ LARRAZ</v>
       </c>
       <c r="B138" t="str">
-        <v>Christophe</v>
+        <v>Borja</v>
       </c>
       <c r="C138" t="str">
         <v>-</v>
       </c>
       <c r="D138" t="str">
         <v>EPP</v>
       </c>
       <c r="E138" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F138" t="str">
-        <v>Les Républicains</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>GONZÁLEZ PONS</v>
+        <v>GLAVAK</v>
       </c>
       <c r="B139" t="str">
-        <v>Esteban</v>
+        <v>Sunčana</v>
       </c>
       <c r="C139" t="str">
         <v>-</v>
       </c>
       <c r="D139" t="str">
         <v>EPP</v>
       </c>
       <c r="E139" t="str">
-        <v>Spain</v>
+        <v>Croatia</v>
       </c>
       <c r="F139" t="str">
-        <v>Partido Popular</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>GOTINK</v>
+        <v>GOMART</v>
       </c>
       <c r="B140" t="str">
-        <v>Dirk</v>
+        <v>Christophe</v>
       </c>
       <c r="C140" t="str">
         <v>-</v>
       </c>
       <c r="D140" t="str">
         <v>EPP</v>
       </c>
       <c r="E140" t="str">
-        <v>Netherlands</v>
+        <v>France</v>
       </c>
       <c r="F140" t="str">
-        <v>Nieuw Sociaal Contract</v>
+        <v>Les Républicains</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>GRIMS</v>
+        <v>GONZÁLEZ PONS</v>
       </c>
       <c r="B141" t="str">
-        <v>Branko</v>
+        <v>Esteban</v>
       </c>
       <c r="C141" t="str">
         <v>-</v>
       </c>
       <c r="D141" t="str">
         <v>EPP</v>
       </c>
       <c r="E141" t="str">
-        <v>Slovenia</v>
+        <v>Spain</v>
       </c>
       <c r="F141" t="str">
-        <v>Slovenska demokratska stranka</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>GRONKIEWICZ-WALTZ</v>
+        <v>GOTINK</v>
       </c>
       <c r="B142" t="str">
-        <v>Hanna</v>
+        <v>Dirk</v>
       </c>
       <c r="C142" t="str">
         <v>-</v>
       </c>
       <c r="D142" t="str">
         <v>EPP</v>
       </c>
       <c r="E142" t="str">
-        <v>Poland</v>
+        <v>Netherlands</v>
       </c>
       <c r="F142" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Nieuw Sociaal Contract</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>HADJIPANTELA</v>
+        <v>GRIMS</v>
       </c>
       <c r="B143" t="str">
-        <v>Michalis</v>
+        <v>Branko</v>
       </c>
       <c r="C143" t="str">
         <v>-</v>
       </c>
       <c r="D143" t="str">
         <v>EPP</v>
       </c>
       <c r="E143" t="str">
-        <v>Cyprus</v>
+        <v>Slovenia</v>
       </c>
       <c r="F143" t="str">
-        <v>Democratic Rally</v>
+        <v>Slovenska demokratska stranka</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>HALICKI</v>
+        <v>GRONKIEWICZ-WALTZ</v>
       </c>
       <c r="B144" t="str">
-        <v>Andrzej</v>
+        <v>Hanna</v>
       </c>
       <c r="C144" t="str">
         <v>-</v>
       </c>
       <c r="D144" t="str">
         <v>EPP</v>
       </c>
       <c r="E144" t="str">
         <v>Poland</v>
       </c>
       <c r="F144" t="str">
         <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>HANSEN</v>
+        <v>HADJIPANTELA</v>
       </c>
       <c r="B145" t="str">
-        <v>Niels Flemming</v>
+        <v>Michalis</v>
       </c>
       <c r="C145" t="str">
         <v>-</v>
       </c>
       <c r="D145" t="str">
         <v>EPP</v>
       </c>
       <c r="E145" t="str">
-        <v>Denmark</v>
+        <v>Cyprus</v>
       </c>
       <c r="F145" t="str">
-        <v>Det Konservative Folkeparti</v>
+        <v>Democratic Rally</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>HAVA</v>
+        <v>HALICKI</v>
       </c>
       <c r="B146" t="str">
-        <v>Mircea-Gheorghe</v>
+        <v>Andrzej</v>
       </c>
       <c r="C146" t="str">
         <v>-</v>
       </c>
       <c r="D146" t="str">
         <v>EPP</v>
       </c>
       <c r="E146" t="str">
-        <v>Romania</v>
+        <v>Poland</v>
       </c>
       <c r="F146" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>HERBST</v>
+        <v>HANSEN</v>
       </c>
       <c r="B147" t="str">
-        <v>Niclas</v>
+        <v>Niels Flemming</v>
       </c>
       <c r="C147" t="str">
         <v>-</v>
       </c>
       <c r="D147" t="str">
         <v>EPP</v>
       </c>
       <c r="E147" t="str">
-        <v>Germany</v>
+        <v>Denmark</v>
       </c>
       <c r="F147" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Det Konservative Folkeparti</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>HERRANZ GARCÍA</v>
+        <v>HAVA</v>
       </c>
       <c r="B148" t="str">
-        <v>Esther</v>
+        <v>Mircea-Gheorghe</v>
       </c>
       <c r="C148" t="str">
         <v>-</v>
       </c>
       <c r="D148" t="str">
         <v>EPP</v>
       </c>
       <c r="E148" t="str">
-        <v>Spain</v>
+        <v>Romania</v>
       </c>
       <c r="F148" t="str">
-        <v>Partido Popular</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>HETMAN</v>
+        <v>HERBST</v>
       </c>
       <c r="B149" t="str">
-        <v>Krzysztof</v>
+        <v>Niclas</v>
       </c>
       <c r="C149" t="str">
         <v>-</v>
       </c>
       <c r="D149" t="str">
         <v>EPP</v>
       </c>
       <c r="E149" t="str">
-        <v>Poland</v>
+        <v>Germany</v>
       </c>
       <c r="F149" t="str">
-        <v>Polskie Stronnictwo Ludowe</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>HOHLMEIER</v>
+        <v>HERHAMMER</v>
       </c>
       <c r="B150" t="str">
-        <v>Monika</v>
+        <v>Norbert</v>
       </c>
       <c r="C150" t="str">
-        <v>-</v>
+        <v>NEW</v>
       </c>
       <c r="D150" t="str">
         <v>EPP</v>
       </c>
       <c r="E150" t="str">
         <v>Germany</v>
       </c>
       <c r="F150" t="str">
-        <v>Christlich-Soziale Union in Bayern e.V.</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>HUMBERTO</v>
+        <v>HERRANZ GARCÍA</v>
       </c>
       <c r="B151" t="str">
-        <v>Sérgio</v>
+        <v>Esther</v>
       </c>
       <c r="C151" t="str">
         <v>-</v>
       </c>
       <c r="D151" t="str">
         <v>EPP</v>
       </c>
       <c r="E151" t="str">
-        <v>Portugal</v>
+        <v>Spain</v>
       </c>
       <c r="F151" t="str">
-        <v>Aliança Democrática</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>IMART</v>
+        <v>HETMAN</v>
       </c>
       <c r="B152" t="str">
-        <v>Céline</v>
+        <v>Krzysztof</v>
       </c>
       <c r="C152" t="str">
         <v>-</v>
       </c>
       <c r="D152" t="str">
         <v>EPP</v>
       </c>
       <c r="E152" t="str">
-        <v>France</v>
+        <v>Poland</v>
       </c>
       <c r="F152" t="str">
-        <v>Les Républicains</v>
+        <v>Polskie Stronnictwo Ludowe</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>JARUBAS</v>
+        <v>HOHLMEIER</v>
       </c>
       <c r="B153" t="str">
-        <v>Adam</v>
+        <v>Monika</v>
       </c>
       <c r="C153" t="str">
         <v>-</v>
       </c>
       <c r="D153" t="str">
         <v>EPP</v>
       </c>
       <c r="E153" t="str">
-        <v>Poland</v>
+        <v>Germany</v>
       </c>
       <c r="F153" t="str">
-        <v>Polskie Stronnictwo Ludowe</v>
+        <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>JOŃSKI</v>
+        <v>HUMBERTO</v>
       </c>
       <c r="B154" t="str">
-        <v>Dariusz</v>
+        <v>Sérgio</v>
       </c>
       <c r="C154" t="str">
         <v>-</v>
       </c>
       <c r="D154" t="str">
         <v>EPP</v>
       </c>
       <c r="E154" t="str">
-        <v>Poland</v>
+        <v>Portugal</v>
       </c>
       <c r="F154" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Aliança Democrática</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>JUKNEVIČIENĖ</v>
+        <v>IMART</v>
       </c>
       <c r="B155" t="str">
-        <v>Rasa</v>
+        <v>Céline</v>
       </c>
       <c r="C155" t="str">
         <v>-</v>
       </c>
       <c r="D155" t="str">
         <v>EPP</v>
       </c>
       <c r="E155" t="str">
-        <v>Lithuania</v>
+        <v>France</v>
       </c>
       <c r="F155" t="str">
-        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
+        <v>Les Républicains</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>KALNIETE</v>
+        <v>JARUBAS</v>
       </c>
       <c r="B156" t="str">
-        <v>Sandra</v>
+        <v>Adam</v>
       </c>
       <c r="C156" t="str">
         <v>-</v>
       </c>
       <c r="D156" t="str">
         <v>EPP</v>
       </c>
       <c r="E156" t="str">
-        <v>Latvia</v>
+        <v>Poland</v>
       </c>
       <c r="F156" t="str">
-        <v>Jaunā Vienotība</v>
+        <v>Polskie Stronnictwo Ludowe</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>KANEV</v>
+        <v>JOŃSKI</v>
       </c>
       <c r="B157" t="str">
-        <v>Radan</v>
+        <v>Dariusz</v>
       </c>
       <c r="C157" t="str">
         <v>-</v>
       </c>
       <c r="D157" t="str">
         <v>EPP</v>
       </c>
       <c r="E157" t="str">
-        <v>Bulgaria</v>
+        <v>Poland</v>
       </c>
       <c r="F157" t="str">
-        <v>Democrats for Strong Bulgaria</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>KEFALOGIANNIS</v>
+        <v>JUKNEVIČIENĖ</v>
       </c>
       <c r="B158" t="str">
-        <v>Emmanouil</v>
+        <v>Rasa</v>
       </c>
       <c r="C158" t="str">
         <v>-</v>
       </c>
       <c r="D158" t="str">
         <v>EPP</v>
       </c>
       <c r="E158" t="str">
-        <v>Greece</v>
+        <v>Lithuania</v>
       </c>
       <c r="F158" t="str">
-        <v>Nea Demokratia</v>
+        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>KELLY</v>
+        <v>KALNIETE</v>
       </c>
       <c r="B159" t="str">
-        <v>Seán</v>
+        <v>Sandra</v>
       </c>
       <c r="C159" t="str">
         <v>-</v>
       </c>
       <c r="D159" t="str">
         <v>EPP</v>
       </c>
       <c r="E159" t="str">
-        <v>Ireland</v>
+        <v>Latvia</v>
       </c>
       <c r="F159" t="str">
-        <v>Fine Gael Party</v>
+        <v>Jaunā Vienotība</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>KEMP</v>
+        <v>KANEV</v>
       </c>
       <c r="B160" t="str">
-        <v>Martine</v>
+        <v>Radan</v>
       </c>
       <c r="C160" t="str">
         <v>-</v>
       </c>
       <c r="D160" t="str">
         <v>EPP</v>
       </c>
       <c r="E160" t="str">
-        <v>Luxembourg</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F160" t="str">
-        <v>Parti chrétien social luxembourgeois</v>
+        <v>Democrats for Strong Bulgaria</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>KIRCHER</v>
+        <v>KEFALOGIANNIS</v>
       </c>
       <c r="B161" t="str">
-        <v>Sophia</v>
+        <v>Emmanouil</v>
       </c>
       <c r="C161" t="str">
         <v>-</v>
       </c>
       <c r="D161" t="str">
         <v>EPP</v>
       </c>
       <c r="E161" t="str">
-        <v>Austria</v>
+        <v>Greece</v>
       </c>
       <c r="F161" t="str">
-        <v>Österreichische Volkspartei</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>KÖHLER</v>
+        <v>KELLY</v>
       </c>
       <c r="B162" t="str">
-        <v>Stefan</v>
+        <v>Seán</v>
       </c>
       <c r="C162" t="str">
         <v>-</v>
       </c>
       <c r="D162" t="str">
         <v>EPP</v>
       </c>
       <c r="E162" t="str">
-        <v>Germany</v>
+        <v>Ireland</v>
       </c>
       <c r="F162" t="str">
-        <v>Christlich-Soziale Union in Bayern e.V.</v>
+        <v>Fine Gael Party</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>KOHUT</v>
+        <v>KEMP</v>
       </c>
       <c r="B163" t="str">
-        <v>Łukasz</v>
+        <v>Martine</v>
       </c>
       <c r="C163" t="str">
         <v>-</v>
       </c>
       <c r="D163" t="str">
         <v>EPP</v>
       </c>
       <c r="E163" t="str">
-        <v>Poland</v>
+        <v>Luxembourg</v>
       </c>
       <c r="F163" t="str">
-        <v>Independent</v>
+        <v>Parti chrétien social luxembourgeois</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>KOKALARI</v>
+        <v>KIRCHER</v>
       </c>
       <c r="B164" t="str">
-        <v>Arba</v>
+        <v>Sophia</v>
       </c>
       <c r="C164" t="str">
         <v>-</v>
       </c>
       <c r="D164" t="str">
         <v>EPP</v>
       </c>
       <c r="E164" t="str">
-        <v>Sweden</v>
+        <v>Austria</v>
       </c>
       <c r="F164" t="str">
-        <v>Moderaterna</v>
+        <v>Österreichische Volkspartei</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>KOLÁŘ</v>
+        <v>KÖHLER</v>
       </c>
       <c r="B165" t="str">
-        <v>Ondřej</v>
+        <v>Stefan</v>
       </c>
       <c r="C165" t="str">
         <v>-</v>
       </c>
       <c r="D165" t="str">
         <v>EPP</v>
       </c>
       <c r="E165" t="str">
-        <v>Czechia</v>
+        <v>Germany</v>
       </c>
       <c r="F165" t="str">
-        <v>TOP 09</v>
+        <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>KOLLÁR</v>
+        <v>KOHUT</v>
       </c>
       <c r="B166" t="str">
-        <v>Kinga</v>
+        <v>Łukasz</v>
       </c>
       <c r="C166" t="str">
         <v>-</v>
       </c>
       <c r="D166" t="str">
         <v>EPP</v>
       </c>
       <c r="E166" t="str">
-        <v>Hungary</v>
+        <v>Poland</v>
       </c>
       <c r="F166" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>KONING</v>
+        <v>KOKALARI</v>
       </c>
       <c r="B167" t="str">
-        <v>Willemien</v>
+        <v>Arba</v>
       </c>
       <c r="C167" t="str">
         <v>-</v>
       </c>
       <c r="D167" t="str">
         <v>EPP</v>
       </c>
       <c r="E167" t="str">
-        <v>Netherlands</v>
+        <v>Sweden</v>
       </c>
       <c r="F167" t="str">
-        <v>Christen Democratisch Appèl</v>
+        <v>Moderaterna</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>KOPACZ</v>
+        <v>KOLÁŘ</v>
       </c>
       <c r="B168" t="str">
-        <v>Ewa</v>
+        <v>Ondřej</v>
       </c>
       <c r="C168" t="str">
         <v>-</v>
       </c>
       <c r="D168" t="str">
         <v>EPP</v>
       </c>
       <c r="E168" t="str">
-        <v>Poland</v>
+        <v>Czechia</v>
       </c>
       <c r="F168" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>TOP 09</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>KOVATCHEV</v>
+        <v>KOLLÁR</v>
       </c>
       <c r="B169" t="str">
-        <v>Andrey</v>
+        <v>Kinga</v>
       </c>
       <c r="C169" t="str">
         <v>-</v>
       </c>
       <c r="D169" t="str">
         <v>EPP</v>
       </c>
       <c r="E169" t="str">
-        <v>Bulgaria</v>
+        <v>Hungary</v>
       </c>
       <c r="F169" t="str">
-        <v>Citizens for European Development of Bulgaria</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>KULJA</v>
+        <v>KONING</v>
       </c>
       <c r="B170" t="str">
-        <v>András Tivadar</v>
+        <v>Willemien</v>
       </c>
       <c r="C170" t="str">
         <v>-</v>
       </c>
       <c r="D170" t="str">
         <v>EPP</v>
       </c>
       <c r="E170" t="str">
-        <v>Hungary</v>
+        <v>Netherlands</v>
       </c>
       <c r="F170" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Christen Democratisch Appèl</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>LAKOS</v>
+        <v>KOPACZ</v>
       </c>
       <c r="B171" t="str">
-        <v>Eszter</v>
+        <v>Ewa</v>
       </c>
       <c r="C171" t="str">
         <v>-</v>
       </c>
       <c r="D171" t="str">
         <v>EPP</v>
       </c>
       <c r="E171" t="str">
-        <v>Hungary</v>
+        <v>Poland</v>
       </c>
       <c r="F171" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>LANIG</v>
+        <v>KOVATCHEV</v>
       </c>
       <c r="B172" t="str">
-        <v>Marie-Sophie</v>
+        <v>Andrey</v>
       </c>
       <c r="C172" t="str">
-        <v>NEW</v>
+        <v>-</v>
       </c>
       <c r="D172" t="str">
         <v>EPP</v>
       </c>
       <c r="E172" t="str">
-        <v>Germany</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F172" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Citizens for European Development of Bulgaria</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>LAZAROV</v>
+        <v>KULJA</v>
       </c>
       <c r="B173" t="str">
-        <v>Ilia</v>
+        <v>András Tivadar</v>
       </c>
       <c r="C173" t="str">
         <v>-</v>
       </c>
       <c r="D173" t="str">
         <v>EPP</v>
       </c>
       <c r="E173" t="str">
-        <v>Bulgaria</v>
+        <v>Hungary</v>
       </c>
       <c r="F173" t="str">
-        <v>Union of Democratic Forces</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>LE CALLENNEC</v>
+        <v>LAKOS</v>
       </c>
       <c r="B174" t="str">
-        <v>Isabelle</v>
+        <v>Eszter</v>
       </c>
       <c r="C174" t="str">
         <v>-</v>
       </c>
       <c r="D174" t="str">
         <v>EPP</v>
       </c>
       <c r="E174" t="str">
-        <v>France</v>
+        <v>Hungary</v>
       </c>
       <c r="F174" t="str">
-        <v>Les Républicains</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>LENAERS</v>
+        <v>LANIG</v>
       </c>
       <c r="B175" t="str">
-        <v>Jeroen</v>
+        <v>Marie-Sophie</v>
       </c>
       <c r="C175" t="str">
         <v>-</v>
       </c>
       <c r="D175" t="str">
         <v>EPP</v>
       </c>
       <c r="E175" t="str">
-        <v>Netherlands</v>
+        <v>Germany</v>
       </c>
       <c r="F175" t="str">
-        <v>Christen Democratisch Appèl</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>LEWANDOWSKI</v>
+        <v>LAZAROV</v>
       </c>
       <c r="B176" t="str">
-        <v>Janusz</v>
+        <v>Ilia</v>
       </c>
       <c r="C176" t="str">
         <v>-</v>
       </c>
       <c r="D176" t="str">
         <v>EPP</v>
       </c>
       <c r="E176" t="str">
-        <v>Poland</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F176" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Union of Democratic Forces</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>LEXMANN</v>
+        <v>LE CALLENNEC</v>
       </c>
       <c r="B177" t="str">
-        <v>Miriam</v>
+        <v>Isabelle</v>
       </c>
       <c r="C177" t="str">
         <v>-</v>
       </c>
       <c r="D177" t="str">
         <v>EPP</v>
       </c>
       <c r="E177" t="str">
-        <v>Slovakia</v>
+        <v>France</v>
       </c>
       <c r="F177" t="str">
-        <v>Kresťanskodemokratické hnutie</v>
+        <v>Les Républicains</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>LIESE</v>
+        <v>LENAERS</v>
       </c>
       <c r="B178" t="str">
-        <v>Peter</v>
+        <v>Jeroen</v>
       </c>
       <c r="C178" t="str">
         <v>-</v>
       </c>
       <c r="D178" t="str">
         <v>EPP</v>
       </c>
       <c r="E178" t="str">
-        <v>Germany</v>
+        <v>Netherlands</v>
       </c>
       <c r="F178" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Christen Democratisch Appèl</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>LINS</v>
+        <v>LEWANDOWSKI</v>
       </c>
       <c r="B179" t="str">
-        <v>Norbert</v>
+        <v>Janusz</v>
       </c>
       <c r="C179" t="str">
         <v>-</v>
       </c>
       <c r="D179" t="str">
         <v>EPP</v>
       </c>
       <c r="E179" t="str">
-        <v>Germany</v>
+        <v>Poland</v>
       </c>
       <c r="F179" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>LOPATKA</v>
+        <v>LEXMANN</v>
       </c>
       <c r="B180" t="str">
-        <v>Reinhold</v>
+        <v>Miriam</v>
       </c>
       <c r="C180" t="str">
         <v>-</v>
       </c>
       <c r="D180" t="str">
         <v>EPP</v>
       </c>
       <c r="E180" t="str">
-        <v>Austria</v>
+        <v>Slovakia</v>
       </c>
       <c r="F180" t="str">
-        <v>Österreichische Volkspartei</v>
+        <v>Kresťanskodemokratické hnutie</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>LÓPEZ-ISTÚRIZ WHITE</v>
+        <v>LIESE</v>
       </c>
       <c r="B181" t="str">
-        <v>Antonio</v>
+        <v>Peter</v>
       </c>
       <c r="C181" t="str">
         <v>-</v>
       </c>
       <c r="D181" t="str">
         <v>EPP</v>
       </c>
       <c r="E181" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F181" t="str">
-        <v>Partido Popular</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>ŁUKACIJEWSKA</v>
+        <v>LINS</v>
       </c>
       <c r="B182" t="str">
-        <v>Elżbieta Katarzyna</v>
+        <v>Norbert</v>
       </c>
       <c r="C182" t="str">
         <v>-</v>
       </c>
       <c r="D182" t="str">
         <v>EPP</v>
       </c>
       <c r="E182" t="str">
-        <v>Poland</v>
+        <v>Germany</v>
       </c>
       <c r="F182" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>MAGYAR</v>
+        <v>LOPATKA</v>
       </c>
       <c r="B183" t="str">
-        <v>Péter</v>
+        <v>Reinhold</v>
       </c>
       <c r="C183" t="str">
         <v>-</v>
       </c>
       <c r="D183" t="str">
         <v>EPP</v>
       </c>
       <c r="E183" t="str">
-        <v>Hungary</v>
+        <v>Austria</v>
       </c>
       <c r="F183" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Österreichische Volkspartei</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>MANDL</v>
+        <v>LÓPEZ-ISTÚRIZ WHITE</v>
       </c>
       <c r="B184" t="str">
-        <v>Lukas</v>
+        <v>Antonio</v>
       </c>
       <c r="C184" t="str">
         <v>-</v>
       </c>
       <c r="D184" t="str">
         <v>EPP</v>
       </c>
       <c r="E184" t="str">
-        <v>Austria</v>
+        <v>Spain</v>
       </c>
       <c r="F184" t="str">
-        <v>Österreichische Volkspartei</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>MARCZUŁAJTIS-WALCZAK</v>
+        <v>ŁUKACIJEWSKA</v>
       </c>
       <c r="B185" t="str">
-        <v>Jagna</v>
+        <v>Elżbieta Katarzyna</v>
       </c>
       <c r="C185" t="str">
         <v>-</v>
       </c>
       <c r="D185" t="str">
         <v>EPP</v>
       </c>
       <c r="E185" t="str">
         <v>Poland</v>
       </c>
       <c r="F185" t="str">
         <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>MARTUSCIELLO</v>
+        <v>MANDL</v>
       </c>
       <c r="B186" t="str">
-        <v>Fulvio</v>
+        <v>Lukas</v>
       </c>
       <c r="C186" t="str">
         <v>-</v>
       </c>
       <c r="D186" t="str">
         <v>EPP</v>
       </c>
       <c r="E186" t="str">
-        <v>Italy</v>
+        <v>Austria</v>
       </c>
       <c r="F186" t="str">
-        <v>Forza Italia</v>
+        <v>Österreichische Volkspartei</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>MATO</v>
+        <v>MARCZUŁAJTIS-WALCZAK</v>
       </c>
       <c r="B187" t="str">
-        <v>Gabriel</v>
+        <v>Jagna</v>
       </c>
       <c r="C187" t="str">
         <v>-</v>
       </c>
       <c r="D187" t="str">
         <v>EPP</v>
       </c>
       <c r="E187" t="str">
-        <v>Spain</v>
+        <v>Poland</v>
       </c>
       <c r="F187" t="str">
-        <v>Partido Popular</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>MAYDELL</v>
+        <v>MARTUSCIELLO</v>
       </c>
       <c r="B188" t="str">
-        <v>Eva</v>
+        <v>Fulvio</v>
       </c>
       <c r="C188" t="str">
         <v>-</v>
       </c>
       <c r="D188" t="str">
         <v>EPP</v>
       </c>
       <c r="E188" t="str">
-        <v>Bulgaria</v>
+        <v>Italy</v>
       </c>
       <c r="F188" t="str">
-        <v>Citizens for European Development of Bulgaria</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>MAŽYLIS</v>
+        <v>MATO</v>
       </c>
       <c r="B189" t="str">
-        <v>Liudas</v>
+        <v>Gabriel</v>
       </c>
       <c r="C189" t="str">
         <v>-</v>
       </c>
       <c r="D189" t="str">
         <v>EPP</v>
       </c>
       <c r="E189" t="str">
-        <v>Lithuania</v>
+        <v>Spain</v>
       </c>
       <c r="F189" t="str">
-        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>MCALLISTER</v>
+        <v>MAYDELL</v>
       </c>
       <c r="B190" t="str">
-        <v>David</v>
+        <v>Eva</v>
       </c>
       <c r="C190" t="str">
         <v>-</v>
       </c>
       <c r="D190" t="str">
         <v>EPP</v>
       </c>
       <c r="E190" t="str">
-        <v>Germany</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F190" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Citizens for European Development of Bulgaria</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>MEHNERT</v>
+        <v>MAŽYLIS</v>
       </c>
       <c r="B191" t="str">
-        <v>Alexandra</v>
+        <v>Liudas</v>
       </c>
       <c r="C191" t="str">
         <v>-</v>
       </c>
       <c r="D191" t="str">
         <v>EPP</v>
       </c>
       <c r="E191" t="str">
-        <v>Germany</v>
+        <v>Lithuania</v>
       </c>
       <c r="F191" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>MEIMARAKIS</v>
+        <v>MCALLISTER</v>
       </c>
       <c r="B192" t="str">
-        <v>Vangelis</v>
+        <v>David</v>
       </c>
       <c r="C192" t="str">
         <v>-</v>
       </c>
       <c r="D192" t="str">
         <v>EPP</v>
       </c>
       <c r="E192" t="str">
-        <v>Greece</v>
+        <v>Germany</v>
       </c>
       <c r="F192" t="str">
-        <v>Nea Demokratia</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>MELETI</v>
+        <v>MEHNERT</v>
       </c>
       <c r="B193" t="str">
-        <v>Eleonora</v>
+        <v>Alexandra</v>
       </c>
       <c r="C193" t="str">
         <v>-</v>
       </c>
       <c r="D193" t="str">
         <v>EPP</v>
       </c>
       <c r="E193" t="str">
-        <v>Greece</v>
+        <v>Germany</v>
       </c>
       <c r="F193" t="str">
-        <v>Nea Demokratia</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>MERTENS</v>
+        <v>MEIMARAKIS</v>
       </c>
       <c r="B194" t="str">
-        <v>Verena</v>
+        <v>Vangelis</v>
       </c>
       <c r="C194" t="str">
         <v>-</v>
       </c>
       <c r="D194" t="str">
         <v>EPP</v>
       </c>
       <c r="E194" t="str">
-        <v>Germany</v>
+        <v>Greece</v>
       </c>
       <c r="F194" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>METSOLA</v>
+        <v>MELETI</v>
       </c>
       <c r="B195" t="str">
-        <v>Roberta</v>
+        <v>Eleonora</v>
       </c>
       <c r="C195" t="str">
         <v>-</v>
       </c>
       <c r="D195" t="str">
         <v>EPP</v>
       </c>
       <c r="E195" t="str">
-        <v>Malta</v>
+        <v>Greece</v>
       </c>
       <c r="F195" t="str">
-        <v>Partit Nazzjonalista</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>MILLÁN MON</v>
+        <v>MERTENS</v>
       </c>
       <c r="B196" t="str">
-        <v>Francisco José</v>
+        <v>Verena</v>
       </c>
       <c r="C196" t="str">
         <v>-</v>
       </c>
       <c r="D196" t="str">
         <v>EPP</v>
       </c>
       <c r="E196" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F196" t="str">
-        <v>Partido Popular</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>MONTSERRAT</v>
+        <v>METSOLA</v>
       </c>
       <c r="B197" t="str">
-        <v>Dolors</v>
+        <v>Roberta</v>
       </c>
       <c r="C197" t="str">
         <v>-</v>
       </c>
       <c r="D197" t="str">
         <v>EPP</v>
       </c>
       <c r="E197" t="str">
-        <v>Spain</v>
+        <v>Malta</v>
       </c>
       <c r="F197" t="str">
-        <v>Partido Popular</v>
+        <v>Partit Nazzjonalista</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>MORANO</v>
+        <v>MILLÁN MON</v>
       </c>
       <c r="B198" t="str">
-        <v>Nadine</v>
+        <v>Francisco José</v>
       </c>
       <c r="C198" t="str">
         <v>-</v>
       </c>
       <c r="D198" t="str">
         <v>EPP</v>
       </c>
       <c r="E198" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F198" t="str">
-        <v>Les Républicains</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>MORATTI</v>
+        <v>MONTSERRAT</v>
       </c>
       <c r="B199" t="str">
-        <v>Letizia</v>
+        <v>Dolors</v>
       </c>
       <c r="C199" t="str">
         <v>-</v>
       </c>
       <c r="D199" t="str">
         <v>EPP</v>
       </c>
       <c r="E199" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F199" t="str">
-        <v>Forza Italia</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>MOTREANU</v>
+        <v>MORANO</v>
       </c>
       <c r="B200" t="str">
-        <v>Dan-Ştefan</v>
+        <v>Nadine</v>
       </c>
       <c r="C200" t="str">
         <v>-</v>
       </c>
       <c r="D200" t="str">
         <v>EPP</v>
       </c>
       <c r="E200" t="str">
-        <v>Romania</v>
+        <v>France</v>
       </c>
       <c r="F200" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Les Républicains</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>MUREŞAN</v>
+        <v>MORATTI</v>
       </c>
       <c r="B201" t="str">
-        <v>Siegfried</v>
+        <v>Letizia</v>
       </c>
       <c r="C201" t="str">
         <v>-</v>
       </c>
       <c r="D201" t="str">
         <v>EPP</v>
       </c>
       <c r="E201" t="str">
-        <v>Romania</v>
+        <v>Italy</v>
       </c>
       <c r="F201" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>NAVARRETE ROJAS</v>
+        <v>MOTREANU</v>
       </c>
       <c r="B202" t="str">
-        <v>Fernando</v>
+        <v>Dan-Ştefan</v>
       </c>
       <c r="C202" t="str">
         <v>-</v>
       </c>
       <c r="D202" t="str">
         <v>EPP</v>
       </c>
       <c r="E202" t="str">
-        <v>Spain</v>
+        <v>Romania</v>
       </c>
       <c r="F202" t="str">
-        <v>Partido Popular</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>NERUDOVÁ</v>
+        <v>MUREŞAN</v>
       </c>
       <c r="B203" t="str">
-        <v>Danuše</v>
+        <v>Siegfried</v>
       </c>
       <c r="C203" t="str">
         <v>-</v>
       </c>
       <c r="D203" t="str">
         <v>EPP</v>
       </c>
       <c r="E203" t="str">
-        <v>Czechia</v>
+        <v>Romania</v>
       </c>
       <c r="F203" t="str">
-        <v>Starostové a nezávisli</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>NEVADO DEL CAMPO</v>
+        <v>NAVARRETE ROJAS</v>
       </c>
       <c r="B204" t="str">
-        <v>Elena</v>
+        <v>Fernando</v>
       </c>
       <c r="C204" t="str">
         <v>-</v>
       </c>
       <c r="D204" t="str">
         <v>EPP</v>
       </c>
       <c r="E204" t="str">
         <v>Spain</v>
       </c>
       <c r="F204" t="str">
         <v>Partido Popular</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>NIEBLER</v>
+        <v>NERUDOVÁ</v>
       </c>
       <c r="B205" t="str">
-        <v>Angelika</v>
+        <v>Danuše</v>
       </c>
       <c r="C205" t="str">
         <v>-</v>
       </c>
       <c r="D205" t="str">
         <v>EPP</v>
       </c>
       <c r="E205" t="str">
-        <v>Germany</v>
+        <v>Czechia</v>
       </c>
       <c r="F205" t="str">
-        <v>Christlich-Soziale Union in Bayern e.V.</v>
+        <v>Starostové a nezávisli</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>NIEDERMAYER</v>
+        <v>NEVADO DEL CAMPO</v>
       </c>
       <c r="B206" t="str">
-        <v>Luděk</v>
+        <v>Elena</v>
       </c>
       <c r="C206" t="str">
         <v>-</v>
       </c>
       <c r="D206" t="str">
         <v>EPP</v>
       </c>
       <c r="E206" t="str">
-        <v>Czechia</v>
+        <v>Spain</v>
       </c>
       <c r="F206" t="str">
-        <v>TOP 09</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>NOVAKOV</v>
+        <v>NIEBLER</v>
       </c>
       <c r="B207" t="str">
-        <v>Andrey</v>
+        <v>Angelika</v>
       </c>
       <c r="C207" t="str">
         <v>-</v>
       </c>
       <c r="D207" t="str">
         <v>EPP</v>
       </c>
       <c r="E207" t="str">
-        <v>Bulgaria</v>
+        <v>Germany</v>
       </c>
       <c r="F207" t="str">
-        <v>Citizens for European Development of Bulgaria</v>
+        <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>NYKIEL</v>
+        <v>NIEDERMAYER</v>
       </c>
       <c r="B208" t="str">
-        <v>Mirosława</v>
+        <v>Luděk</v>
       </c>
       <c r="C208" t="str">
         <v>-</v>
       </c>
       <c r="D208" t="str">
         <v>EPP</v>
       </c>
       <c r="E208" t="str">
-        <v>Poland</v>
+        <v>Czechia</v>
       </c>
       <c r="F208" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>TOP 09</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>PASCUAL DE LA PARTE</v>
+        <v>NOVAKOV</v>
       </c>
       <c r="B209" t="str">
-        <v>Nicolás</v>
+        <v>Andrey</v>
       </c>
       <c r="C209" t="str">
         <v>-</v>
       </c>
       <c r="D209" t="str">
         <v>EPP</v>
       </c>
       <c r="E209" t="str">
-        <v>Spain</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F209" t="str">
-        <v>Partido Popular</v>
+        <v>Citizens for European Development of Bulgaria</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>PEDRO</v>
+        <v>NYKIEL</v>
       </c>
       <c r="B210" t="str">
-        <v>Ana Miguel</v>
+        <v>Mirosława</v>
       </c>
       <c r="C210" t="str">
         <v>-</v>
       </c>
       <c r="D210" t="str">
         <v>EPP</v>
       </c>
       <c r="E210" t="str">
-        <v>Portugal</v>
+        <v>Poland</v>
       </c>
       <c r="F210" t="str">
-        <v>Partido do Centro Democrático Social-Partido Popular</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>PEREIRA</v>
+        <v>PASCUAL DE LA PARTE</v>
       </c>
       <c r="B211" t="str">
-        <v>Lídia</v>
+        <v>Nicolás</v>
       </c>
       <c r="C211" t="str">
         <v>-</v>
       </c>
       <c r="D211" t="str">
         <v>EPP</v>
       </c>
       <c r="E211" t="str">
-        <v>Portugal</v>
+        <v>Spain</v>
       </c>
       <c r="F211" t="str">
-        <v>Partido Social Democrata</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>PIETIKÄINEN</v>
+        <v>PEDRO</v>
       </c>
       <c r="B212" t="str">
-        <v>Sirpa</v>
+        <v>Ana Miguel</v>
       </c>
       <c r="C212" t="str">
         <v>-</v>
       </c>
       <c r="D212" t="str">
         <v>EPP</v>
       </c>
       <c r="E212" t="str">
-        <v>Finland</v>
+        <v>Portugal</v>
       </c>
       <c r="F212" t="str">
-        <v>Kansallinen Kokoomus</v>
+        <v>Partido do Centro Democrático Social-Partido Popular</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>POLFJÄRD</v>
+        <v>PEREIRA</v>
       </c>
       <c r="B213" t="str">
-        <v>Jessica</v>
+        <v>Lídia</v>
       </c>
       <c r="C213" t="str">
         <v>-</v>
       </c>
       <c r="D213" t="str">
         <v>EPP</v>
       </c>
       <c r="E213" t="str">
-        <v>Sweden</v>
+        <v>Portugal</v>
       </c>
       <c r="F213" t="str">
-        <v>Moderaterna</v>
+        <v>Partido Social Democrata</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>POPESCU</v>
+        <v>PIETIKÄINEN</v>
       </c>
       <c r="B214" t="str">
-        <v>Virgil-Daniel</v>
+        <v>Sirpa</v>
       </c>
       <c r="C214" t="str">
         <v>-</v>
       </c>
       <c r="D214" t="str">
         <v>EPP</v>
       </c>
       <c r="E214" t="str">
-        <v>Romania</v>
+        <v>Finland</v>
       </c>
       <c r="F214" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Kansallinen Kokoomus</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>PRINCI</v>
+        <v>POLFJÄRD</v>
       </c>
       <c r="B215" t="str">
-        <v>Giusi</v>
+        <v>Jessica</v>
       </c>
       <c r="C215" t="str">
         <v>-</v>
       </c>
       <c r="D215" t="str">
         <v>EPP</v>
       </c>
       <c r="E215" t="str">
-        <v>Italy</v>
+        <v>Sweden</v>
       </c>
       <c r="F215" t="str">
-        <v>Forza Italia</v>
+        <v>Moderaterna</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>PROTAS</v>
+        <v>POPESCU</v>
       </c>
       <c r="B216" t="str">
-        <v>Jacek</v>
+        <v>Virgil-Daniel</v>
       </c>
       <c r="C216" t="str">
         <v>-</v>
       </c>
       <c r="D216" t="str">
         <v>EPP</v>
       </c>
       <c r="E216" t="str">
-        <v>Poland</v>
+        <v>Romania</v>
       </c>
       <c r="F216" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>RADEV</v>
+        <v>PRINCI</v>
       </c>
       <c r="B217" t="str">
-        <v>Emil</v>
+        <v>Giusi</v>
       </c>
       <c r="C217" t="str">
         <v>-</v>
       </c>
       <c r="D217" t="str">
         <v>EPP</v>
       </c>
       <c r="E217" t="str">
-        <v>Bulgaria</v>
+        <v>Italy</v>
       </c>
       <c r="F217" t="str">
-        <v>Citizens for European Development of Bulgaria</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>RADTKE</v>
+        <v>PROTAS</v>
       </c>
       <c r="B218" t="str">
-        <v>Dennis</v>
+        <v>Jacek</v>
       </c>
       <c r="C218" t="str">
         <v>-</v>
       </c>
       <c r="D218" t="str">
         <v>EPP</v>
       </c>
       <c r="E218" t="str">
-        <v>Germany</v>
+        <v>Poland</v>
       </c>
       <c r="F218" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>RATAS</v>
+        <v>RADEV</v>
       </c>
       <c r="B219" t="str">
-        <v>Jüri</v>
+        <v>Emil</v>
       </c>
       <c r="C219" t="str">
         <v>-</v>
       </c>
       <c r="D219" t="str">
         <v>EPP</v>
       </c>
       <c r="E219" t="str">
-        <v>Estonia</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F219" t="str">
-        <v>Isamaa</v>
+        <v>Citizens for European Development of Bulgaria</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>RESSLER</v>
+        <v>RADTKE</v>
       </c>
       <c r="B220" t="str">
-        <v>Karlo</v>
+        <v>Dennis</v>
       </c>
       <c r="C220" t="str">
         <v>-</v>
       </c>
       <c r="D220" t="str">
         <v>EPP</v>
       </c>
       <c r="E220" t="str">
-        <v>Croatia</v>
+        <v>Germany</v>
       </c>
       <c r="F220" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>RIPA</v>
+        <v>RATAS</v>
       </c>
       <c r="B221" t="str">
-        <v>Manuela</v>
+        <v>Jüri</v>
       </c>
       <c r="C221" t="str">
         <v>-</v>
       </c>
       <c r="D221" t="str">
         <v>EPP</v>
       </c>
       <c r="E221" t="str">
-        <v>Germany</v>
+        <v>Estonia</v>
       </c>
       <c r="F221" t="str">
-        <v>Ökologisch-Demokratische Partei</v>
+        <v>Isamaa</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>SALINI</v>
+        <v>RESSLER</v>
       </c>
       <c r="B222" t="str">
-        <v>Massimiliano</v>
+        <v>Karlo</v>
       </c>
       <c r="C222" t="str">
         <v>-</v>
       </c>
       <c r="D222" t="str">
         <v>EPP</v>
       </c>
       <c r="E222" t="str">
-        <v>Italy</v>
+        <v>Croatia</v>
       </c>
       <c r="F222" t="str">
-        <v>Forza Italia</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>SALLA</v>
+        <v>RIPA</v>
       </c>
       <c r="B223" t="str">
-        <v>Aura</v>
+        <v>Manuela</v>
       </c>
       <c r="C223" t="str">
         <v>-</v>
       </c>
       <c r="D223" t="str">
         <v>EPP</v>
       </c>
       <c r="E223" t="str">
-        <v>Finland</v>
+        <v>Germany</v>
       </c>
       <c r="F223" t="str">
-        <v>Kansallinen Kokoomus</v>
+        <v>Ökologisch-Demokratische Partei</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>SAUDARGAS</v>
+        <v>SALINI</v>
       </c>
       <c r="B224" t="str">
-        <v>Paulius</v>
+        <v>Massimiliano</v>
       </c>
       <c r="C224" t="str">
         <v>-</v>
       </c>
       <c r="D224" t="str">
         <v>EPP</v>
       </c>
       <c r="E224" t="str">
-        <v>Lithuania</v>
+        <v>Italy</v>
       </c>
       <c r="F224" t="str">
-        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>SCHENK</v>
+        <v>SALLA</v>
       </c>
       <c r="B225" t="str">
-        <v>Oliver</v>
+        <v>Aura</v>
       </c>
       <c r="C225" t="str">
         <v>-</v>
       </c>
       <c r="D225" t="str">
         <v>EPP</v>
       </c>
       <c r="E225" t="str">
-        <v>Germany</v>
+        <v>Finland</v>
       </c>
       <c r="F225" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Kansallinen Kokoomus</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>SCHNEIDER</v>
+        <v>SAUDARGAS</v>
       </c>
       <c r="B226" t="str">
-        <v>Christine</v>
+        <v>Paulius</v>
       </c>
       <c r="C226" t="str">
         <v>-</v>
       </c>
       <c r="D226" t="str">
         <v>EPP</v>
       </c>
       <c r="E226" t="str">
-        <v>Germany</v>
+        <v>Lithuania</v>
       </c>
       <c r="F226" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>SCHWAB</v>
+        <v>SCHENK</v>
       </c>
       <c r="B227" t="str">
-        <v>Andreas</v>
+        <v>Oliver</v>
       </c>
       <c r="C227" t="str">
         <v>-</v>
       </c>
       <c r="D227" t="str">
         <v>EPP</v>
       </c>
       <c r="E227" t="str">
         <v>Germany</v>
       </c>
       <c r="F227" t="str">
         <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>SEEKATZ</v>
+        <v>SCHWAB</v>
       </c>
       <c r="B228" t="str">
-        <v>Ralf</v>
+        <v>Andreas</v>
       </c>
       <c r="C228" t="str">
         <v>-</v>
       </c>
       <c r="D228" t="str">
         <v>EPP</v>
       </c>
       <c r="E228" t="str">
         <v>Germany</v>
       </c>
       <c r="F228" t="str">
         <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>SIENKIEWICZ</v>
+        <v>SEEKATZ</v>
       </c>
       <c r="B229" t="str">
-        <v>Bartłomiej</v>
+        <v>Ralf</v>
       </c>
       <c r="C229" t="str">
         <v>-</v>
       </c>
       <c r="D229" t="str">
         <v>EPP</v>
       </c>
       <c r="E229" t="str">
-        <v>Poland</v>
+        <v>Germany</v>
       </c>
       <c r="F229" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>SIMON</v>
+        <v>SIENKIEWICZ</v>
       </c>
       <c r="B230" t="str">
-        <v>Sven</v>
+        <v>Bartłomiej</v>
       </c>
       <c r="C230" t="str">
         <v>-</v>
       </c>
       <c r="D230" t="str">
         <v>EPP</v>
       </c>
       <c r="E230" t="str">
-        <v>Germany</v>
+        <v>Poland</v>
       </c>
       <c r="F230" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>SOKOL</v>
+        <v>SIMON</v>
       </c>
       <c r="B231" t="str">
-        <v>Tomislav</v>
+        <v>Sven</v>
       </c>
       <c r="C231" t="str">
         <v>-</v>
       </c>
       <c r="D231" t="str">
         <v>EPP</v>
       </c>
       <c r="E231" t="str">
-        <v>Croatia</v>
+        <v>Germany</v>
       </c>
       <c r="F231" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>SOLÍS PÉREZ</v>
+        <v>SOKOL</v>
       </c>
       <c r="B232" t="str">
-        <v>Susana</v>
+        <v>Tomislav</v>
       </c>
       <c r="C232" t="str">
         <v>-</v>
       </c>
       <c r="D232" t="str">
         <v>EPP</v>
       </c>
       <c r="E232" t="str">
-        <v>Spain</v>
+        <v>Croatia</v>
       </c>
       <c r="F232" t="str">
-        <v>Partido Popular</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>SOMMEN</v>
+        <v>SOLÍS PÉREZ</v>
       </c>
       <c r="B233" t="str">
-        <v>Liesbet</v>
+        <v>Susana</v>
       </c>
       <c r="C233" t="str">
         <v>-</v>
       </c>
       <c r="D233" t="str">
         <v>EPP</v>
       </c>
       <c r="E233" t="str">
-        <v>Belgium</v>
+        <v>Spain</v>
       </c>
       <c r="F233" t="str">
-        <v>Christen-Democratisch &amp; Vlaams</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>SOUSA SILVA</v>
+        <v>SOMMEN</v>
       </c>
       <c r="B234" t="str">
-        <v>Hélder</v>
+        <v>Liesbet</v>
       </c>
       <c r="C234" t="str">
         <v>-</v>
       </c>
       <c r="D234" t="str">
         <v>EPP</v>
       </c>
       <c r="E234" t="str">
-        <v>Portugal</v>
+        <v>Belgium</v>
       </c>
       <c r="F234" t="str">
-        <v>Partido Social Democrata</v>
+        <v>Christen-Democratisch &amp; Vlaams</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>STIER</v>
+        <v>SOUSA SILVA</v>
       </c>
       <c r="B235" t="str">
-        <v>Davor Ivo</v>
+        <v>Hélder</v>
       </c>
       <c r="C235" t="str">
         <v>-</v>
       </c>
       <c r="D235" t="str">
         <v>EPP</v>
       </c>
       <c r="E235" t="str">
-        <v>Croatia</v>
+        <v>Portugal</v>
       </c>
       <c r="F235" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Partido Social Democrata</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>SZCZERBA</v>
+        <v>STIER</v>
       </c>
       <c r="B236" t="str">
-        <v>Michał</v>
+        <v>Davor Ivo</v>
       </c>
       <c r="C236" t="str">
         <v>-</v>
       </c>
       <c r="D236" t="str">
         <v>EPP</v>
       </c>
       <c r="E236" t="str">
-        <v>Poland</v>
+        <v>Croatia</v>
       </c>
       <c r="F236" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>TARR</v>
+        <v>SZCZERBA</v>
       </c>
       <c r="B237" t="str">
-        <v>Zoltán</v>
+        <v>Michał</v>
       </c>
       <c r="C237" t="str">
         <v>-</v>
       </c>
       <c r="D237" t="str">
         <v>EPP</v>
       </c>
       <c r="E237" t="str">
-        <v>Hungary</v>
+        <v>Poland</v>
       </c>
       <c r="F237" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
         <v>TEODORESCU MÅWE</v>
       </c>
       <c r="B238" t="str">
         <v>Alice</v>
       </c>
       <c r="C238" t="str">
         <v>-</v>
       </c>
       <c r="D238" t="str">
         <v>EPP</v>
       </c>
       <c r="E238" t="str">
         <v>Sweden</v>
       </c>
       <c r="F238" t="str">
         <v>Kristdemokraterna</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
         <v>TER LAAK</v>
@@ -5604,966 +5604,966 @@
         <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
         <v>WECHSLER</v>
       </c>
       <c r="B261" t="str">
         <v>Andrea</v>
       </c>
       <c r="C261" t="str">
         <v>-</v>
       </c>
       <c r="D261" t="str">
         <v>EPP</v>
       </c>
       <c r="E261" t="str">
         <v>Germany</v>
       </c>
       <c r="F261" t="str">
         <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>WINKLER</v>
+        <v>WEISZ</v>
       </c>
       <c r="B262" t="str">
-        <v>Iuliu</v>
+        <v>Viktor</v>
       </c>
       <c r="C262" t="str">
         <v>-</v>
       </c>
       <c r="D262" t="str">
         <v>EPP</v>
       </c>
       <c r="E262" t="str">
-        <v>Romania</v>
+        <v>Hungary</v>
       </c>
       <c r="F262" t="str">
-        <v>Uniunea Democrată Maghiară din România</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>WINZIG</v>
+        <v>WINKLER</v>
       </c>
       <c r="B263" t="str">
-        <v>Angelika</v>
+        <v>Iuliu</v>
       </c>
       <c r="C263" t="str">
         <v>-</v>
       </c>
       <c r="D263" t="str">
         <v>EPP</v>
       </c>
       <c r="E263" t="str">
-        <v>Austria</v>
+        <v>Romania</v>
       </c>
       <c r="F263" t="str">
-        <v>Österreichische Volkspartei</v>
+        <v>Uniunea Democrată Maghiară din România</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>WISELER-LIMA</v>
+        <v>WINZIG</v>
       </c>
       <c r="B264" t="str">
-        <v>Isabel</v>
+        <v>Angelika</v>
       </c>
       <c r="C264" t="str">
         <v>-</v>
       </c>
       <c r="D264" t="str">
         <v>EPP</v>
       </c>
       <c r="E264" t="str">
-        <v>Luxembourg</v>
+        <v>Austria</v>
       </c>
       <c r="F264" t="str">
-        <v>Parti chrétien social luxembourgeois</v>
+        <v>Österreichische Volkspartei</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>ZARZALEJOS</v>
+        <v>WISELER-LIMA</v>
       </c>
       <c r="B265" t="str">
-        <v>Javier</v>
+        <v>Isabel</v>
       </c>
       <c r="C265" t="str">
         <v>-</v>
       </c>
       <c r="D265" t="str">
         <v>EPP</v>
       </c>
       <c r="E265" t="str">
-        <v>Spain</v>
+        <v>Luxembourg</v>
       </c>
       <c r="F265" t="str">
-        <v>Partido Popular</v>
+        <v>Parti chrétien social luxembourgeois</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>ZDECHOVSKÝ</v>
+        <v>ZARZALEJOS</v>
       </c>
       <c r="B266" t="str">
-        <v>Tomáš</v>
+        <v>Javier</v>
       </c>
       <c r="C266" t="str">
         <v>-</v>
       </c>
       <c r="D266" t="str">
         <v>EPP</v>
       </c>
       <c r="E266" t="str">
-        <v>Czechia</v>
+        <v>Spain</v>
       </c>
       <c r="F266" t="str">
-        <v>Křesťanská a demokratická unie - Československá strana lidová</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>ZDROJEWSKI</v>
+        <v>ZDECHOVSKÝ</v>
       </c>
       <c r="B267" t="str">
-        <v>Bogdan Andrzej</v>
+        <v>Tomáš</v>
       </c>
       <c r="C267" t="str">
         <v>-</v>
       </c>
       <c r="D267" t="str">
         <v>EPP</v>
       </c>
       <c r="E267" t="str">
-        <v>Poland</v>
+        <v>Czechia</v>
       </c>
       <c r="F267" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Křesťanská a demokratická unie - Československá strana lidová</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>ZOIDO ÁLVAREZ</v>
+        <v>ZDROJEWSKI</v>
       </c>
       <c r="B268" t="str">
-        <v>Juan Ignacio</v>
+        <v>Bogdan Andrzej</v>
       </c>
       <c r="C268" t="str">
         <v>-</v>
       </c>
       <c r="D268" t="str">
         <v>EPP</v>
       </c>
       <c r="E268" t="str">
-        <v>Spain</v>
+        <v>Poland</v>
       </c>
       <c r="F268" t="str">
-        <v>Partido Popular</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>ZOVKO</v>
+        <v>ZOIDO ÁLVAREZ</v>
       </c>
       <c r="B269" t="str">
-        <v>Željana</v>
+        <v>Juan Ignacio</v>
       </c>
       <c r="C269" t="str">
         <v>-</v>
       </c>
       <c r="D269" t="str">
         <v>EPP</v>
       </c>
       <c r="E269" t="str">
-        <v>Croatia</v>
+        <v>Spain</v>
       </c>
       <c r="F269" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>ZVER</v>
+        <v>ZOVKO</v>
       </c>
       <c r="B270" t="str">
-        <v>Milan</v>
+        <v>Željana</v>
       </c>
       <c r="C270" t="str">
         <v>-</v>
       </c>
       <c r="D270" t="str">
         <v>EPP</v>
       </c>
       <c r="E270" t="str">
-        <v>Slovenia</v>
+        <v>Croatia</v>
       </c>
       <c r="F270" t="str">
-        <v>Slovenska demokratska stranka</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>ANDERSON</v>
+        <v>ZVER</v>
       </c>
       <c r="B271" t="str">
-        <v>Christine</v>
+        <v>Milan</v>
       </c>
       <c r="C271" t="str">
         <v>-</v>
       </c>
       <c r="D271" t="str">
-        <v>ESN</v>
+        <v>EPP</v>
       </c>
       <c r="E271" t="str">
-        <v>Germany</v>
+        <v>Slovenia</v>
       </c>
       <c r="F271" t="str">
-        <v>Alternative für Deutschland</v>
+        <v>Slovenska demokratska stranka</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>ARNDT</v>
+        <v>ANDERSON</v>
       </c>
       <c r="B272" t="str">
-        <v>Anja</v>
+        <v>Christine</v>
       </c>
       <c r="C272" t="str">
         <v>-</v>
       </c>
       <c r="D272" t="str">
         <v>ESN</v>
       </c>
       <c r="E272" t="str">
         <v>Germany</v>
       </c>
       <c r="F272" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>AUST</v>
+        <v>ARNDT</v>
       </c>
       <c r="B273" t="str">
-        <v>René</v>
+        <v>Anja</v>
       </c>
       <c r="C273" t="str">
         <v>-</v>
       </c>
       <c r="D273" t="str">
         <v>ESN</v>
       </c>
       <c r="E273" t="str">
         <v>Germany</v>
       </c>
       <c r="F273" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>BAUSEMER</v>
+        <v>AUST</v>
       </c>
       <c r="B274" t="str">
-        <v>Arno</v>
+        <v>René</v>
       </c>
       <c r="C274" t="str">
         <v>-</v>
       </c>
       <c r="D274" t="str">
         <v>ESN</v>
       </c>
       <c r="E274" t="str">
         <v>Germany</v>
       </c>
       <c r="F274" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>BORVENDÉG</v>
+        <v>BAUSEMER</v>
       </c>
       <c r="B275" t="str">
-        <v>Zsuzsanna</v>
+        <v>Arno</v>
       </c>
       <c r="C275" t="str">
         <v>-</v>
       </c>
       <c r="D275" t="str">
         <v>ESN</v>
       </c>
       <c r="E275" t="str">
-        <v>Hungary</v>
+        <v>Germany</v>
       </c>
       <c r="F275" t="str">
-        <v>Mi Hazánk Mozgalom</v>
+        <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>BOẞDORF</v>
+        <v>BORVENDÉG</v>
       </c>
       <c r="B276" t="str">
-        <v>Irmhild</v>
+        <v>Zsuzsanna</v>
       </c>
       <c r="C276" t="str">
         <v>-</v>
       </c>
       <c r="D276" t="str">
         <v>ESN</v>
       </c>
       <c r="E276" t="str">
-        <v>Germany</v>
+        <v>Hungary</v>
       </c>
       <c r="F276" t="str">
-        <v>Alternative für Deutschland</v>
+        <v>Mi Hazánk Mozgalom</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>BUCHHEIT</v>
+        <v>BOẞDORF</v>
       </c>
       <c r="B277" t="str">
-        <v>Markus</v>
+        <v>Irmhild</v>
       </c>
       <c r="C277" t="str">
         <v>-</v>
       </c>
       <c r="D277" t="str">
         <v>ESN</v>
       </c>
       <c r="E277" t="str">
         <v>Germany</v>
       </c>
       <c r="F277" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>BYSTRON</v>
+        <v>BUCHHEIT</v>
       </c>
       <c r="B278" t="str">
-        <v>Petr</v>
+        <v>Markus</v>
       </c>
       <c r="C278" t="str">
         <v>-</v>
       </c>
       <c r="D278" t="str">
         <v>ESN</v>
       </c>
       <c r="E278" t="str">
         <v>Germany</v>
       </c>
       <c r="F278" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>DAVID</v>
+        <v>BYSTRON</v>
       </c>
       <c r="B279" t="str">
-        <v>Ivan</v>
+        <v>Petr</v>
       </c>
       <c r="C279" t="str">
         <v>-</v>
       </c>
       <c r="D279" t="str">
         <v>ESN</v>
       </c>
       <c r="E279" t="str">
-        <v>Czechia</v>
+        <v>Germany</v>
       </c>
       <c r="F279" t="str">
-        <v>Svoboda a přímá demokracie</v>
+        <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>DROESE</v>
+        <v>DAVID</v>
       </c>
       <c r="B280" t="str">
-        <v>Siegbert Frank</v>
+        <v>Ivan</v>
       </c>
       <c r="C280" t="str">
         <v>-</v>
       </c>
       <c r="D280" t="str">
         <v>ESN</v>
       </c>
       <c r="E280" t="str">
-        <v>Germany</v>
+        <v>Czechia</v>
       </c>
       <c r="F280" t="str">
-        <v>Alternative für Deutschland</v>
+        <v>Svoboda a přímá demokracie</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>FROELICH</v>
+        <v>DROESE</v>
       </c>
       <c r="B281" t="str">
-        <v>Tomasz</v>
+        <v>Siegbert Frank</v>
       </c>
       <c r="C281" t="str">
         <v>-</v>
       </c>
       <c r="D281" t="str">
         <v>ESN</v>
       </c>
       <c r="E281" t="str">
         <v>Germany</v>
       </c>
       <c r="F281" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>GRAŽULIS</v>
+        <v>FROELICH</v>
       </c>
       <c r="B282" t="str">
-        <v>Petras</v>
+        <v>Tomasz</v>
       </c>
       <c r="C282" t="str">
         <v>-</v>
       </c>
       <c r="D282" t="str">
         <v>ESN</v>
       </c>
       <c r="E282" t="str">
-        <v>Lithuania</v>
+        <v>Germany</v>
       </c>
       <c r="F282" t="str">
-        <v>Tautos ir teisingumo sąjunga</v>
+        <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>JONGEN</v>
+        <v>GRAŽULIS</v>
       </c>
       <c r="B283" t="str">
-        <v>Marc</v>
+        <v>Petras</v>
       </c>
       <c r="C283" t="str">
         <v>-</v>
       </c>
       <c r="D283" t="str">
         <v>ESN</v>
       </c>
       <c r="E283" t="str">
-        <v>Germany</v>
+        <v>Lithuania</v>
       </c>
       <c r="F283" t="str">
-        <v>Alternative für Deutschland</v>
+        <v>Tautos ir teisingumo sąjunga</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>JUNGBLUTH</v>
+        <v>JONGEN</v>
       </c>
       <c r="B284" t="str">
-        <v>Alexander</v>
+        <v>Marc</v>
       </c>
       <c r="C284" t="str">
         <v>-</v>
       </c>
       <c r="D284" t="str">
         <v>ESN</v>
       </c>
       <c r="E284" t="str">
         <v>Germany</v>
       </c>
       <c r="F284" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>KHAN</v>
+        <v>JUNGBLUTH</v>
       </c>
       <c r="B285" t="str">
-        <v>Mary</v>
+        <v>Alexander</v>
       </c>
       <c r="C285" t="str">
         <v>-</v>
       </c>
       <c r="D285" t="str">
         <v>ESN</v>
       </c>
       <c r="E285" t="str">
         <v>Germany</v>
       </c>
       <c r="F285" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>KNAFO</v>
+        <v>KHAN</v>
       </c>
       <c r="B286" t="str">
-        <v>Sarah</v>
+        <v>Mary</v>
       </c>
       <c r="C286" t="str">
         <v>-</v>
       </c>
       <c r="D286" t="str">
         <v>ESN</v>
       </c>
       <c r="E286" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F286" t="str">
-        <v>Reconquête!</v>
+        <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>LAYKOVA</v>
+        <v>KNAFO</v>
       </c>
       <c r="B287" t="str">
-        <v>Rada</v>
+        <v>Sarah</v>
       </c>
       <c r="C287" t="str">
         <v>-</v>
       </c>
       <c r="D287" t="str">
         <v>ESN</v>
       </c>
       <c r="E287" t="str">
-        <v>Bulgaria</v>
+        <v>France</v>
       </c>
       <c r="F287" t="str">
-        <v>Revival</v>
+        <v>Reconquête!</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>MAZUREK</v>
+        <v>LAYKOVA</v>
       </c>
       <c r="B288" t="str">
-        <v>Milan</v>
+        <v>Rada</v>
       </c>
       <c r="C288" t="str">
         <v>-</v>
       </c>
       <c r="D288" t="str">
         <v>ESN</v>
       </c>
       <c r="E288" t="str">
-        <v>Slovakia</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F288" t="str">
-        <v>Hnutie Republika</v>
+        <v>Revival</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>NEUHOFF</v>
+        <v>MAZUREK</v>
       </c>
       <c r="B289" t="str">
-        <v>Hans</v>
+        <v>Milan</v>
       </c>
       <c r="C289" t="str">
         <v>-</v>
       </c>
       <c r="D289" t="str">
         <v>ESN</v>
       </c>
       <c r="E289" t="str">
-        <v>Germany</v>
+        <v>Slovakia</v>
       </c>
       <c r="F289" t="str">
-        <v>Alternative für Deutschland</v>
+        <v>Hnutie Republika</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>SCHNURRBUSCH</v>
+        <v>NEUHOFF</v>
       </c>
       <c r="B290" t="str">
-        <v>Volker</v>
+        <v>Hans</v>
       </c>
       <c r="C290" t="str">
         <v>-</v>
       </c>
       <c r="D290" t="str">
         <v>ESN</v>
       </c>
       <c r="E290" t="str">
         <v>Germany</v>
       </c>
       <c r="F290" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>SELL</v>
+        <v>SCHNURRBUSCH</v>
       </c>
       <c r="B291" t="str">
-        <v>Alexander</v>
+        <v>Volker</v>
       </c>
       <c r="C291" t="str">
         <v>-</v>
       </c>
       <c r="D291" t="str">
         <v>ESN</v>
       </c>
       <c r="E291" t="str">
         <v>Germany</v>
       </c>
       <c r="F291" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>STOYANOV</v>
+        <v>SELL</v>
       </c>
       <c r="B292" t="str">
-        <v>Stanislav</v>
+        <v>Alexander</v>
       </c>
       <c r="C292" t="str">
         <v>-</v>
       </c>
       <c r="D292" t="str">
         <v>ESN</v>
       </c>
       <c r="E292" t="str">
-        <v>Bulgaria</v>
+        <v>Germany</v>
       </c>
       <c r="F292" t="str">
-        <v>Revival</v>
+        <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>SYPNIEWSKI</v>
+        <v>STOYANOV</v>
       </c>
       <c r="B293" t="str">
-        <v>Marcin</v>
+        <v>Stanislav</v>
       </c>
       <c r="C293" t="str">
         <v>-</v>
       </c>
       <c r="D293" t="str">
         <v>ESN</v>
       </c>
       <c r="E293" t="str">
-        <v>Poland</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F293" t="str">
-        <v>Konfederacja Wolność i Niepodległość</v>
+        <v>Revival</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>TYSZKA</v>
+        <v>SYPNIEWSKI</v>
       </c>
       <c r="B294" t="str">
-        <v>Stanisław</v>
+        <v>Marcin</v>
       </c>
       <c r="C294" t="str">
         <v>-</v>
       </c>
       <c r="D294" t="str">
         <v>ESN</v>
       </c>
       <c r="E294" t="str">
         <v>Poland</v>
       </c>
       <c r="F294" t="str">
         <v>Konfederacja Wolność i Niepodległość</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>UHRÍK</v>
+        <v>TYSZKA</v>
       </c>
       <c r="B295" t="str">
-        <v>Milan</v>
+        <v>Stanisław</v>
       </c>
       <c r="C295" t="str">
         <v>-</v>
       </c>
       <c r="D295" t="str">
         <v>ESN</v>
       </c>
       <c r="E295" t="str">
-        <v>Slovakia</v>
+        <v>Poland</v>
       </c>
       <c r="F295" t="str">
-        <v>Hnutie Republika</v>
+        <v>Konfederacja Wolność i Niepodległość</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>VANNACCI</v>
+        <v>UHRÍK</v>
       </c>
       <c r="B296" t="str">
-        <v>Roberto</v>
+        <v>Milan</v>
       </c>
       <c r="C296" t="str">
         <v>-</v>
       </c>
       <c r="D296" t="str">
         <v>ESN</v>
       </c>
       <c r="E296" t="str">
-        <v>Italy</v>
+        <v>Slovakia</v>
       </c>
       <c r="F296" t="str">
-        <v>Futuro Nazionale</v>
+        <v>Hnutie Republika</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>VOLGIN</v>
+        <v>VANNACCI</v>
       </c>
       <c r="B297" t="str">
-        <v>Petar</v>
+        <v>Roberto</v>
       </c>
       <c r="C297" t="str">
         <v>-</v>
       </c>
       <c r="D297" t="str">
         <v>ESN</v>
       </c>
       <c r="E297" t="str">
-        <v>Bulgaria</v>
+        <v>Italy</v>
       </c>
       <c r="F297" t="str">
-        <v>Revival</v>
+        <v>Futuro Nazionale</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>ANDRESEN</v>
+        <v>VOLGIN</v>
       </c>
       <c r="B298" t="str">
-        <v>Rasmus</v>
+        <v>Petar</v>
       </c>
       <c r="C298" t="str">
         <v>-</v>
       </c>
       <c r="D298" t="str">
-        <v>Greens/EFA</v>
+        <v>ESN</v>
       </c>
       <c r="E298" t="str">
-        <v>Germany</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F298" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Revival</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>ASENS LLODRÀ</v>
+        <v>ANDRESEN</v>
       </c>
       <c r="B299" t="str">
-        <v>Jaume</v>
+        <v>Rasmus</v>
       </c>
       <c r="C299" t="str">
         <v>-</v>
       </c>
       <c r="D299" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E299" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F299" t="str">
-        <v>Comuns</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>BLOSS</v>
+        <v>ASENS LLODRÀ</v>
       </c>
       <c r="B300" t="str">
-        <v>Michael</v>
+        <v>Jaume</v>
       </c>
       <c r="C300" t="str">
         <v>-</v>
       </c>
       <c r="D300" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E300" t="str">
-        <v>Germany</v>
+        <v>Spain</v>
       </c>
       <c r="F300" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Comuns</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>BOESELAGER</v>
+        <v>BLOSS</v>
       </c>
       <c r="B301" t="str">
-        <v>Damian</v>
+        <v>Michael</v>
       </c>
       <c r="C301" t="str">
         <v>-</v>
       </c>
       <c r="D301" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E301" t="str">
         <v>Germany</v>
       </c>
       <c r="F301" t="str">
-        <v>Volt</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>BOSANAC</v>
+        <v>BOESELAGER</v>
       </c>
       <c r="B302" t="str">
-        <v>Gordan</v>
+        <v>Damian</v>
       </c>
       <c r="C302" t="str">
         <v>-</v>
       </c>
       <c r="D302" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E302" t="str">
-        <v>Croatia</v>
+        <v>Germany</v>
       </c>
       <c r="F302" t="str">
-        <v>Možemo!</v>
+        <v>Volt</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>BRICMONT</v>
+        <v>BOSANAC</v>
       </c>
       <c r="B303" t="str">
-        <v>Saskia</v>
+        <v>Gordan</v>
       </c>
       <c r="C303" t="str">
         <v>-</v>
       </c>
       <c r="D303" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E303" t="str">
-        <v>Belgium</v>
+        <v>Croatia</v>
       </c>
       <c r="F303" t="str">
-        <v>Ecologistes Confédérés pour l'Organisation de Luttes Originales</v>
+        <v>Možemo!</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>CAMARA</v>
+        <v>BRICMONT</v>
       </c>
       <c r="B304" t="str">
-        <v>Mélissa</v>
+        <v>Saskia</v>
       </c>
       <c r="C304" t="str">
         <v>-</v>
       </c>
       <c r="D304" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E304" t="str">
-        <v>France</v>
+        <v>Belgium</v>
       </c>
       <c r="F304" t="str">
-        <v>Les Écologistes</v>
+        <v>Ecologistes Confédérés pour l'Organisation de Luttes Originales</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>CAVAZZINI</v>
+        <v>CAMARA</v>
       </c>
       <c r="B305" t="str">
-        <v>Anna</v>
+        <v>Mélissa</v>
       </c>
       <c r="C305" t="str">
         <v>-</v>
       </c>
       <c r="D305" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E305" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F305" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Les Écologistes</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>CORMAND</v>
+        <v>CAVAZZINI</v>
       </c>
       <c r="B306" t="str">
-        <v>David</v>
+        <v>Anna</v>
       </c>
       <c r="C306" t="str">
         <v>-</v>
       </c>
       <c r="D306" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E306" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F306" t="str">
-        <v>Les Écologistes</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>EICKHOUT</v>
+        <v>CORMAND</v>
       </c>
       <c r="B307" t="str">
-        <v>Bas</v>
+        <v>David</v>
       </c>
       <c r="C307" t="str">
         <v>-</v>
       </c>
       <c r="D307" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E307" t="str">
-        <v>Netherlands</v>
+        <v>France</v>
       </c>
       <c r="F307" t="str">
-        <v>GroenLinks-PvdA</v>
+        <v>Les Écologistes</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
         <v>FREUND</v>
       </c>
       <c r="B308" t="str">
         <v>Daniel</v>
       </c>
       <c r="C308" t="str">
         <v>-</v>
       </c>
       <c r="D308" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E308" t="str">
         <v>Germany</v>
       </c>
       <c r="F308" t="str">
         <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
         <v>GEESE</v>
@@ -7239,51 +7239,51 @@
       </c>
       <c r="E342" t="str">
         <v>Romania</v>
       </c>
       <c r="F342" t="str">
         <v>Independent</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
         <v>STRIK</v>
       </c>
       <c r="B343" t="str">
         <v>Tineke</v>
       </c>
       <c r="C343" t="str">
         <v>-</v>
       </c>
       <c r="D343" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E343" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F343" t="str">
-        <v>GroenLinks-PvdA</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
         <v>STROLENBERG</v>
       </c>
       <c r="B344" t="str">
         <v>Anna</v>
       </c>
       <c r="C344" t="str">
         <v>-</v>
       </c>
       <c r="D344" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E344" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F344" t="str">
         <v>Volt</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
         <v>TEGETHOFF</v>
@@ -7339,3531 +7339,3531 @@
       </c>
       <c r="E347" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F347" t="str">
         <v>Volt</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
         <v>VAN SPARRENTAK</v>
       </c>
       <c r="B348" t="str">
         <v>Kim</v>
       </c>
       <c r="C348" t="str">
         <v>-</v>
       </c>
       <c r="D348" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E348" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F348" t="str">
-        <v>GroenLinks-PvdA</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
         <v>VIEIRA</v>
       </c>
       <c r="B349" t="str">
         <v>Catarina</v>
       </c>
       <c r="C349" t="str">
         <v>-</v>
       </c>
       <c r="D349" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E349" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F349" t="str">
-        <v>GroenLinks-PvdA</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
         <v>WAITZ</v>
       </c>
       <c r="B350" t="str">
         <v>Thomas</v>
       </c>
       <c r="C350" t="str">
         <v>-</v>
       </c>
       <c r="D350" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E350" t="str">
         <v>Austria</v>
       </c>
       <c r="F350" t="str">
         <v>Die Grünen - Die Grüne Alternative</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
         <v>ANADIOTIS</v>
       </c>
       <c r="B351" t="str">
         <v>Nikolaos</v>
       </c>
       <c r="C351" t="str">
         <v>-</v>
       </c>
       <c r="D351" t="str">
         <v>NI</v>
       </c>
       <c r="E351" t="str">
         <v>Greece</v>
       </c>
       <c r="F351" t="str">
         <v>Dimokratikó Patriotikó Kínima «NIKI»</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>BARTŮŠEK</v>
+        <v>BEŇOVÁ</v>
       </c>
       <c r="B352" t="str">
-        <v>Nikola</v>
+        <v>Monika</v>
       </c>
       <c r="C352" t="str">
         <v>-</v>
       </c>
       <c r="D352" t="str">
         <v>NI</v>
       </c>
       <c r="E352" t="str">
-        <v>Czechia</v>
+        <v>Slovakia</v>
       </c>
       <c r="F352" t="str">
-        <v>Independent</v>
+        <v>SMER-Sociálna demokracia</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>BEŇOVÁ</v>
+        <v>BERG</v>
       </c>
       <c r="B353" t="str">
-        <v>Monika</v>
+        <v>Sibylle</v>
       </c>
       <c r="C353" t="str">
         <v>-</v>
       </c>
       <c r="D353" t="str">
         <v>NI</v>
       </c>
       <c r="E353" t="str">
-        <v>Slovakia</v>
+        <v>Germany</v>
       </c>
       <c r="F353" t="str">
-        <v>SMER-Sociálna demokracia</v>
+        <v>Die PARTEI</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>BERG</v>
+        <v>BLAHA</v>
       </c>
       <c r="B354" t="str">
-        <v>Sibylle</v>
+        <v>Ľuboš</v>
       </c>
       <c r="C354" t="str">
         <v>-</v>
       </c>
       <c r="D354" t="str">
         <v>NI</v>
       </c>
       <c r="E354" t="str">
-        <v>Germany</v>
+        <v>Slovakia</v>
       </c>
       <c r="F354" t="str">
-        <v>Die PARTEI</v>
+        <v>SMER-Sociálna demokracia</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>BLAHA</v>
+        <v>BRAUN</v>
       </c>
       <c r="B355" t="str">
-        <v>Ľuboš</v>
+        <v>Grzegorz</v>
       </c>
       <c r="C355" t="str">
         <v>-</v>
       </c>
       <c r="D355" t="str">
         <v>NI</v>
       </c>
       <c r="E355" t="str">
-        <v>Slovakia</v>
+        <v>Poland</v>
       </c>
       <c r="F355" t="str">
-        <v>SMER-Sociálna demokracia</v>
+        <v>Konfederacja Korony Polskiej</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>BRAUN</v>
+        <v>DE MASI</v>
       </c>
       <c r="B356" t="str">
-        <v>Grzegorz</v>
+        <v>Fabio</v>
       </c>
       <c r="C356" t="str">
         <v>-</v>
       </c>
       <c r="D356" t="str">
         <v>NI</v>
       </c>
       <c r="E356" t="str">
-        <v>Poland</v>
+        <v>Germany</v>
       </c>
       <c r="F356" t="str">
-        <v>Konfederacja Korony Polskiej</v>
+        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>DE MASI</v>
+        <v>DOSTÁL</v>
       </c>
       <c r="B357" t="str">
-        <v>Fabio</v>
+        <v>Ondřej</v>
       </c>
       <c r="C357" t="str">
         <v>-</v>
       </c>
       <c r="D357" t="str">
         <v>NI</v>
       </c>
       <c r="E357" t="str">
-        <v>Germany</v>
+        <v>Czechia</v>
       </c>
       <c r="F357" t="str">
-        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>DOSTÁL</v>
+        <v>FIRMENICH</v>
       </c>
       <c r="B358" t="str">
-        <v>Ondřej</v>
+        <v>Ruth</v>
       </c>
       <c r="C358" t="str">
         <v>-</v>
       </c>
       <c r="D358" t="str">
         <v>NI</v>
       </c>
       <c r="E358" t="str">
-        <v>Czechia</v>
+        <v>Germany</v>
       </c>
       <c r="F358" t="str">
-        <v>Independent</v>
+        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>FIRMENICH</v>
+        <v>GEISEL</v>
       </c>
       <c r="B359" t="str">
-        <v>Ruth</v>
+        <v>Thomas</v>
       </c>
       <c r="C359" t="str">
         <v>-</v>
       </c>
       <c r="D359" t="str">
         <v>NI</v>
       </c>
       <c r="E359" t="str">
         <v>Germany</v>
       </c>
       <c r="F359" t="str">
         <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>GEISEL</v>
+        <v>IOVANOVICI ŞOŞOACĂ</v>
       </c>
       <c r="B360" t="str">
-        <v>Thomas</v>
+        <v>Diana</v>
       </c>
       <c r="C360" t="str">
         <v>-</v>
       </c>
       <c r="D360" t="str">
         <v>NI</v>
       </c>
       <c r="E360" t="str">
-        <v>Germany</v>
+        <v>Romania</v>
       </c>
       <c r="F360" t="str">
-        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
+        <v>S.O.S. România</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>IOVANOVICI ŞOŞOACĂ</v>
+        <v>KABILOV</v>
       </c>
       <c r="B361" t="str">
-        <v>Diana</v>
+        <v>Taner</v>
       </c>
       <c r="C361" t="str">
         <v>-</v>
       </c>
       <c r="D361" t="str">
         <v>NI</v>
       </c>
       <c r="E361" t="str">
-        <v>Romania</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F361" t="str">
-        <v>S.O.S. România</v>
+        <v>Movement for Rights and Freedoms</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>KABILOV</v>
+        <v>KALIŇÁK</v>
       </c>
       <c r="B362" t="str">
-        <v>Taner</v>
+        <v>Erik</v>
       </c>
       <c r="C362" t="str">
         <v>-</v>
       </c>
       <c r="D362" t="str">
         <v>NI</v>
       </c>
       <c r="E362" t="str">
-        <v>Bulgaria</v>
+        <v>Slovakia</v>
       </c>
       <c r="F362" t="str">
-        <v>Movement for Rights and Freedoms</v>
+        <v>SMER-Sociálna demokracia</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>KALIŇÁK</v>
+        <v>KARTHEISER</v>
       </c>
       <c r="B363" t="str">
-        <v>Erik</v>
+        <v>Fernand</v>
       </c>
       <c r="C363" t="str">
         <v>-</v>
       </c>
       <c r="D363" t="str">
         <v>NI</v>
       </c>
       <c r="E363" t="str">
-        <v>Slovakia</v>
+        <v>Luxembourg</v>
       </c>
       <c r="F363" t="str">
-        <v>SMER-Sociálna demokracia</v>
+        <v>Alternativ Demokratesch Reformpartei</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>KARTHEISER</v>
+        <v>KONEČNÁ</v>
       </c>
       <c r="B364" t="str">
-        <v>Fernand</v>
+        <v>Kateřina</v>
       </c>
       <c r="C364" t="str">
         <v>-</v>
       </c>
       <c r="D364" t="str">
         <v>NI</v>
       </c>
       <c r="E364" t="str">
-        <v>Luxembourg</v>
+        <v>Czechia</v>
       </c>
       <c r="F364" t="str">
-        <v>Alternativ Demokratesch Reformpartei</v>
+        <v>Komunistická strana Čech a Moravy</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>KONEČNÁ</v>
+        <v>LAŠŠÁKOVÁ</v>
       </c>
       <c r="B365" t="str">
-        <v>Kateřina</v>
+        <v>Judita</v>
       </c>
       <c r="C365" t="str">
         <v>-</v>
       </c>
       <c r="D365" t="str">
         <v>NI</v>
       </c>
       <c r="E365" t="str">
-        <v>Czechia</v>
+        <v>Slovakia</v>
       </c>
       <c r="F365" t="str">
-        <v>Komunistická strana Čech a Moravy</v>
+        <v>SMER-Sociálna demokracia</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>LAŠŠÁKOVÁ</v>
+        <v>LAZARUS</v>
       </c>
       <c r="B366" t="str">
-        <v>Judita</v>
+        <v>Luis-Vicențiu</v>
       </c>
       <c r="C366" t="str">
         <v>-</v>
       </c>
       <c r="D366" t="str">
         <v>NI</v>
       </c>
       <c r="E366" t="str">
-        <v>Slovakia</v>
+        <v>Romania</v>
       </c>
       <c r="F366" t="str">
-        <v>SMER-Sociálna demokracia</v>
+        <v>Dreptate și Frăție</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>LAZARUS</v>
+        <v>NIKOLAOU-ALAVANOS</v>
       </c>
       <c r="B367" t="str">
-        <v>Luis-Vicențiu</v>
+        <v>Lefteris</v>
       </c>
       <c r="C367" t="str">
         <v>-</v>
       </c>
       <c r="D367" t="str">
         <v>NI</v>
       </c>
       <c r="E367" t="str">
-        <v>Romania</v>
+        <v>Greece</v>
       </c>
       <c r="F367" t="str">
-        <v>Dreptate și Frăție</v>
+        <v>Communist Party of Greece</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>NIKOLAOU-ALAVANOS</v>
+        <v>ONDRUŠ</v>
       </c>
       <c r="B368" t="str">
-        <v>Lefteris</v>
+        <v>Branislav</v>
       </c>
       <c r="C368" t="str">
         <v>-</v>
       </c>
       <c r="D368" t="str">
         <v>NI</v>
       </c>
       <c r="E368" t="str">
-        <v>Greece</v>
+        <v>Slovakia</v>
       </c>
       <c r="F368" t="str">
-        <v>Communist Party of Greece</v>
+        <v>Hlas – sociálna demokracia</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>ONDRUŠ</v>
+        <v>PANAYIOTOU</v>
       </c>
       <c r="B369" t="str">
-        <v>Branislav</v>
+        <v>Fidias</v>
       </c>
       <c r="C369" t="str">
         <v>-</v>
       </c>
       <c r="D369" t="str">
         <v>NI</v>
       </c>
       <c r="E369" t="str">
-        <v>Slovakia</v>
+        <v>Cyprus</v>
       </c>
       <c r="F369" t="str">
-        <v>Hlas – sociálna demokracia</v>
+        <v>Direct Democracy Cyprus</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>PANAYIOTOU</v>
+        <v>PAPADAKIS</v>
       </c>
       <c r="B370" t="str">
-        <v>Fidias</v>
+        <v>Kostas</v>
       </c>
       <c r="C370" t="str">
         <v>-</v>
       </c>
       <c r="D370" t="str">
         <v>NI</v>
       </c>
       <c r="E370" t="str">
-        <v>Cyprus</v>
+        <v>Greece</v>
       </c>
       <c r="F370" t="str">
-        <v>Direct Democracy Cyprus</v>
+        <v>Communist Party of Greece</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>PAPADAKIS</v>
+        <v>PÉREZ</v>
       </c>
       <c r="B371" t="str">
-        <v>Kostas</v>
+        <v>Alvise</v>
       </c>
       <c r="C371" t="str">
         <v>-</v>
       </c>
       <c r="D371" t="str">
         <v>NI</v>
       </c>
       <c r="E371" t="str">
-        <v>Greece</v>
+        <v>Spain</v>
       </c>
       <c r="F371" t="str">
-        <v>Communist Party of Greece</v>
+        <v>Se Acabó la Fiesta</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>PÉREZ</v>
+        <v>PÜRNER</v>
       </c>
       <c r="B372" t="str">
-        <v>Alvise</v>
+        <v>Friedrich</v>
       </c>
       <c r="C372" t="str">
         <v>-</v>
       </c>
       <c r="D372" t="str">
         <v>NI</v>
       </c>
       <c r="E372" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F372" t="str">
-        <v>Se Acabó la Fiesta</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>PÜRNER</v>
+        <v>ROTH NEVEĎALOVÁ</v>
       </c>
       <c r="B373" t="str">
-        <v>Friedrich</v>
+        <v>Katarína</v>
       </c>
       <c r="C373" t="str">
         <v>-</v>
       </c>
       <c r="D373" t="str">
         <v>NI</v>
       </c>
       <c r="E373" t="str">
-        <v>Germany</v>
+        <v>Slovakia</v>
       </c>
       <c r="F373" t="str">
-        <v>Independent</v>
+        <v>SMER-Sociálna demokracia</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>ROTH NEVEĎALOVÁ</v>
+        <v>SONNEBORN</v>
       </c>
       <c r="B374" t="str">
-        <v>Katarína</v>
+        <v>Martin</v>
       </c>
       <c r="C374" t="str">
         <v>-</v>
       </c>
       <c r="D374" t="str">
         <v>NI</v>
       </c>
       <c r="E374" t="str">
-        <v>Slovakia</v>
+        <v>Germany</v>
       </c>
       <c r="F374" t="str">
-        <v>SMER-Sociálna demokracia</v>
+        <v>Die PARTEI</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>SONNEBORN</v>
+        <v>SOREL</v>
       </c>
       <c r="B375" t="str">
-        <v>Martin</v>
+        <v>Malika</v>
       </c>
       <c r="C375" t="str">
         <v>-</v>
       </c>
       <c r="D375" t="str">
         <v>NI</v>
       </c>
       <c r="E375" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F375" t="str">
-        <v>Die PARTEI</v>
+        <v>Sans parti</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>SOREL</v>
+        <v>VON DER SCHULENBURG</v>
       </c>
       <c r="B376" t="str">
-        <v>Malika</v>
+        <v>Michael</v>
       </c>
       <c r="C376" t="str">
         <v>-</v>
       </c>
       <c r="D376" t="str">
         <v>NI</v>
       </c>
       <c r="E376" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F376" t="str">
-        <v>Sans parti</v>
+        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>VON DER SCHULENBURG</v>
+        <v>WARNKE</v>
       </c>
       <c r="B377" t="str">
-        <v>Michael</v>
+        <v>Jan-Peter</v>
       </c>
       <c r="C377" t="str">
         <v>-</v>
       </c>
       <c r="D377" t="str">
         <v>NI</v>
       </c>
       <c r="E377" t="str">
         <v>Germany</v>
       </c>
       <c r="F377" t="str">
         <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>WARNKE</v>
+        <v>YONCHEVA</v>
       </c>
       <c r="B378" t="str">
-        <v>Jan-Peter</v>
+        <v>Elena</v>
       </c>
       <c r="C378" t="str">
         <v>-</v>
       </c>
       <c r="D378" t="str">
         <v>NI</v>
       </c>
       <c r="E378" t="str">
-        <v>Germany</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F378" t="str">
-        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
+        <v>Movement for Rights and Freedoms</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>YONCHEVA</v>
+        <v>ZACHARIA</v>
       </c>
       <c r="B379" t="str">
-        <v>Elena</v>
+        <v>Maria</v>
       </c>
       <c r="C379" t="str">
         <v>-</v>
       </c>
       <c r="D379" t="str">
         <v>NI</v>
       </c>
       <c r="E379" t="str">
-        <v>Bulgaria</v>
+        <v>Greece</v>
       </c>
       <c r="F379" t="str">
-        <v>Movement for Rights and Freedoms</v>
+        <v>Plefsi Eleftherias</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>ZACHARIA</v>
+        <v>ANDRIESE</v>
       </c>
       <c r="B380" t="str">
-        <v>Maria</v>
+        <v>Mieke</v>
       </c>
       <c r="C380" t="str">
         <v>-</v>
       </c>
       <c r="D380" t="str">
-        <v>NI</v>
+        <v>PfE</v>
       </c>
       <c r="E380" t="str">
-        <v>Greece</v>
+        <v>Netherlands</v>
       </c>
       <c r="F380" t="str">
-        <v>Plefsi Eleftherias</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>ANDRIESE</v>
+        <v>ANDROUËT</v>
       </c>
       <c r="B381" t="str">
-        <v>Mieke</v>
+        <v>Mathilde</v>
       </c>
       <c r="C381" t="str">
         <v>-</v>
       </c>
       <c r="D381" t="str">
         <v>PfE</v>
       </c>
       <c r="E381" t="str">
-        <v>Netherlands</v>
+        <v>France</v>
       </c>
       <c r="F381" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>ANDROUËT</v>
+        <v>ANNEMANS</v>
       </c>
       <c r="B382" t="str">
-        <v>Mathilde</v>
+        <v>Gerolf</v>
       </c>
       <c r="C382" t="str">
         <v>-</v>
       </c>
       <c r="D382" t="str">
         <v>PfE</v>
       </c>
       <c r="E382" t="str">
-        <v>France</v>
+        <v>Belgium</v>
       </c>
       <c r="F382" t="str">
-        <v>Rassemblement national</v>
+        <v>Vlaams Belang</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>ANNEMANS</v>
+        <v>BARDELLA</v>
       </c>
       <c r="B383" t="str">
-        <v>Gerolf</v>
+        <v>Jordan</v>
       </c>
       <c r="C383" t="str">
         <v>-</v>
       </c>
       <c r="D383" t="str">
         <v>PfE</v>
       </c>
       <c r="E383" t="str">
-        <v>Belgium</v>
+        <v>France</v>
       </c>
       <c r="F383" t="str">
-        <v>Vlaams Belang</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>BARDELLA</v>
+        <v>BAY</v>
       </c>
       <c r="B384" t="str">
-        <v>Jordan</v>
+        <v>Christophe</v>
       </c>
       <c r="C384" t="str">
         <v>-</v>
       </c>
       <c r="D384" t="str">
         <v>PfE</v>
       </c>
       <c r="E384" t="str">
         <v>France</v>
       </c>
       <c r="F384" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>BAY</v>
+        <v>BIRKHOLM</v>
       </c>
       <c r="B385" t="str">
-        <v>Christophe</v>
+        <v>Majbritt</v>
       </c>
       <c r="C385" t="str">
         <v>-</v>
       </c>
       <c r="D385" t="str">
         <v>PfE</v>
       </c>
       <c r="E385" t="str">
-        <v>France</v>
+        <v>Denmark</v>
       </c>
       <c r="F385" t="str">
-        <v>Rassemblement national</v>
+        <v>Dansk Folkeparti</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>BIRKHOLM</v>
+        <v>BLOM</v>
       </c>
       <c r="B386" t="str">
-        <v>Majbritt</v>
+        <v>Rachel</v>
       </c>
       <c r="C386" t="str">
-        <v>NEW</v>
+        <v>-</v>
       </c>
       <c r="D386" t="str">
         <v>PfE</v>
       </c>
       <c r="E386" t="str">
-        <v>Denmark</v>
+        <v>Netherlands</v>
       </c>
       <c r="F386" t="str">
-        <v>Dansk Folkeparti</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>BLOM</v>
+        <v>BONTE</v>
       </c>
       <c r="B387" t="str">
-        <v>Rachel</v>
+        <v>Barbara</v>
       </c>
       <c r="C387" t="str">
         <v>-</v>
       </c>
       <c r="D387" t="str">
         <v>PfE</v>
       </c>
       <c r="E387" t="str">
-        <v>Netherlands</v>
+        <v>Belgium</v>
       </c>
       <c r="F387" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>Vlaams Belang</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>BONTE</v>
+        <v>BORCHIA</v>
       </c>
       <c r="B388" t="str">
-        <v>Barbara</v>
+        <v>Paolo</v>
       </c>
       <c r="C388" t="str">
         <v>-</v>
       </c>
       <c r="D388" t="str">
         <v>PfE</v>
       </c>
       <c r="E388" t="str">
-        <v>Belgium</v>
+        <v>Italy</v>
       </c>
       <c r="F388" t="str">
-        <v>Vlaams Belang</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>BORCHIA</v>
+        <v>BORRÁS PABÓN</v>
       </c>
       <c r="B389" t="str">
-        <v>Paolo</v>
+        <v>Mireia</v>
       </c>
       <c r="C389" t="str">
         <v>-</v>
       </c>
       <c r="D389" t="str">
         <v>PfE</v>
       </c>
       <c r="E389" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F389" t="str">
-        <v>Lega</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>BORRÁS PABÓN</v>
+        <v>BRASIER-CLAIN</v>
       </c>
       <c r="B390" t="str">
-        <v>Mireia</v>
+        <v>Marie-Luce</v>
       </c>
       <c r="C390" t="str">
         <v>-</v>
       </c>
       <c r="D390" t="str">
         <v>PfE</v>
       </c>
       <c r="E390" t="str">
-        <v>Spain</v>
+        <v>France</v>
       </c>
       <c r="F390" t="str">
-        <v>VOX</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>BRASIER-CLAIN</v>
+        <v>BRYŁKA</v>
       </c>
       <c r="B391" t="str">
-        <v>Marie-Luce</v>
+        <v>Anna</v>
       </c>
       <c r="C391" t="str">
         <v>-</v>
       </c>
       <c r="D391" t="str">
         <v>PfE</v>
       </c>
       <c r="E391" t="str">
-        <v>France</v>
+        <v>Poland</v>
       </c>
       <c r="F391" t="str">
-        <v>Rassemblement national</v>
+        <v>Konfederacja Wolność i Niepodległość</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>BRYŁKA</v>
+        <v>BUCZEK</v>
       </c>
       <c r="B392" t="str">
-        <v>Anna</v>
+        <v>Tomasz</v>
       </c>
       <c r="C392" t="str">
         <v>-</v>
       </c>
       <c r="D392" t="str">
         <v>PfE</v>
       </c>
       <c r="E392" t="str">
         <v>Poland</v>
       </c>
       <c r="F392" t="str">
         <v>Konfederacja Wolność i Niepodległość</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>BUCZEK</v>
+        <v>BUXADÉ VILLALBA</v>
       </c>
       <c r="B393" t="str">
-        <v>Tomasz</v>
+        <v>Jorge</v>
       </c>
       <c r="C393" t="str">
         <v>-</v>
       </c>
       <c r="D393" t="str">
         <v>PfE</v>
       </c>
       <c r="E393" t="str">
-        <v>Poland</v>
+        <v>Spain</v>
       </c>
       <c r="F393" t="str">
-        <v>Konfederacja Wolność i Niepodległość</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>BUXADÉ VILLALBA</v>
+        <v>BŽOCH</v>
       </c>
       <c r="B394" t="str">
-        <v>Jorge</v>
+        <v>Jaroslav</v>
       </c>
       <c r="C394" t="str">
         <v>-</v>
       </c>
       <c r="D394" t="str">
         <v>PfE</v>
       </c>
       <c r="E394" t="str">
-        <v>Spain</v>
+        <v>Czechia</v>
       </c>
       <c r="F394" t="str">
-        <v>VOX</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>BŽOCH</v>
+        <v>CASTILLO</v>
       </c>
       <c r="B395" t="str">
-        <v>Jaroslav</v>
+        <v>Laurent</v>
       </c>
       <c r="C395" t="str">
         <v>-</v>
       </c>
       <c r="D395" t="str">
         <v>PfE</v>
       </c>
       <c r="E395" t="str">
-        <v>Czechia</v>
+        <v>France</v>
       </c>
       <c r="F395" t="str">
-        <v>ANO 2011</v>
+        <v>Union des droites pour la République</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>CASTILLO</v>
+        <v>CECCARDI</v>
       </c>
       <c r="B396" t="str">
-        <v>Laurent</v>
+        <v>Susanna</v>
       </c>
       <c r="C396" t="str">
         <v>-</v>
       </c>
       <c r="D396" t="str">
         <v>PfE</v>
       </c>
       <c r="E396" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F396" t="str">
-        <v>Union des droites pour la République</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>CECCARDI</v>
+        <v>CISINT</v>
       </c>
       <c r="B397" t="str">
-        <v>Susanna</v>
+        <v>Anna Maria</v>
       </c>
       <c r="C397" t="str">
         <v>-</v>
       </c>
       <c r="D397" t="str">
         <v>PfE</v>
       </c>
       <c r="E397" t="str">
         <v>Italy</v>
       </c>
       <c r="F397" t="str">
         <v>Lega</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>CISINT</v>
+        <v>DAUCHY</v>
       </c>
       <c r="B398" t="str">
-        <v>Anna Maria</v>
+        <v>Marie</v>
       </c>
       <c r="C398" t="str">
         <v>-</v>
       </c>
       <c r="D398" t="str">
         <v>PfE</v>
       </c>
       <c r="E398" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F398" t="str">
-        <v>Lega</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>DAUCHY</v>
+        <v>DE LA PISA CARRIÓN</v>
       </c>
       <c r="B399" t="str">
-        <v>Marie</v>
+        <v>Margarita</v>
       </c>
       <c r="C399" t="str">
         <v>-</v>
       </c>
       <c r="D399" t="str">
         <v>PfE</v>
       </c>
       <c r="E399" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F399" t="str">
-        <v>Rassemblement national</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>DE LA PISA CARRIÓN</v>
+        <v>DELOGE</v>
       </c>
       <c r="B400" t="str">
-        <v>Margarita</v>
+        <v>Valérie</v>
       </c>
       <c r="C400" t="str">
         <v>-</v>
       </c>
       <c r="D400" t="str">
         <v>PfE</v>
       </c>
       <c r="E400" t="str">
-        <v>Spain</v>
+        <v>France</v>
       </c>
       <c r="F400" t="str">
-        <v>VOX</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>DELOGE</v>
+        <v>DEUTSCH</v>
       </c>
       <c r="B401" t="str">
-        <v>Valérie</v>
+        <v>Tamás</v>
       </c>
       <c r="C401" t="str">
         <v>-</v>
       </c>
       <c r="D401" t="str">
         <v>PfE</v>
       </c>
       <c r="E401" t="str">
-        <v>France</v>
+        <v>Hungary</v>
       </c>
       <c r="F401" t="str">
-        <v>Rassemblement national</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>DEUTSCH</v>
+        <v>DIEPEVEEN</v>
       </c>
       <c r="B402" t="str">
-        <v>Tamás</v>
+        <v>Ton</v>
       </c>
       <c r="C402" t="str">
         <v>-</v>
       </c>
       <c r="D402" t="str">
         <v>PfE</v>
       </c>
       <c r="E402" t="str">
-        <v>Hungary</v>
+        <v>Netherlands</v>
       </c>
       <c r="F402" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>DIEPEVEEN</v>
+        <v>DIERINGER</v>
       </c>
       <c r="B403" t="str">
-        <v>Ton</v>
+        <v>Elisabeth</v>
       </c>
       <c r="C403" t="str">
         <v>-</v>
       </c>
       <c r="D403" t="str">
         <v>PfE</v>
       </c>
       <c r="E403" t="str">
-        <v>Netherlands</v>
+        <v>Austria</v>
       </c>
       <c r="F403" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>DIERINGER</v>
+        <v>DISDIER</v>
       </c>
       <c r="B404" t="str">
-        <v>Elisabeth</v>
+        <v>Mélanie</v>
       </c>
       <c r="C404" t="str">
         <v>-</v>
       </c>
       <c r="D404" t="str">
         <v>PfE</v>
       </c>
       <c r="E404" t="str">
-        <v>Austria</v>
+        <v>France</v>
       </c>
       <c r="F404" t="str">
-        <v>Freiheitliche Partei Österreichs</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>DISDIER</v>
+        <v>DÖMÖTÖR</v>
       </c>
       <c r="B405" t="str">
-        <v>Mélanie</v>
+        <v>Csaba</v>
       </c>
       <c r="C405" t="str">
         <v>-</v>
       </c>
       <c r="D405" t="str">
         <v>PfE</v>
       </c>
       <c r="E405" t="str">
-        <v>France</v>
+        <v>Hungary</v>
       </c>
       <c r="F405" t="str">
-        <v>Rassemblement national</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>DÖMÖTÖR</v>
+        <v>DOSTALOVA</v>
       </c>
       <c r="B406" t="str">
-        <v>Csaba</v>
+        <v>Klara</v>
       </c>
       <c r="C406" t="str">
         <v>-</v>
       </c>
       <c r="D406" t="str">
         <v>PfE</v>
       </c>
       <c r="E406" t="str">
-        <v>Hungary</v>
+        <v>Czechia</v>
       </c>
       <c r="F406" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>DOSTALOVA</v>
+        <v>EHLERS</v>
       </c>
       <c r="B407" t="str">
-        <v>Klara</v>
+        <v>Marieke</v>
       </c>
       <c r="C407" t="str">
         <v>-</v>
       </c>
       <c r="D407" t="str">
         <v>PfE</v>
       </c>
       <c r="E407" t="str">
-        <v>Czechia</v>
+        <v>Netherlands</v>
       </c>
       <c r="F407" t="str">
-        <v>ANO 2011</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>EHLERS</v>
+        <v>FERENC</v>
       </c>
       <c r="B408" t="str">
-        <v>Marieke</v>
+        <v>Viktória</v>
       </c>
       <c r="C408" t="str">
         <v>-</v>
       </c>
       <c r="D408" t="str">
         <v>PfE</v>
       </c>
       <c r="E408" t="str">
-        <v>Netherlands</v>
+        <v>Hungary</v>
       </c>
       <c r="F408" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>FERENC</v>
+        <v>FRIGOUT</v>
       </c>
       <c r="B409" t="str">
-        <v>Viktória</v>
+        <v>Anne-Sophie</v>
       </c>
       <c r="C409" t="str">
         <v>-</v>
       </c>
       <c r="D409" t="str">
         <v>PfE</v>
       </c>
       <c r="E409" t="str">
-        <v>Hungary</v>
+        <v>France</v>
       </c>
       <c r="F409" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>FRIGOUT</v>
+        <v>FURET</v>
       </c>
       <c r="B410" t="str">
-        <v>Anne-Sophie</v>
+        <v>Angéline</v>
       </c>
       <c r="C410" t="str">
         <v>-</v>
       </c>
       <c r="D410" t="str">
         <v>PfE</v>
       </c>
       <c r="E410" t="str">
         <v>France</v>
       </c>
       <c r="F410" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>FURET</v>
+        <v>GÁL</v>
       </c>
       <c r="B411" t="str">
-        <v>Angéline</v>
+        <v>Kinga</v>
       </c>
       <c r="C411" t="str">
         <v>-</v>
       </c>
       <c r="D411" t="str">
         <v>PfE</v>
       </c>
       <c r="E411" t="str">
-        <v>France</v>
+        <v>Hungary</v>
       </c>
       <c r="F411" t="str">
-        <v>Rassemblement national</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>GÁL</v>
+        <v>GARRAUD</v>
       </c>
       <c r="B412" t="str">
-        <v>Kinga</v>
+        <v>Jean-Paul</v>
       </c>
       <c r="C412" t="str">
         <v>-</v>
       </c>
       <c r="D412" t="str">
         <v>PfE</v>
       </c>
       <c r="E412" t="str">
-        <v>Hungary</v>
+        <v>France</v>
       </c>
       <c r="F412" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>GARRAUD</v>
+        <v>GIRAUTA VIDAL</v>
       </c>
       <c r="B413" t="str">
-        <v>Jean-Paul</v>
+        <v>Juan Carlos</v>
       </c>
       <c r="C413" t="str">
         <v>-</v>
       </c>
       <c r="D413" t="str">
         <v>PfE</v>
       </c>
       <c r="E413" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F413" t="str">
-        <v>Rassemblement national</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>GIRAUTA VIDAL</v>
+        <v>GRISET</v>
       </c>
       <c r="B414" t="str">
-        <v>Juan Carlos</v>
+        <v>Catherine</v>
       </c>
       <c r="C414" t="str">
         <v>-</v>
       </c>
       <c r="D414" t="str">
         <v>PfE</v>
       </c>
       <c r="E414" t="str">
-        <v>Spain</v>
+        <v>France</v>
       </c>
       <c r="F414" t="str">
-        <v>VOX</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>GRISET</v>
+        <v>GYŐRI</v>
       </c>
       <c r="B415" t="str">
-        <v>Catherine</v>
+        <v>Enikő</v>
       </c>
       <c r="C415" t="str">
         <v>-</v>
       </c>
       <c r="D415" t="str">
         <v>PfE</v>
       </c>
       <c r="E415" t="str">
-        <v>France</v>
+        <v>Hungary</v>
       </c>
       <c r="F415" t="str">
-        <v>Rassemblement national</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>GYŐRI</v>
+        <v>GYÜRK</v>
       </c>
       <c r="B416" t="str">
-        <v>Enikő</v>
+        <v>András</v>
       </c>
       <c r="C416" t="str">
         <v>-</v>
       </c>
       <c r="D416" t="str">
         <v>PfE</v>
       </c>
       <c r="E416" t="str">
         <v>Hungary</v>
       </c>
       <c r="F416" t="str">
         <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>GYÜRK</v>
+        <v>HAIDER</v>
       </c>
       <c r="B417" t="str">
-        <v>András</v>
+        <v>Roman</v>
       </c>
       <c r="C417" t="str">
         <v>-</v>
       </c>
       <c r="D417" t="str">
         <v>PfE</v>
       </c>
       <c r="E417" t="str">
-        <v>Hungary</v>
+        <v>Austria</v>
       </c>
       <c r="F417" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>HAIDER</v>
+        <v>HAUSER</v>
       </c>
       <c r="B418" t="str">
-        <v>Roman</v>
+        <v>Gerald</v>
       </c>
       <c r="C418" t="str">
         <v>-</v>
       </c>
       <c r="D418" t="str">
         <v>PfE</v>
       </c>
       <c r="E418" t="str">
         <v>Austria</v>
       </c>
       <c r="F418" t="str">
         <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>HAUSER</v>
+        <v>HÖLVÉNYI</v>
       </c>
       <c r="B419" t="str">
-        <v>Gerald</v>
+        <v>György</v>
       </c>
       <c r="C419" t="str">
         <v>-</v>
       </c>
       <c r="D419" t="str">
         <v>PfE</v>
       </c>
       <c r="E419" t="str">
-        <v>Austria</v>
+        <v>Hungary</v>
       </c>
       <c r="F419" t="str">
-        <v>Freiheitliche Partei Österreichs</v>
+        <v>Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>HÖLVÉNYI</v>
+        <v>JAMET</v>
       </c>
       <c r="B420" t="str">
-        <v>György</v>
+        <v>France</v>
       </c>
       <c r="C420" t="str">
         <v>-</v>
       </c>
       <c r="D420" t="str">
         <v>PfE</v>
       </c>
       <c r="E420" t="str">
-        <v>Hungary</v>
+        <v>France</v>
       </c>
       <c r="F420" t="str">
-        <v>Kereszténydemokrata Néppárt</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>JAMET</v>
+        <v>JORON</v>
       </c>
       <c r="B421" t="str">
-        <v>France</v>
+        <v>Virginie</v>
       </c>
       <c r="C421" t="str">
         <v>-</v>
       </c>
       <c r="D421" t="str">
         <v>PfE</v>
       </c>
       <c r="E421" t="str">
         <v>France</v>
       </c>
       <c r="F421" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>JORON</v>
+        <v>KNOT</v>
       </c>
       <c r="B422" t="str">
-        <v>Virginie</v>
+        <v>Jaroslav</v>
       </c>
       <c r="C422" t="str">
         <v>-</v>
       </c>
       <c r="D422" t="str">
         <v>PfE</v>
       </c>
       <c r="E422" t="str">
-        <v>France</v>
+        <v>Czechia</v>
       </c>
       <c r="F422" t="str">
-        <v>Rassemblement national</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>KNOT</v>
+        <v>KNOTEK</v>
       </c>
       <c r="B423" t="str">
-        <v>Jaroslav</v>
+        <v>Ondřej</v>
       </c>
       <c r="C423" t="str">
         <v>-</v>
       </c>
       <c r="D423" t="str">
         <v>PfE</v>
       </c>
       <c r="E423" t="str">
         <v>Czechia</v>
       </c>
       <c r="F423" t="str">
         <v>ANO 2011</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>KNOTEK</v>
+        <v>KRIŠTOPANS</v>
       </c>
       <c r="B424" t="str">
-        <v>Ondřej</v>
+        <v>Vilis</v>
       </c>
       <c r="C424" t="str">
         <v>-</v>
       </c>
       <c r="D424" t="str">
         <v>PfE</v>
       </c>
       <c r="E424" t="str">
-        <v>Czechia</v>
+        <v>Latvia</v>
       </c>
       <c r="F424" t="str">
-        <v>ANO 2011</v>
+        <v>Latvija pirmajā vietā</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>KRIŠTOPANS</v>
+        <v>KRUIS</v>
       </c>
       <c r="B425" t="str">
-        <v>Vilis</v>
+        <v>Sebastian</v>
       </c>
       <c r="C425" t="str">
         <v>-</v>
       </c>
       <c r="D425" t="str">
         <v>PfE</v>
       </c>
       <c r="E425" t="str">
-        <v>Latvia</v>
+        <v>Netherlands</v>
       </c>
       <c r="F425" t="str">
-        <v>Latvija pirmajā vietā</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>KRUIS</v>
+        <v>KUBÍN</v>
       </c>
       <c r="B426" t="str">
-        <v>Sebastian</v>
+        <v>Tomáš</v>
       </c>
       <c r="C426" t="str">
         <v>-</v>
       </c>
       <c r="D426" t="str">
         <v>PfE</v>
       </c>
       <c r="E426" t="str">
-        <v>Netherlands</v>
+        <v>Czechia</v>
       </c>
       <c r="F426" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>KUBÍN</v>
+        <v>LÁSZLÓ</v>
       </c>
       <c r="B427" t="str">
-        <v>Tomáš</v>
+        <v>András</v>
       </c>
       <c r="C427" t="str">
         <v>-</v>
       </c>
       <c r="D427" t="str">
         <v>PfE</v>
       </c>
       <c r="E427" t="str">
-        <v>Czechia</v>
+        <v>Hungary</v>
       </c>
       <c r="F427" t="str">
-        <v>ANO 2011</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>LÁSZLÓ</v>
+        <v>LATINOPOULOU</v>
       </c>
       <c r="B428" t="str">
-        <v>András</v>
+        <v>Afroditi</v>
       </c>
       <c r="C428" t="str">
         <v>-</v>
       </c>
       <c r="D428" t="str">
         <v>PfE</v>
       </c>
       <c r="E428" t="str">
-        <v>Hungary</v>
+        <v>Greece</v>
       </c>
       <c r="F428" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Foní Loyikís</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>LATINOPOULOU</v>
+        <v>LEGGERI</v>
       </c>
       <c r="B429" t="str">
-        <v>Afroditi</v>
+        <v>Fabrice</v>
       </c>
       <c r="C429" t="str">
         <v>-</v>
       </c>
       <c r="D429" t="str">
         <v>PfE</v>
       </c>
       <c r="E429" t="str">
-        <v>Greece</v>
+        <v>France</v>
       </c>
       <c r="F429" t="str">
-        <v>Foní Loyikís</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>LEGGERI</v>
+        <v>LEONARDELLI</v>
       </c>
       <c r="B430" t="str">
-        <v>Fabrice</v>
+        <v>Julien</v>
       </c>
       <c r="C430" t="str">
         <v>-</v>
       </c>
       <c r="D430" t="str">
         <v>PfE</v>
       </c>
       <c r="E430" t="str">
         <v>France</v>
       </c>
       <c r="F430" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>LEONARDELLI</v>
+        <v>MARIANI</v>
       </c>
       <c r="B431" t="str">
-        <v>Julien</v>
+        <v>Thierry</v>
       </c>
       <c r="C431" t="str">
         <v>-</v>
       </c>
       <c r="D431" t="str">
         <v>PfE</v>
       </c>
       <c r="E431" t="str">
         <v>France</v>
       </c>
       <c r="F431" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>MARIANI</v>
+        <v>MARTÍN FRÍAS</v>
       </c>
       <c r="B432" t="str">
-        <v>Thierry</v>
+        <v>Jorge</v>
       </c>
       <c r="C432" t="str">
         <v>-</v>
       </c>
       <c r="D432" t="str">
         <v>PfE</v>
       </c>
       <c r="E432" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F432" t="str">
-        <v>Rassemblement national</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>MARTÍN FRÍAS</v>
+        <v>MAYER</v>
       </c>
       <c r="B433" t="str">
-        <v>Jorge</v>
+        <v>Georg</v>
       </c>
       <c r="C433" t="str">
         <v>-</v>
       </c>
       <c r="D433" t="str">
         <v>PfE</v>
       </c>
       <c r="E433" t="str">
-        <v>Spain</v>
+        <v>Austria</v>
       </c>
       <c r="F433" t="str">
-        <v>VOX</v>
+        <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>MAYER</v>
+        <v>MOREIRA DE SÁ</v>
       </c>
       <c r="B434" t="str">
-        <v>Georg</v>
+        <v>Tiago</v>
       </c>
       <c r="C434" t="str">
         <v>-</v>
       </c>
       <c r="D434" t="str">
         <v>PfE</v>
       </c>
       <c r="E434" t="str">
-        <v>Austria</v>
+        <v>Portugal</v>
       </c>
       <c r="F434" t="str">
-        <v>Freiheitliche Partei Österreichs</v>
+        <v>Chega</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>MOREIRA DE SÁ</v>
+        <v>NAGYOVÁ</v>
       </c>
       <c r="B435" t="str">
-        <v>Tiago</v>
+        <v>Jana</v>
       </c>
       <c r="C435" t="str">
         <v>-</v>
       </c>
       <c r="D435" t="str">
         <v>PfE</v>
       </c>
       <c r="E435" t="str">
-        <v>Portugal</v>
+        <v>Czechia</v>
       </c>
       <c r="F435" t="str">
-        <v>Chega</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>NAGYOVÁ</v>
+        <v>NIKOLIC</v>
       </c>
       <c r="B436" t="str">
-        <v>Jana</v>
+        <v>Aleksandar</v>
       </c>
       <c r="C436" t="str">
         <v>-</v>
       </c>
       <c r="D436" t="str">
         <v>PfE</v>
       </c>
       <c r="E436" t="str">
-        <v>Czechia</v>
+        <v>France</v>
       </c>
       <c r="F436" t="str">
-        <v>ANO 2011</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>NIKOLIC</v>
+        <v>OLIVIER</v>
       </c>
       <c r="B437" t="str">
-        <v>Aleksandar</v>
+        <v>Philippe</v>
       </c>
       <c r="C437" t="str">
         <v>-</v>
       </c>
       <c r="D437" t="str">
         <v>PfE</v>
       </c>
       <c r="E437" t="str">
         <v>France</v>
       </c>
       <c r="F437" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>OLIVIER</v>
+        <v>PATRICIELLO</v>
       </c>
       <c r="B438" t="str">
-        <v>Philippe</v>
+        <v>Aldo</v>
       </c>
       <c r="C438" t="str">
         <v>-</v>
       </c>
       <c r="D438" t="str">
         <v>PfE</v>
       </c>
       <c r="E438" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F438" t="str">
-        <v>Rassemblement national</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>PATRICIELLO</v>
+        <v>PENNELLE</v>
       </c>
       <c r="B439" t="str">
-        <v>Aldo</v>
+        <v>Gilles</v>
       </c>
       <c r="C439" t="str">
         <v>-</v>
       </c>
       <c r="D439" t="str">
         <v>PfE</v>
       </c>
       <c r="E439" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F439" t="str">
-        <v>Lega</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>PENNELLE</v>
+        <v>PIERA</v>
       </c>
       <c r="B440" t="str">
-        <v>Gilles</v>
+        <v>Pascale</v>
       </c>
       <c r="C440" t="str">
         <v>-</v>
       </c>
       <c r="D440" t="str">
         <v>PfE</v>
       </c>
       <c r="E440" t="str">
         <v>France</v>
       </c>
       <c r="F440" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>PIERA</v>
+        <v>PIMPIE</v>
       </c>
       <c r="B441" t="str">
-        <v>Pascale</v>
+        <v>Pierre</v>
       </c>
       <c r="C441" t="str">
         <v>-</v>
       </c>
       <c r="D441" t="str">
         <v>PfE</v>
       </c>
       <c r="E441" t="str">
         <v>France</v>
       </c>
       <c r="F441" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>PIMPIE</v>
+        <v>POKORNÁ JERMANOVÁ</v>
       </c>
       <c r="B442" t="str">
-        <v>Pierre</v>
+        <v>Jaroslava</v>
       </c>
       <c r="C442" t="str">
         <v>-</v>
       </c>
       <c r="D442" t="str">
         <v>PfE</v>
       </c>
       <c r="E442" t="str">
-        <v>France</v>
+        <v>Czechia</v>
       </c>
       <c r="F442" t="str">
-        <v>Rassemblement national</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>POKORNÁ JERMANOVÁ</v>
+        <v>RECHAGNEUX</v>
       </c>
       <c r="B443" t="str">
-        <v>Jaroslava</v>
+        <v>Julie</v>
       </c>
       <c r="C443" t="str">
         <v>-</v>
       </c>
       <c r="D443" t="str">
         <v>PfE</v>
       </c>
       <c r="E443" t="str">
-        <v>Czechia</v>
+        <v>France</v>
       </c>
       <c r="F443" t="str">
-        <v>ANO 2011</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>RECHAGNEUX</v>
+        <v>ROUGÉ</v>
       </c>
       <c r="B444" t="str">
-        <v>Julie</v>
+        <v>André</v>
       </c>
       <c r="C444" t="str">
         <v>-</v>
       </c>
       <c r="D444" t="str">
         <v>PfE</v>
       </c>
       <c r="E444" t="str">
         <v>France</v>
       </c>
       <c r="F444" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>ROUGÉ</v>
+        <v>SANCHEZ</v>
       </c>
       <c r="B445" t="str">
-        <v>André</v>
+        <v>Julien</v>
       </c>
       <c r="C445" t="str">
         <v>-</v>
       </c>
       <c r="D445" t="str">
         <v>PfE</v>
       </c>
       <c r="E445" t="str">
         <v>France</v>
       </c>
       <c r="F445" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>SANCHEZ</v>
+        <v>SARDONE</v>
       </c>
       <c r="B446" t="str">
-        <v>Julien</v>
+        <v>Silvia</v>
       </c>
       <c r="C446" t="str">
         <v>-</v>
       </c>
       <c r="D446" t="str">
         <v>PfE</v>
       </c>
       <c r="E446" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F446" t="str">
-        <v>Rassemblement national</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>SARDONE</v>
+        <v>SCHALLER-BAROSS</v>
       </c>
       <c r="B447" t="str">
-        <v>Silvia</v>
+        <v>Ernő</v>
       </c>
       <c r="C447" t="str">
         <v>-</v>
       </c>
       <c r="D447" t="str">
         <v>PfE</v>
       </c>
       <c r="E447" t="str">
-        <v>Italy</v>
+        <v>Hungary</v>
       </c>
       <c r="F447" t="str">
-        <v>Lega</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>SCHALLER-BAROSS</v>
+        <v>STANCANELLI</v>
       </c>
       <c r="B448" t="str">
-        <v>Ernő</v>
+        <v>Raffaele</v>
       </c>
       <c r="C448" t="str">
         <v>-</v>
       </c>
       <c r="D448" t="str">
         <v>PfE</v>
       </c>
       <c r="E448" t="str">
-        <v>Hungary</v>
+        <v>Italy</v>
       </c>
       <c r="F448" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>STANCANELLI</v>
+        <v>STANĚK</v>
       </c>
       <c r="B449" t="str">
-        <v>Raffaele</v>
+        <v>Antonín</v>
       </c>
       <c r="C449" t="str">
         <v>-</v>
       </c>
       <c r="D449" t="str">
         <v>PfE</v>
       </c>
       <c r="E449" t="str">
-        <v>Italy</v>
+        <v>Czechia</v>
       </c>
       <c r="F449" t="str">
-        <v>Lega</v>
+        <v>Přísaha</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>STANĚK</v>
+        <v>STEGER</v>
       </c>
       <c r="B450" t="str">
-        <v>Antonín</v>
+        <v>Petra</v>
       </c>
       <c r="C450" t="str">
         <v>-</v>
       </c>
       <c r="D450" t="str">
         <v>PfE</v>
       </c>
       <c r="E450" t="str">
-        <v>Czechia</v>
+        <v>Austria</v>
       </c>
       <c r="F450" t="str">
-        <v>Přísaha</v>
+        <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>STEGER</v>
+        <v>SZEKERES</v>
       </c>
       <c r="B451" t="str">
-        <v>Petra</v>
+        <v>Pál</v>
       </c>
       <c r="C451" t="str">
         <v>-</v>
       </c>
       <c r="D451" t="str">
         <v>PfE</v>
       </c>
       <c r="E451" t="str">
-        <v>Austria</v>
+        <v>Hungary</v>
       </c>
       <c r="F451" t="str">
-        <v>Freiheitliche Partei Österreichs</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>SZEKERES</v>
+        <v>TÂNGER CORRÊA</v>
       </c>
       <c r="B452" t="str">
-        <v>Pál</v>
+        <v>António</v>
       </c>
       <c r="C452" t="str">
         <v>-</v>
       </c>
       <c r="D452" t="str">
         <v>PfE</v>
       </c>
       <c r="E452" t="str">
-        <v>Hungary</v>
+        <v>Portugal</v>
       </c>
       <c r="F452" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Chega</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>TÂNGER CORRÊA</v>
+        <v>TERTSCH</v>
       </c>
       <c r="B453" t="str">
-        <v>António</v>
+        <v>Hermann</v>
       </c>
       <c r="C453" t="str">
         <v>-</v>
       </c>
       <c r="D453" t="str">
         <v>PfE</v>
       </c>
       <c r="E453" t="str">
-        <v>Portugal</v>
+        <v>Spain</v>
       </c>
       <c r="F453" t="str">
-        <v>Chega</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>TERTSCH</v>
+        <v>THIONNET</v>
       </c>
       <c r="B454" t="str">
-        <v>Hermann</v>
+        <v>Pierre-Romain</v>
       </c>
       <c r="C454" t="str">
         <v>-</v>
       </c>
       <c r="D454" t="str">
         <v>PfE</v>
       </c>
       <c r="E454" t="str">
-        <v>Spain</v>
+        <v>France</v>
       </c>
       <c r="F454" t="str">
-        <v>VOX</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>THIONNET</v>
+        <v>TOLASSY</v>
       </c>
       <c r="B455" t="str">
-        <v>Pierre-Romain</v>
+        <v>Rody</v>
       </c>
       <c r="C455" t="str">
         <v>-</v>
       </c>
       <c r="D455" t="str">
         <v>PfE</v>
       </c>
       <c r="E455" t="str">
         <v>France</v>
       </c>
       <c r="F455" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>TOLASSY</v>
+        <v>TOVAGLIERI</v>
       </c>
       <c r="B456" t="str">
-        <v>Rody</v>
+        <v>Isabella</v>
       </c>
       <c r="C456" t="str">
         <v>-</v>
       </c>
       <c r="D456" t="str">
         <v>PfE</v>
       </c>
       <c r="E456" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F456" t="str">
-        <v>Rassemblement national</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>TOVAGLIERI</v>
+        <v>VALET</v>
       </c>
       <c r="B457" t="str">
-        <v>Isabella</v>
+        <v>Matthieu</v>
       </c>
       <c r="C457" t="str">
         <v>-</v>
       </c>
       <c r="D457" t="str">
         <v>PfE</v>
       </c>
       <c r="E457" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F457" t="str">
-        <v>Lega</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>VALET</v>
+        <v>VANDENDRIESSCHE</v>
       </c>
       <c r="B458" t="str">
-        <v>Matthieu</v>
+        <v>Tom</v>
       </c>
       <c r="C458" t="str">
         <v>-</v>
       </c>
       <c r="D458" t="str">
         <v>PfE</v>
       </c>
       <c r="E458" t="str">
-        <v>France</v>
+        <v>Belgium</v>
       </c>
       <c r="F458" t="str">
-        <v>Rassemblement national</v>
+        <v>Vlaams Belang</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>VANDENDRIESSCHE</v>
+        <v>VARAUT</v>
       </c>
       <c r="B459" t="str">
-        <v>Tom</v>
+        <v>Alexandre</v>
       </c>
       <c r="C459" t="str">
         <v>-</v>
       </c>
       <c r="D459" t="str">
         <v>PfE</v>
       </c>
       <c r="E459" t="str">
-        <v>Belgium</v>
+        <v>France</v>
       </c>
       <c r="F459" t="str">
-        <v>Vlaams Belang</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>VARAUT</v>
+        <v>VICSEK</v>
       </c>
       <c r="B460" t="str">
-        <v>Alexandre</v>
+        <v>Annamária</v>
       </c>
       <c r="C460" t="str">
         <v>-</v>
       </c>
       <c r="D460" t="str">
         <v>PfE</v>
       </c>
       <c r="E460" t="str">
-        <v>France</v>
+        <v>Hungary</v>
       </c>
       <c r="F460" t="str">
-        <v>Rassemblement national</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>VICSEK</v>
+        <v>VILIMSKY</v>
       </c>
       <c r="B461" t="str">
-        <v>Annamária</v>
+        <v>Harald</v>
       </c>
       <c r="C461" t="str">
         <v>-</v>
       </c>
       <c r="D461" t="str">
         <v>PfE</v>
       </c>
       <c r="E461" t="str">
-        <v>Hungary</v>
+        <v>Austria</v>
       </c>
       <c r="F461" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>VILIMSKY</v>
+        <v>WERBROUCK</v>
       </c>
       <c r="B462" t="str">
-        <v>Harald</v>
+        <v>Séverine</v>
       </c>
       <c r="C462" t="str">
         <v>-</v>
       </c>
       <c r="D462" t="str">
         <v>PfE</v>
       </c>
       <c r="E462" t="str">
-        <v>Austria</v>
+        <v>France</v>
       </c>
       <c r="F462" t="str">
-        <v>Freiheitliche Partei Österreichs</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>WERBROUCK</v>
+        <v>ZAJĄCZKOWSKA-HERNIK</v>
       </c>
       <c r="B463" t="str">
-        <v>Séverine</v>
+        <v>Ewa</v>
       </c>
       <c r="C463" t="str">
         <v>-</v>
       </c>
       <c r="D463" t="str">
         <v>PfE</v>
       </c>
       <c r="E463" t="str">
-        <v>France</v>
+        <v>Poland</v>
       </c>
       <c r="F463" t="str">
-        <v>Rassemblement national</v>
+        <v>Konfederacja Wolność i Niepodległość</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>ZAJĄCZKOWSKA-HERNIK</v>
+        <v>ZIJLSTRA</v>
       </c>
       <c r="B464" t="str">
-        <v>Ewa</v>
+        <v>Auke</v>
       </c>
       <c r="C464" t="str">
         <v>-</v>
       </c>
       <c r="D464" t="str">
         <v>PfE</v>
       </c>
       <c r="E464" t="str">
-        <v>Poland</v>
+        <v>Netherlands</v>
       </c>
       <c r="F464" t="str">
-        <v>Konfederacja Wolność i Niepodległość</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>ZIJLSTRA</v>
+        <v>AGIRREGOITIA MARTÍNEZ</v>
       </c>
       <c r="B465" t="str">
-        <v>Auke</v>
+        <v>Oihane</v>
       </c>
       <c r="C465" t="str">
         <v>-</v>
       </c>
       <c r="D465" t="str">
-        <v>PfE</v>
+        <v>RE</v>
       </c>
       <c r="E465" t="str">
-        <v>Netherlands</v>
+        <v>Spain</v>
       </c>
       <c r="F465" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>Partido Nacionalista Vasco</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>AGIRREGOITIA MARTÍNEZ</v>
+        <v>AL-SAHLANI</v>
       </c>
       <c r="B466" t="str">
-        <v>Oihane</v>
+        <v>Abir</v>
       </c>
       <c r="C466" t="str">
         <v>-</v>
       </c>
       <c r="D466" t="str">
         <v>RE</v>
       </c>
       <c r="E466" t="str">
-        <v>Spain</v>
+        <v>Sweden</v>
       </c>
       <c r="F466" t="str">
-        <v>Partido Nacionalista Vasco</v>
+        <v>Centerpartiet</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>AL-SAHLANI</v>
+        <v>ALLIONE</v>
       </c>
       <c r="B467" t="str">
-        <v>Abir</v>
+        <v>Grégory</v>
       </c>
       <c r="C467" t="str">
         <v>-</v>
       </c>
       <c r="D467" t="str">
         <v>RE</v>
       </c>
       <c r="E467" t="str">
-        <v>Sweden</v>
+        <v>France</v>
       </c>
       <c r="F467" t="str">
-        <v>Centerpartiet</v>
+        <v>Renaissance</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>ALLIONE</v>
+        <v>ANDREWS</v>
       </c>
       <c r="B468" t="str">
-        <v>Grégory</v>
+        <v>Barry</v>
       </c>
       <c r="C468" t="str">
         <v>-</v>
       </c>
       <c r="D468" t="str">
         <v>RE</v>
       </c>
       <c r="E468" t="str">
-        <v>France</v>
+        <v>Ireland</v>
       </c>
       <c r="F468" t="str">
-        <v>Renaissance</v>
+        <v>Fianna Fáil Party</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>ANDREWS</v>
+        <v>AUŠTREVIČIUS</v>
       </c>
       <c r="B469" t="str">
-        <v>Barry</v>
+        <v>Petras</v>
       </c>
       <c r="C469" t="str">
         <v>-</v>
       </c>
       <c r="D469" t="str">
         <v>RE</v>
       </c>
       <c r="E469" t="str">
-        <v>Ireland</v>
+        <v>Lithuania</v>
       </c>
       <c r="F469" t="str">
-        <v>Fianna Fáil Party</v>
+        <v>Liberalų sąjūdis</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>AUŠTREVIČIUS</v>
+        <v>AZMANI</v>
       </c>
       <c r="B470" t="str">
-        <v>Petras</v>
+        <v>Malik</v>
       </c>
       <c r="C470" t="str">
         <v>-</v>
       </c>
       <c r="D470" t="str">
         <v>RE</v>
       </c>
       <c r="E470" t="str">
-        <v>Lithuania</v>
+        <v>Netherlands</v>
       </c>
       <c r="F470" t="str">
-        <v>Liberalų sąjūdis</v>
+        <v>Volkspartij voor Vrijheid en Democratie</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>AZMANI</v>
+        <v>BALJEU</v>
       </c>
       <c r="B471" t="str">
-        <v>Malik</v>
+        <v>Jeannette</v>
       </c>
       <c r="C471" t="str">
         <v>-</v>
       </c>
       <c r="D471" t="str">
         <v>RE</v>
       </c>
       <c r="E471" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F471" t="str">
         <v>Volkspartij voor Vrijheid en Democratie</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>BALJEU</v>
+        <v>BARNA</v>
       </c>
       <c r="B472" t="str">
-        <v>Jeannette</v>
+        <v>Dan</v>
       </c>
       <c r="C472" t="str">
         <v>-</v>
       </c>
       <c r="D472" t="str">
         <v>RE</v>
       </c>
       <c r="E472" t="str">
-        <v>Netherlands</v>
+        <v>Romania</v>
       </c>
       <c r="F472" t="str">
-        <v>Volkspartij voor Vrijheid en Democratie</v>
+        <v>Uniunea Salvați România</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>BARNA</v>
+        <v>BOSSE</v>
       </c>
       <c r="B473" t="str">
-        <v>Dan</v>
+        <v>Stine</v>
       </c>
       <c r="C473" t="str">
         <v>-</v>
       </c>
       <c r="D473" t="str">
         <v>RE</v>
       </c>
       <c r="E473" t="str">
-        <v>Romania</v>
+        <v>Denmark</v>
       </c>
       <c r="F473" t="str">
-        <v>Uniunea Salvați România</v>
+        <v>Moderaterne</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>BOSSE</v>
+        <v>BOYER</v>
       </c>
       <c r="B474" t="str">
-        <v>Stine</v>
+        <v>Gilles</v>
       </c>
       <c r="C474" t="str">
         <v>-</v>
       </c>
       <c r="D474" t="str">
         <v>RE</v>
       </c>
       <c r="E474" t="str">
-        <v>Denmark</v>
+        <v>France</v>
       </c>
       <c r="F474" t="str">
-        <v>Moderaterne</v>
+        <v>Horizons</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>BOYER</v>
+        <v>BRANDSTÄTTER</v>
       </c>
       <c r="B475" t="str">
-        <v>Gilles</v>
+        <v>Helmut</v>
       </c>
       <c r="C475" t="str">
         <v>-</v>
       </c>
       <c r="D475" t="str">
         <v>RE</v>
       </c>
       <c r="E475" t="str">
-        <v>France</v>
+        <v>Austria</v>
       </c>
       <c r="F475" t="str">
-        <v>Horizons</v>
+        <v>NEOS – Das Neue Österreich</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>BRANDSTÄTTER</v>
+        <v>CANFIN</v>
       </c>
       <c r="B476" t="str">
-        <v>Helmut</v>
+        <v>Pascal</v>
       </c>
       <c r="C476" t="str">
         <v>-</v>
       </c>
       <c r="D476" t="str">
         <v>RE</v>
       </c>
       <c r="E476" t="str">
-        <v>Austria</v>
+        <v>France</v>
       </c>
       <c r="F476" t="str">
-        <v>NEOS – Das Neue Österreich</v>
+        <v>Renaissance</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>CANFIN</v>
+        <v>CASSART</v>
       </c>
       <c r="B477" t="str">
-        <v>Pascal</v>
+        <v>Benoit</v>
       </c>
       <c r="C477" t="str">
         <v>-</v>
       </c>
       <c r="D477" t="str">
         <v>RE</v>
       </c>
       <c r="E477" t="str">
-        <v>France</v>
+        <v>Belgium</v>
       </c>
       <c r="F477" t="str">
-        <v>Renaissance</v>
+        <v>Mouvement Réformateur</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>CASSART</v>
+        <v>CHASTEL</v>
       </c>
       <c r="B478" t="str">
-        <v>Benoit</v>
+        <v>Olivier</v>
       </c>
       <c r="C478" t="str">
         <v>-</v>
       </c>
       <c r="D478" t="str">
         <v>RE</v>
       </c>
       <c r="E478" t="str">
         <v>Belgium</v>
       </c>
       <c r="F478" t="str">
         <v>Mouvement Réformateur</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>CHASTEL</v>
+        <v>CHRISTENSEN</v>
       </c>
       <c r="B479" t="str">
-        <v>Olivier</v>
+        <v>Asger</v>
       </c>
       <c r="C479" t="str">
         <v>-</v>
       </c>
       <c r="D479" t="str">
         <v>RE</v>
       </c>
       <c r="E479" t="str">
-        <v>Belgium</v>
+        <v>Denmark</v>
       </c>
       <c r="F479" t="str">
-        <v>Mouvement Réformateur</v>
+        <v>Venstre, Danmarks Liberale Parti</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>CHRISTENSEN</v>
+        <v>CIFROVÁ OSTRIHOŇOVÁ</v>
       </c>
       <c r="B480" t="str">
-        <v>Asger</v>
+        <v>Veronika</v>
       </c>
       <c r="C480" t="str">
         <v>-</v>
       </c>
       <c r="D480" t="str">
         <v>RE</v>
       </c>
       <c r="E480" t="str">
-        <v>Denmark</v>
+        <v>Slovakia</v>
       </c>
       <c r="F480" t="str">
-        <v>Venstre, Danmarks Liberale Parti</v>
+        <v>Progresívne Slovensko</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>CIFROVÁ OSTRIHOŇOVÁ</v>
+        <v>COTRIM DE FIGUEIREDO</v>
       </c>
       <c r="B481" t="str">
-        <v>Veronika</v>
+        <v>João</v>
       </c>
       <c r="C481" t="str">
         <v>-</v>
       </c>
       <c r="D481" t="str">
         <v>RE</v>
       </c>
       <c r="E481" t="str">
-        <v>Slovakia</v>
+        <v>Portugal</v>
       </c>
       <c r="F481" t="str">
-        <v>Progresívne Slovensko</v>
+        <v>Iniciativa Liberal</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>COTRIM DE FIGUEIREDO</v>
+        <v>COWEN</v>
       </c>
       <c r="B482" t="str">
-        <v>João</v>
+        <v>Barry</v>
       </c>
       <c r="C482" t="str">
         <v>-</v>
       </c>
       <c r="D482" t="str">
         <v>RE</v>
       </c>
       <c r="E482" t="str">
-        <v>Portugal</v>
+        <v>Ireland</v>
       </c>
       <c r="F482" t="str">
-        <v>Iniciativa Liberal</v>
+        <v>Fianna Fáil Party</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>COWEN</v>
+        <v>DECERLE</v>
       </c>
       <c r="B483" t="str">
-        <v>Barry</v>
+        <v>Jérémy</v>
       </c>
       <c r="C483" t="str">
         <v>-</v>
       </c>
       <c r="D483" t="str">
         <v>RE</v>
       </c>
       <c r="E483" t="str">
-        <v>Ireland</v>
+        <v>France</v>
       </c>
       <c r="F483" t="str">
-        <v>Fianna Fáil Party</v>
+        <v>Renaissance</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>DECERLE</v>
+        <v>DEVAUX</v>
       </c>
       <c r="B484" t="str">
-        <v>Jérémy</v>
+        <v>Valérie</v>
       </c>
       <c r="C484" t="str">
         <v>-</v>
       </c>
       <c r="D484" t="str">
         <v>RE</v>
       </c>
       <c r="E484" t="str">
         <v>France</v>
       </c>
       <c r="F484" t="str">
-        <v>Renaissance</v>
+        <v>Union des démocrates et indépendants</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>DEVAUX</v>
+        <v>EROGLU</v>
       </c>
       <c r="B485" t="str">
-        <v>Valérie</v>
+        <v>Engin</v>
       </c>
       <c r="C485" t="str">
         <v>-</v>
       </c>
       <c r="D485" t="str">
         <v>RE</v>
       </c>
       <c r="E485" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F485" t="str">
-        <v>Union des démocrates et indépendants</v>
+        <v>Freie Wähler</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>EROGLU</v>
+        <v>FARRENG</v>
       </c>
       <c r="B486" t="str">
-        <v>Engin</v>
+        <v>Laurence</v>
       </c>
       <c r="C486" t="str">
         <v>-</v>
       </c>
       <c r="D486" t="str">
         <v>RE</v>
       </c>
       <c r="E486" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F486" t="str">
-        <v>Freie Wähler</v>
+        <v>Mouvement Démocrate</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>FARRENG</v>
+        <v>FRIIS</v>
       </c>
       <c r="B487" t="str">
-        <v>Laurence</v>
+        <v>Sigrid</v>
       </c>
       <c r="C487" t="str">
         <v>-</v>
       </c>
       <c r="D487" t="str">
         <v>RE</v>
       </c>
       <c r="E487" t="str">
-        <v>France</v>
+        <v>Denmark</v>
       </c>
       <c r="F487" t="str">
-        <v>Mouvement Démocrate</v>
+        <v>Det Radikale Venstre</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>FRIIS</v>
+        <v>GARCÍA HERMIDA-VAN DER WALLE</v>
       </c>
       <c r="B488" t="str">
-        <v>Sigrid</v>
+        <v>Raquel</v>
       </c>
       <c r="C488" t="str">
         <v>-</v>
       </c>
       <c r="D488" t="str">
         <v>RE</v>
       </c>
       <c r="E488" t="str">
-        <v>Denmark</v>
+        <v>Netherlands</v>
       </c>
       <c r="F488" t="str">
-        <v>Det Radikale Venstre</v>
+        <v>Democraten 66</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>GARCÍA HERMIDA-VAN DER WALLE</v>
+        <v>GERBRANDY</v>
       </c>
       <c r="B489" t="str">
-        <v>Raquel</v>
+        <v>Gerben-Jan</v>
       </c>
       <c r="C489" t="str">
         <v>-</v>
       </c>
       <c r="D489" t="str">
         <v>RE</v>
       </c>
       <c r="E489" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F489" t="str">
         <v>Democraten 66</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>GERBRANDY</v>
+        <v>GLÜCK</v>
       </c>
       <c r="B490" t="str">
-        <v>Gerben-Jan</v>
+        <v>Andreas</v>
       </c>
       <c r="C490" t="str">
         <v>-</v>
       </c>
       <c r="D490" t="str">
         <v>RE</v>
       </c>
       <c r="E490" t="str">
-        <v>Netherlands</v>
+        <v>Germany</v>
       </c>
       <c r="F490" t="str">
-        <v>Democraten 66</v>
+        <v>Freie Demokratische Partei</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>GLÜCK</v>
+        <v>GOERENS</v>
       </c>
       <c r="B491" t="str">
-        <v>Andreas</v>
+        <v>Charles</v>
       </c>
       <c r="C491" t="str">
         <v>-</v>
       </c>
       <c r="D491" t="str">
         <v>RE</v>
       </c>
       <c r="E491" t="str">
-        <v>Germany</v>
+        <v>Luxembourg</v>
       </c>
       <c r="F491" t="str">
-        <v>Freie Demokratische Partei</v>
+        <v>Parti démocratique</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>GOERENS</v>
+        <v>GOZI</v>
       </c>
       <c r="B492" t="str">
-        <v>Charles</v>
+        <v>Sandro</v>
       </c>
       <c r="C492" t="str">
         <v>-</v>
       </c>
       <c r="D492" t="str">
         <v>RE</v>
       </c>
       <c r="E492" t="str">
-        <v>Luxembourg</v>
+        <v>France</v>
       </c>
       <c r="F492" t="str">
-        <v>Parti démocratique</v>
+        <v>Mouvement Démocrate</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>GOZI</v>
+        <v>GROOTHUIS</v>
       </c>
       <c r="B493" t="str">
-        <v>Sandro</v>
+        <v>Bart</v>
       </c>
       <c r="C493" t="str">
         <v>-</v>
       </c>
       <c r="D493" t="str">
         <v>RE</v>
       </c>
       <c r="E493" t="str">
-        <v>France</v>
+        <v>Netherlands</v>
       </c>
       <c r="F493" t="str">
-        <v>Mouvement Démocrate</v>
+        <v>Volkspartij voor Vrijheid en Democratie</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>GROOTHUIS</v>
+        <v>GRUDLER</v>
       </c>
       <c r="B494" t="str">
-        <v>Bart</v>
+        <v>Christophe</v>
       </c>
       <c r="C494" t="str">
         <v>-</v>
       </c>
       <c r="D494" t="str">
         <v>RE</v>
       </c>
       <c r="E494" t="str">
-        <v>Netherlands</v>
+        <v>France</v>
       </c>
       <c r="F494" t="str">
-        <v>Volkspartij voor Vrijheid en Democratie</v>
+        <v>Mouvement Démocrate</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>GRUDLER</v>
+        <v>GUALMINI</v>
       </c>
       <c r="B495" t="str">
-        <v>Christophe</v>
+        <v>Elisabetta</v>
       </c>
       <c r="C495" t="str">
         <v>-</v>
       </c>
       <c r="D495" t="str">
         <v>RE</v>
       </c>
       <c r="E495" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F495" t="str">
-        <v>Mouvement Démocrate</v>
+        <v>Azione</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>GUALMINI</v>
+        <v>GUETTA</v>
       </c>
       <c r="B496" t="str">
-        <v>Elisabetta</v>
+        <v>Bernard</v>
       </c>
       <c r="C496" t="str">
         <v>-</v>
       </c>
       <c r="D496" t="str">
         <v>RE</v>
       </c>
       <c r="E496" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F496" t="str">
-        <v>Azione</v>
+        <v>Sans parti</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>GUETTA</v>
+        <v>HAHN</v>
       </c>
       <c r="B497" t="str">
-        <v>Bernard</v>
+        <v>Svenja</v>
       </c>
       <c r="C497" t="str">
         <v>-</v>
       </c>
       <c r="D497" t="str">
         <v>RE</v>
       </c>
       <c r="E497" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F497" t="str">
-        <v>Sans parti</v>
+        <v>Freie Demokratische Partei</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>HAHN</v>
+        <v>HAYER</v>
       </c>
       <c r="B498" t="str">
-        <v>Svenja</v>
+        <v>Valérie</v>
       </c>
       <c r="C498" t="str">
         <v>-</v>
       </c>
       <c r="D498" t="str">
         <v>RE</v>
       </c>
       <c r="E498" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F498" t="str">
-        <v>Freie Demokratische Partei</v>
+        <v>Renaissance</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>HAYER</v>
+        <v>HENRIKSSON</v>
       </c>
       <c r="B499" t="str">
-        <v>Valérie</v>
+        <v>Anna-Maja</v>
       </c>
       <c r="C499" t="str">
         <v>-</v>
       </c>
       <c r="D499" t="str">
         <v>RE</v>
       </c>
       <c r="E499" t="str">
-        <v>France</v>
+        <v>Finland</v>
       </c>
       <c r="F499" t="str">
-        <v>Renaissance</v>
+        <v>Svenska folkpartiet</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>HENRIKSSON</v>
+        <v>HOJSÍK</v>
       </c>
       <c r="B500" t="str">
-        <v>Anna-Maja</v>
+        <v>Martin</v>
       </c>
       <c r="C500" t="str">
         <v>-</v>
       </c>
       <c r="D500" t="str">
         <v>RE</v>
       </c>
       <c r="E500" t="str">
-        <v>Finland</v>
+        <v>Slovakia</v>
       </c>
       <c r="F500" t="str">
-        <v>Svenska folkpartiet</v>
+        <v>Progresívne Slovensko</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>HOJSÍK</v>
+        <v>IJABS</v>
       </c>
       <c r="B501" t="str">
-        <v>Martin</v>
+        <v>Ivars</v>
       </c>
       <c r="C501" t="str">
         <v>-</v>
       </c>
       <c r="D501" t="str">
         <v>RE</v>
       </c>
       <c r="E501" t="str">
-        <v>Slovakia</v>
+        <v>Latvia</v>
       </c>
       <c r="F501" t="str">
-        <v>Progresívne Slovensko</v>
+        <v>Latvijas attīstībai</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>IJABS</v>
+        <v>JOVEVA</v>
       </c>
       <c r="B502" t="str">
-        <v>Ivars</v>
+        <v>Irena</v>
       </c>
       <c r="C502" t="str">
         <v>-</v>
       </c>
       <c r="D502" t="str">
         <v>RE</v>
       </c>
       <c r="E502" t="str">
-        <v>Latvia</v>
+        <v>Slovenia</v>
       </c>
       <c r="F502" t="str">
-        <v>Latvijas attīstībai</v>
+        <v>Gibanje Svoboda</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>JOVEVA</v>
+        <v>KARLSBRO</v>
       </c>
       <c r="B503" t="str">
-        <v>Irena</v>
+        <v>Karin</v>
       </c>
       <c r="C503" t="str">
         <v>-</v>
       </c>
       <c r="D503" t="str">
         <v>RE</v>
       </c>
       <c r="E503" t="str">
-        <v>Slovenia</v>
+        <v>Sweden</v>
       </c>
       <c r="F503" t="str">
-        <v>Gibanje Svoboda</v>
+        <v>Liberalerna</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>KARLSBRO</v>
+        <v>KARVAŠOVÁ</v>
       </c>
       <c r="B504" t="str">
-        <v>Karin</v>
+        <v>Ľubica</v>
       </c>
       <c r="C504" t="str">
         <v>-</v>
       </c>
       <c r="D504" t="str">
         <v>RE</v>
       </c>
       <c r="E504" t="str">
-        <v>Sweden</v>
+        <v>Slovakia</v>
       </c>
       <c r="F504" t="str">
-        <v>Liberalerna</v>
+        <v>Progresívne Slovensko</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>KARVAŠOVÁ</v>
+        <v>KATAINEN</v>
       </c>
       <c r="B505" t="str">
-        <v>Ľubica</v>
+        <v>Elsi</v>
       </c>
       <c r="C505" t="str">
         <v>-</v>
       </c>
       <c r="D505" t="str">
         <v>RE</v>
       </c>
       <c r="E505" t="str">
-        <v>Slovakia</v>
+        <v>Finland</v>
       </c>
       <c r="F505" t="str">
-        <v>Progresívne Slovensko</v>
+        <v>Suomen Keskusta</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>KATAINEN</v>
+        <v>KELLEHER</v>
       </c>
       <c r="B506" t="str">
-        <v>Elsi</v>
+        <v>Billy</v>
       </c>
       <c r="C506" t="str">
         <v>-</v>
       </c>
       <c r="D506" t="str">
         <v>RE</v>
       </c>
       <c r="E506" t="str">
-        <v>Finland</v>
+        <v>Ireland</v>
       </c>
       <c r="F506" t="str">
-        <v>Suomen Keskusta</v>
+        <v>Fianna Fáil Party</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>KELLEHER</v>
+        <v>KELLER</v>
       </c>
       <c r="B507" t="str">
-        <v>Billy</v>
+        <v>Fabienne</v>
       </c>
       <c r="C507" t="str">
         <v>-</v>
       </c>
       <c r="D507" t="str">
         <v>RE</v>
       </c>
       <c r="E507" t="str">
-        <v>Ireland</v>
+        <v>France</v>
       </c>
       <c r="F507" t="str">
-        <v>Fianna Fáil Party</v>
+        <v>Renaissance</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>KELLER</v>
+        <v>KOBOSKO</v>
       </c>
       <c r="B508" t="str">
-        <v>Fabienne</v>
+        <v>Michał</v>
       </c>
       <c r="C508" t="str">
         <v>-</v>
       </c>
       <c r="D508" t="str">
         <v>RE</v>
       </c>
       <c r="E508" t="str">
-        <v>France</v>
+        <v>Poland</v>
       </c>
       <c r="F508" t="str">
-        <v>Renaissance</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>KOBOSKO</v>
+        <v>KÖRNER</v>
       </c>
       <c r="B509" t="str">
-        <v>Michał</v>
+        <v>Moritz</v>
       </c>
       <c r="C509" t="str">
         <v>-</v>
       </c>
       <c r="D509" t="str">
         <v>RE</v>
       </c>
       <c r="E509" t="str">
-        <v>Poland</v>
+        <v>Germany</v>
       </c>
       <c r="F509" t="str">
-        <v>Independent</v>
+        <v>Freie Demokratische Partei</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>KÖRNER</v>
+        <v>KULMUNI</v>
       </c>
       <c r="B510" t="str">
-        <v>Moritz</v>
+        <v>Katri</v>
       </c>
       <c r="C510" t="str">
         <v>-</v>
       </c>
       <c r="D510" t="str">
         <v>RE</v>
       </c>
       <c r="E510" t="str">
-        <v>Germany</v>
+        <v>Finland</v>
       </c>
       <c r="F510" t="str">
-        <v>Freie Demokratische Partei</v>
+        <v>Suomen Keskusta</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>KULMUNI</v>
+        <v>KYUCHYUK</v>
       </c>
       <c r="B511" t="str">
-        <v>Katri</v>
+        <v>Ilhan</v>
       </c>
       <c r="C511" t="str">
         <v>-</v>
       </c>
       <c r="D511" t="str">
         <v>RE</v>
       </c>
       <c r="E511" t="str">
-        <v>Finland</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F511" t="str">
-        <v>Suomen Keskusta</v>
+        <v>Movement for Rights and Freedoms</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>KYUCHYUK</v>
+        <v>LOISEAU</v>
       </c>
       <c r="B512" t="str">
-        <v>Ilhan</v>
+        <v>Nathalie</v>
       </c>
       <c r="C512" t="str">
         <v>-</v>
       </c>
       <c r="D512" t="str">
         <v>RE</v>
       </c>
       <c r="E512" t="str">
-        <v>Bulgaria</v>
+        <v>France</v>
       </c>
       <c r="F512" t="str">
-        <v>Movement for Rights and Freedoms</v>
+        <v>Horizons</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>LOISEAU</v>
+        <v>LØKKEGAARD</v>
       </c>
       <c r="B513" t="str">
-        <v>Nathalie</v>
+        <v>Morten</v>
       </c>
       <c r="C513" t="str">
         <v>-</v>
       </c>
       <c r="D513" t="str">
         <v>RE</v>
       </c>
       <c r="E513" t="str">
-        <v>France</v>
+        <v>Denmark</v>
       </c>
       <c r="F513" t="str">
-        <v>Horizons</v>
+        <v>Venstre, Danmarks Liberale Parti</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>LØKKEGAARD</v>
+        <v>MCNAMARA</v>
       </c>
       <c r="B514" t="str">
-        <v>Morten</v>
+        <v>Michael</v>
       </c>
       <c r="C514" t="str">
         <v>-</v>
       </c>
       <c r="D514" t="str">
         <v>RE</v>
       </c>
       <c r="E514" t="str">
-        <v>Denmark</v>
+        <v>Ireland</v>
       </c>
       <c r="F514" t="str">
-        <v>Venstre, Danmarks Liberale Parti</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>MCNAMARA</v>
+        <v>MINCHEV</v>
       </c>
       <c r="B515" t="str">
-        <v>Michael</v>
+        <v>Nikola</v>
       </c>
       <c r="C515" t="str">
         <v>-</v>
       </c>
       <c r="D515" t="str">
         <v>RE</v>
       </c>
       <c r="E515" t="str">
-        <v>Ireland</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F515" t="str">
-        <v>Independent</v>
+        <v>We continue the change – Democratic Bulgaria</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>MINCHEV</v>
+        <v>MULLOOLY</v>
       </c>
       <c r="B516" t="str">
-        <v>Nikola</v>
+        <v>Ciaran</v>
       </c>
       <c r="C516" t="str">
         <v>-</v>
       </c>
       <c r="D516" t="str">
         <v>RE</v>
       </c>
       <c r="E516" t="str">
-        <v>Bulgaria</v>
+        <v>Ireland</v>
       </c>
       <c r="F516" t="str">
-        <v>We continue the change – Democratic Bulgaria</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>MULLOOLY</v>
+        <v>NÍ MHURCHÚ</v>
       </c>
       <c r="B517" t="str">
-        <v>Ciaran</v>
+        <v>Cynthia</v>
       </c>
       <c r="C517" t="str">
         <v>-</v>
       </c>
       <c r="D517" t="str">
         <v>RE</v>
       </c>
       <c r="E517" t="str">
         <v>Ireland</v>
       </c>
       <c r="F517" t="str">
-        <v>Independent</v>
+        <v>Fianna Fáil Party</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>NÍ MHURCHÚ</v>
+        <v>ÓDOR</v>
       </c>
       <c r="B518" t="str">
-        <v>Cynthia</v>
+        <v>Ľudovít</v>
       </c>
       <c r="C518" t="str">
         <v>-</v>
       </c>
       <c r="D518" t="str">
         <v>RE</v>
       </c>
       <c r="E518" t="str">
-        <v>Ireland</v>
+        <v>Slovakia</v>
       </c>
       <c r="F518" t="str">
-        <v>Fianna Fáil Party</v>
+        <v>Progresívne Slovensko</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>ÓDOR</v>
+        <v>OETJEN</v>
       </c>
       <c r="B519" t="str">
-        <v>Ľudovít</v>
+        <v>Jan-Christoph</v>
       </c>
       <c r="C519" t="str">
         <v>-</v>
       </c>
       <c r="D519" t="str">
         <v>RE</v>
       </c>
       <c r="E519" t="str">
-        <v>Slovakia</v>
+        <v>Germany</v>
       </c>
       <c r="F519" t="str">
-        <v>Progresívne Slovensko</v>
+        <v>Freie Demokratische Partei</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>OETJEN</v>
+        <v>PAET</v>
       </c>
       <c r="B520" t="str">
-        <v>Jan-Christoph</v>
+        <v>Urmas</v>
       </c>
       <c r="C520" t="str">
         <v>-</v>
       </c>
       <c r="D520" t="str">
         <v>RE</v>
       </c>
       <c r="E520" t="str">
-        <v>Germany</v>
+        <v>Estonia</v>
       </c>
       <c r="F520" t="str">
-        <v>Freie Demokratische Partei</v>
+        <v>Eesti Reformierakond</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>PAET</v>
+        <v>PETROV</v>
       </c>
       <c r="B521" t="str">
-        <v>Urmas</v>
+        <v>Hristo</v>
       </c>
       <c r="C521" t="str">
         <v>-</v>
       </c>
       <c r="D521" t="str">
         <v>RE</v>
       </c>
       <c r="E521" t="str">
-        <v>Estonia</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F521" t="str">
-        <v>Eesti Reformierakond</v>
+        <v>We continue the change – Democratic Bulgaria</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>PETROV</v>
+        <v>PICIERNO</v>
       </c>
       <c r="B522" t="str">
-        <v>Hristo</v>
+        <v>Pina</v>
       </c>
       <c r="C522" t="str">
         <v>-</v>
       </c>
       <c r="D522" t="str">
         <v>RE</v>
       </c>
       <c r="E522" t="str">
-        <v>Bulgaria</v>
+        <v>Italy</v>
       </c>
       <c r="F522" t="str">
-        <v>We continue the change – Democratic Bulgaria</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
         <v>ŠAREC</v>
       </c>
       <c r="B523" t="str">
         <v>Marjan</v>
       </c>
       <c r="C523" t="str">
         <v>-</v>
       </c>
       <c r="D523" t="str">
         <v>RE</v>
       </c>
       <c r="E523" t="str">
         <v>Slovenia</v>
       </c>
       <c r="F523" t="str">
         <v>Gibanje Svoboda</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
         <v>SIEPER</v>
@@ -11679,51 +11679,51 @@
       </c>
       <c r="E564" t="str">
         <v>Belgium</v>
       </c>
       <c r="F564" t="str">
         <v>Parti Socialiste</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
         <v>CHAHIM</v>
       </c>
       <c r="B565" t="str">
         <v>Mohammed</v>
       </c>
       <c r="C565" t="str">
         <v>-</v>
       </c>
       <c r="D565" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E565" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F565" t="str">
-        <v>GroenLinks-PvdA</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
         <v>CLERGEAU</v>
       </c>
       <c r="B566" t="str">
         <v>Christophe</v>
       </c>
       <c r="C566" t="str">
         <v>-</v>
       </c>
       <c r="D566" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E566" t="str">
         <v>France</v>
       </c>
       <c r="F566" t="str">
         <v>Parti socialiste</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
         <v>CORRADO</v>
@@ -11924,1266 +11924,1266 @@
         <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
         <v>ERIKSSON</v>
       </c>
       <c r="B577" t="str">
         <v>Sofie</v>
       </c>
       <c r="C577" t="str">
         <v>-</v>
       </c>
       <c r="D577" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E577" t="str">
         <v>Sweden</v>
       </c>
       <c r="F577" t="str">
         <v>Arbetarepartiet- Socialdemokraterna</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>FERNÁNDEZ</v>
+        <v>FARANTOURIS</v>
       </c>
       <c r="B578" t="str">
-        <v>Jonás</v>
+        <v>Nikolas</v>
       </c>
       <c r="C578" t="str">
         <v>-</v>
       </c>
       <c r="D578" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E578" t="str">
-        <v>Spain</v>
+        <v>Greece</v>
       </c>
       <c r="F578" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>PASOK-KINAL</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>FIREA</v>
+        <v>FERNÁNDEZ</v>
       </c>
       <c r="B579" t="str">
-        <v>Gabriela</v>
+        <v>Jonás</v>
       </c>
       <c r="C579" t="str">
         <v>-</v>
       </c>
       <c r="D579" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E579" t="str">
-        <v>Romania</v>
+        <v>Spain</v>
       </c>
       <c r="F579" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>FITA</v>
+        <v>FIREA</v>
       </c>
       <c r="B580" t="str">
-        <v>Claire</v>
+        <v>Gabriela</v>
       </c>
       <c r="C580" t="str">
         <v>-</v>
       </c>
       <c r="D580" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E580" t="str">
-        <v>France</v>
+        <v>Romania</v>
       </c>
       <c r="F580" t="str">
-        <v>Parti socialiste</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>FRANQUEIRA RODRIGUES</v>
+        <v>FITA</v>
       </c>
       <c r="B581" t="str">
-        <v>André</v>
+        <v>Claire</v>
       </c>
       <c r="C581" t="str">
         <v>-</v>
       </c>
       <c r="D581" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E581" t="str">
-        <v>Portugal</v>
+        <v>France</v>
       </c>
       <c r="F581" t="str">
-        <v>Partido Socialista</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>FRITZON</v>
+        <v>FRANQUEIRA RODRIGUES</v>
       </c>
       <c r="B582" t="str">
-        <v>Heléne</v>
+        <v>André</v>
       </c>
       <c r="C582" t="str">
         <v>-</v>
       </c>
       <c r="D582" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E582" t="str">
-        <v>Sweden</v>
+        <v>Portugal</v>
       </c>
       <c r="F582" t="str">
-        <v>Arbetarepartiet- Socialdemokraterna</v>
+        <v>Partido Socialista</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>FUGLSANG</v>
+        <v>FRITZON</v>
       </c>
       <c r="B583" t="str">
-        <v>Niels</v>
+        <v>Heléne</v>
       </c>
       <c r="C583" t="str">
         <v>-</v>
       </c>
       <c r="D583" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E583" t="str">
-        <v>Denmark</v>
+        <v>Sweden</v>
       </c>
       <c r="F583" t="str">
-        <v>Socialdemokratiet</v>
+        <v>Arbetarepartiet- Socialdemokraterna</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>GÁLVEZ</v>
+        <v>FUGLSANG</v>
       </c>
       <c r="B584" t="str">
-        <v>Lina</v>
+        <v>Niels</v>
       </c>
       <c r="C584" t="str">
         <v>-</v>
       </c>
       <c r="D584" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E584" t="str">
-        <v>Spain</v>
+        <v>Denmark</v>
       </c>
       <c r="F584" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Socialdemokratiet</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>GARCÍA PÉREZ</v>
+        <v>GÁLVEZ</v>
       </c>
       <c r="B585" t="str">
-        <v>Iratxe</v>
+        <v>Lina</v>
       </c>
       <c r="C585" t="str">
         <v>-</v>
       </c>
       <c r="D585" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E585" t="str">
         <v>Spain</v>
       </c>
       <c r="F585" t="str">
         <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>GEIER</v>
+        <v>GARCÍA PÉREZ</v>
       </c>
       <c r="B586" t="str">
-        <v>Jens</v>
+        <v>Iratxe</v>
       </c>
       <c r="C586" t="str">
         <v>-</v>
       </c>
       <c r="D586" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E586" t="str">
-        <v>Germany</v>
+        <v>Spain</v>
       </c>
       <c r="F586" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>GERMAIN</v>
+        <v>GEIER</v>
       </c>
       <c r="B587" t="str">
-        <v>Jean-Marc</v>
+        <v>Jens</v>
       </c>
       <c r="C587" t="str">
         <v>-</v>
       </c>
       <c r="D587" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E587" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F587" t="str">
-        <v>Parti socialiste</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>GLUCKSMANN</v>
+        <v>GERMAIN</v>
       </c>
       <c r="B588" t="str">
-        <v>Raphaël</v>
+        <v>Jean-Marc</v>
       </c>
       <c r="C588" t="str">
         <v>-</v>
       </c>
       <c r="D588" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E588" t="str">
         <v>France</v>
       </c>
       <c r="F588" t="str">
-        <v>Place publique</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>GOMES</v>
+        <v>GLUCKSMANN</v>
       </c>
       <c r="B589" t="str">
-        <v>Isilda</v>
+        <v>Raphaël</v>
       </c>
       <c r="C589" t="str">
         <v>-</v>
       </c>
       <c r="D589" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E589" t="str">
-        <v>Portugal</v>
+        <v>France</v>
       </c>
       <c r="F589" t="str">
-        <v>Partido Socialista</v>
+        <v>Place publique</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>GÓMEZ LÓPEZ</v>
+        <v>GOMES</v>
       </c>
       <c r="B590" t="str">
-        <v>Sandra</v>
+        <v>Isilda</v>
       </c>
       <c r="C590" t="str">
         <v>-</v>
       </c>
       <c r="D590" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E590" t="str">
-        <v>Spain</v>
+        <v>Portugal</v>
       </c>
       <c r="F590" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partido Socialista</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>GONÇALVES</v>
+        <v>GÓMEZ LÓPEZ</v>
       </c>
       <c r="B591" t="str">
-        <v>Bruno</v>
+        <v>Sandra</v>
       </c>
       <c r="C591" t="str">
         <v>-</v>
       </c>
       <c r="D591" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E591" t="str">
-        <v>Portugal</v>
+        <v>Spain</v>
       </c>
       <c r="F591" t="str">
-        <v>Partido Socialista</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
         <v>GONÇALVES</v>
       </c>
       <c r="B592" t="str">
-        <v>Sérgio</v>
+        <v>Bruno</v>
       </c>
       <c r="C592" t="str">
         <v>-</v>
       </c>
       <c r="D592" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E592" t="str">
         <v>Portugal</v>
       </c>
       <c r="F592" t="str">
         <v>Partido Socialista</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>GONZÁLEZ CASARES</v>
+        <v>GONÇALVES</v>
       </c>
       <c r="B593" t="str">
-        <v>Nicolás</v>
+        <v>Sérgio</v>
       </c>
       <c r="C593" t="str">
         <v>-</v>
       </c>
       <c r="D593" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E593" t="str">
-        <v>Spain</v>
+        <v>Portugal</v>
       </c>
       <c r="F593" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partido Socialista</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>GORI</v>
+        <v>GONZÁLEZ CASARES</v>
       </c>
       <c r="B594" t="str">
-        <v>Giorgio</v>
+        <v>Nicolás</v>
       </c>
       <c r="C594" t="str">
         <v>-</v>
       </c>
       <c r="D594" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E594" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F594" t="str">
-        <v>Partito Democratico</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>GRAPINI</v>
+        <v>GORI</v>
       </c>
       <c r="B595" t="str">
-        <v>Maria</v>
+        <v>Giorgio</v>
       </c>
       <c r="C595" t="str">
         <v>-</v>
       </c>
       <c r="D595" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E595" t="str">
-        <v>Romania</v>
+        <v>Italy</v>
       </c>
       <c r="F595" t="str">
-        <v>Partidul Umanist Social Liberal</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>GROSSMANN</v>
+        <v>GRAPINI</v>
       </c>
       <c r="B596" t="str">
-        <v>Elisabeth</v>
+        <v>Maria</v>
       </c>
       <c r="C596" t="str">
         <v>-</v>
       </c>
       <c r="D596" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E596" t="str">
-        <v>Austria</v>
+        <v>Romania</v>
       </c>
       <c r="F596" t="str">
-        <v>Sozialdemokratische Partei Österreichs</v>
+        <v>Partidul Umanist Social Liberal</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>GUZENINA</v>
+        <v>GROSSMANN</v>
       </c>
       <c r="B597" t="str">
-        <v>Maria</v>
+        <v>Elisabeth</v>
       </c>
       <c r="C597" t="str">
         <v>-</v>
       </c>
       <c r="D597" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E597" t="str">
-        <v>Finland</v>
+        <v>Austria</v>
       </c>
       <c r="F597" t="str">
-        <v>Suomen Sosialidemokraattinen Puolue/Finlands Socialdemokratiska Parti</v>
+        <v>Sozialdemokratische Partei Österreichs</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>HEIDE</v>
+        <v>GUZENINA</v>
       </c>
       <c r="B598" t="str">
-        <v>Hannes</v>
+        <v>Maria</v>
       </c>
       <c r="C598" t="str">
         <v>-</v>
       </c>
       <c r="D598" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E598" t="str">
-        <v>Austria</v>
+        <v>Finland</v>
       </c>
       <c r="F598" t="str">
-        <v>Sozialdemokratische Partei Österreichs</v>
+        <v>Suomen Sosialidemokraattinen Puolue/Finlands Socialdemokratiska Parti</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>HEINÄLUOMA</v>
+        <v>HEIDE</v>
       </c>
       <c r="B599" t="str">
-        <v>Eero</v>
+        <v>Hannes</v>
       </c>
       <c r="C599" t="str">
         <v>-</v>
       </c>
       <c r="D599" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E599" t="str">
-        <v>Finland</v>
+        <v>Austria</v>
       </c>
       <c r="F599" t="str">
-        <v>Suomen Sosialidemokraattinen Puolue/Finlands Socialdemokratiska Parti</v>
+        <v>Sozialdemokratische Partei Österreichs</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>HOMS GINEL</v>
+        <v>HEINÄLUOMA</v>
       </c>
       <c r="B600" t="str">
-        <v>Alicia</v>
+        <v>Eero</v>
       </c>
       <c r="C600" t="str">
         <v>-</v>
       </c>
       <c r="D600" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E600" t="str">
-        <v>Spain</v>
+        <v>Finland</v>
       </c>
       <c r="F600" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Suomen Sosialidemokraattinen Puolue/Finlands Socialdemokratiska Parti</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>INCIR</v>
+        <v>HOMS GINEL</v>
       </c>
       <c r="B601" t="str">
-        <v>Evin</v>
+        <v>Alicia</v>
       </c>
       <c r="C601" t="str">
         <v>-</v>
       </c>
       <c r="D601" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E601" t="str">
-        <v>Sweden</v>
+        <v>Spain</v>
       </c>
       <c r="F601" t="str">
-        <v>Arbetarepartiet- Socialdemokraterna</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>JALLOUL MURO</v>
+        <v>INCIR</v>
       </c>
       <c r="B602" t="str">
-        <v>Hana</v>
+        <v>Evin</v>
       </c>
       <c r="C602" t="str">
         <v>-</v>
       </c>
       <c r="D602" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E602" t="str">
-        <v>Spain</v>
+        <v>Sweden</v>
       </c>
       <c r="F602" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Arbetarepartiet- Socialdemokraterna</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>JERKOVIĆ</v>
+        <v>JALLOUL MURO</v>
       </c>
       <c r="B603" t="str">
-        <v>Romana</v>
+        <v>Hana</v>
       </c>
       <c r="C603" t="str">
         <v>-</v>
       </c>
       <c r="D603" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E603" t="str">
-        <v>Croatia</v>
+        <v>Spain</v>
       </c>
       <c r="F603" t="str">
-        <v>Socijaldemokratska partija Hrvatske</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>JOUVET</v>
+        <v>JERKOVIĆ</v>
       </c>
       <c r="B604" t="str">
-        <v>Pierre</v>
+        <v>Romana</v>
       </c>
       <c r="C604" t="str">
         <v>-</v>
       </c>
       <c r="D604" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E604" t="str">
-        <v>France</v>
+        <v>Croatia</v>
       </c>
       <c r="F604" t="str">
-        <v>Parti socialiste</v>
+        <v>Socijaldemokratska partija Hrvatske</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>KALFON</v>
+        <v>JOUVET</v>
       </c>
       <c r="B605" t="str">
-        <v>François</v>
+        <v>Pierre</v>
       </c>
       <c r="C605" t="str">
         <v>-</v>
       </c>
       <c r="D605" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E605" t="str">
         <v>France</v>
       </c>
       <c r="F605" t="str">
         <v>Parti socialiste</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>KALJURAND</v>
+        <v>KALFON</v>
       </c>
       <c r="B606" t="str">
-        <v>Marina</v>
+        <v>François</v>
       </c>
       <c r="C606" t="str">
         <v>-</v>
       </c>
       <c r="D606" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E606" t="str">
-        <v>Estonia</v>
+        <v>France</v>
       </c>
       <c r="F606" t="str">
-        <v>Sotsiaaldemokraatlik Erakond</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>LALUCQ</v>
+        <v>KALJURAND</v>
       </c>
       <c r="B607" t="str">
-        <v>Aurore</v>
+        <v>Marina</v>
       </c>
       <c r="C607" t="str">
         <v>-</v>
       </c>
       <c r="D607" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E607" t="str">
-        <v>France</v>
+        <v>Estonia</v>
       </c>
       <c r="F607" t="str">
-        <v>Place publique</v>
+        <v>Sotsiaaldemokraatlik Erakond</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>LANGE</v>
+        <v>LALUCQ</v>
       </c>
       <c r="B608" t="str">
-        <v>Bernd</v>
+        <v>Aurore</v>
       </c>
       <c r="C608" t="str">
         <v>-</v>
       </c>
       <c r="D608" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E608" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F608" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Place publique</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>LAURENT</v>
+        <v>LANGE</v>
       </c>
       <c r="B609" t="str">
-        <v>Murielle</v>
+        <v>Bernd</v>
       </c>
       <c r="C609" t="str">
         <v>-</v>
       </c>
       <c r="D609" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E609" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F609" t="str">
-        <v>Parti socialiste</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>LAURETI</v>
+        <v>LAURENT</v>
       </c>
       <c r="B610" t="str">
-        <v>Camilla</v>
+        <v>Murielle</v>
       </c>
       <c r="C610" t="str">
         <v>-</v>
       </c>
       <c r="D610" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E610" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F610" t="str">
-        <v>Partito Democratico</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>LÓPEZ</v>
+        <v>LAURETI</v>
       </c>
       <c r="B611" t="str">
-        <v>Javi</v>
+        <v>Camilla</v>
       </c>
       <c r="C611" t="str">
         <v>-</v>
       </c>
       <c r="D611" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E611" t="str">
-        <v>Spain</v>
+        <v>Italy</v>
       </c>
       <c r="F611" t="str">
-        <v>Partit dels Socialistes de Catalunya (PSC-PSOE)</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>LÓPEZ AGUILAR</v>
+        <v>LÓPEZ</v>
       </c>
       <c r="B612" t="str">
-        <v>Juan Fernando</v>
+        <v>Javi</v>
       </c>
       <c r="C612" t="str">
         <v>-</v>
       </c>
       <c r="D612" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E612" t="str">
         <v>Spain</v>
       </c>
       <c r="F612" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partit dels Socialistes de Catalunya (PSC-PSOE)</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>LUENA</v>
+        <v>LÓPEZ AGUILAR</v>
       </c>
       <c r="B613" t="str">
-        <v>César</v>
+        <v>Juan Fernando</v>
       </c>
       <c r="C613" t="str">
         <v>-</v>
       </c>
       <c r="D613" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E613" t="str">
         <v>Spain</v>
       </c>
       <c r="F613" t="str">
         <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>LUPO</v>
+        <v>LUENA</v>
       </c>
       <c r="B614" t="str">
-        <v>Giuseppe</v>
+        <v>César</v>
       </c>
       <c r="C614" t="str">
         <v>-</v>
       </c>
       <c r="D614" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E614" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F614" t="str">
-        <v>Partito Democratico</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>MAESTRE</v>
+        <v>LUPO</v>
       </c>
       <c r="B615" t="str">
-        <v>Cristina</v>
+        <v>Giuseppe</v>
       </c>
       <c r="C615" t="str">
         <v>-</v>
       </c>
       <c r="D615" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E615" t="str">
-        <v>Spain</v>
+        <v>Italy</v>
       </c>
       <c r="F615" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>MAIJ</v>
+        <v>MAESTRE</v>
       </c>
       <c r="B616" t="str">
-        <v>Marit</v>
+        <v>Cristina</v>
       </c>
       <c r="C616" t="str">
         <v>-</v>
       </c>
       <c r="D616" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E616" t="str">
-        <v>Netherlands</v>
+        <v>Spain</v>
       </c>
       <c r="F616" t="str">
-        <v>GroenLinks-PvdA</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>MANDA</v>
+        <v>MAIJ</v>
       </c>
       <c r="B617" t="str">
-        <v>Claudiu</v>
+        <v>Marit</v>
       </c>
       <c r="C617" t="str">
         <v>-</v>
       </c>
       <c r="D617" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E617" t="str">
-        <v>Romania</v>
+        <v>Netherlands</v>
       </c>
       <c r="F617" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>MANIATIS</v>
+        <v>MANDA</v>
       </c>
       <c r="B618" t="str">
-        <v>Yannis</v>
+        <v>Claudiu</v>
       </c>
       <c r="C618" t="str">
         <v>-</v>
       </c>
       <c r="D618" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E618" t="str">
-        <v>Greece</v>
+        <v>Romania</v>
       </c>
       <c r="F618" t="str">
-        <v>PASOK-KINAL</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>MARAN</v>
+        <v>MANIATIS</v>
       </c>
       <c r="B619" t="str">
-        <v>Pierfrancesco</v>
+        <v>Yannis</v>
       </c>
       <c r="C619" t="str">
         <v>-</v>
       </c>
       <c r="D619" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E619" t="str">
-        <v>Italy</v>
+        <v>Greece</v>
       </c>
       <c r="F619" t="str">
-        <v>Partito Democratico</v>
+        <v>PASOK-KINAL</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>MAVRIDES</v>
+        <v>MARAN</v>
       </c>
       <c r="B620" t="str">
-        <v>Costas</v>
+        <v>Pierfrancesco</v>
       </c>
       <c r="C620" t="str">
         <v>-</v>
       </c>
       <c r="D620" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E620" t="str">
-        <v>Cyprus</v>
+        <v>Italy</v>
       </c>
       <c r="F620" t="str">
-        <v>Democratic Party</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>MEBAREK</v>
+        <v>MAVRIDES</v>
       </c>
       <c r="B621" t="str">
-        <v>Nora</v>
+        <v>Costas</v>
       </c>
       <c r="C621" t="str">
         <v>-</v>
       </c>
       <c r="D621" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E621" t="str">
-        <v>France</v>
+        <v>Cyprus</v>
       </c>
       <c r="F621" t="str">
-        <v>Parti socialiste</v>
+        <v>Democratic Party</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>MENDES</v>
+        <v>MEBAREK</v>
       </c>
       <c r="B622" t="str">
-        <v>Ana Catarina</v>
+        <v>Nora</v>
       </c>
       <c r="C622" t="str">
         <v>-</v>
       </c>
       <c r="D622" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E622" t="str">
-        <v>Portugal</v>
+        <v>France</v>
       </c>
       <c r="F622" t="str">
-        <v>Partido Socialista</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>MENDIA</v>
+        <v>MENDES</v>
       </c>
       <c r="B623" t="str">
-        <v>Idoia</v>
+        <v>Ana Catarina</v>
       </c>
       <c r="C623" t="str">
         <v>-</v>
       </c>
       <c r="D623" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E623" t="str">
-        <v>Spain</v>
+        <v>Portugal</v>
       </c>
       <c r="F623" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partido Socialista</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>MIKSER</v>
+        <v>MENDIA</v>
       </c>
       <c r="B624" t="str">
-        <v>Sven</v>
+        <v>Idoia</v>
       </c>
       <c r="C624" t="str">
         <v>-</v>
       </c>
       <c r="D624" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E624" t="str">
-        <v>Estonia</v>
+        <v>Spain</v>
       </c>
       <c r="F624" t="str">
-        <v>Sotsiaaldemokraatlik Erakond</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>MOLNÁR</v>
+        <v>MIKSER</v>
       </c>
       <c r="B625" t="str">
-        <v>Csaba</v>
+        <v>Sven</v>
       </c>
       <c r="C625" t="str">
         <v>-</v>
       </c>
       <c r="D625" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E625" t="str">
-        <v>Hungary</v>
+        <v>Estonia</v>
       </c>
       <c r="F625" t="str">
-        <v>Demokratikus Koalíció</v>
+        <v>Sotsiaaldemokraatlik Erakond</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>MORENO SÁNCHEZ</v>
+        <v>MOLNÁR</v>
       </c>
       <c r="B626" t="str">
-        <v>Javier</v>
+        <v>Csaba</v>
       </c>
       <c r="C626" t="str">
         <v>-</v>
       </c>
       <c r="D626" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E626" t="str">
-        <v>Spain</v>
+        <v>Hungary</v>
       </c>
       <c r="F626" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Demokratikus Koalíció</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>MORETTI</v>
+        <v>MORENO SÁNCHEZ</v>
       </c>
       <c r="B627" t="str">
-        <v>Alessandra</v>
+        <v>Javier</v>
       </c>
       <c r="C627" t="str">
         <v>-</v>
       </c>
       <c r="D627" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E627" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F627" t="str">
-        <v>Partito Democratico</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>MUŞOIU</v>
+        <v>MORETTI</v>
       </c>
       <c r="B628" t="str">
-        <v>Ştefan</v>
+        <v>Alessandra</v>
       </c>
       <c r="C628" t="str">
         <v>-</v>
       </c>
       <c r="D628" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E628" t="str">
-        <v>Romania</v>
+        <v>Italy</v>
       </c>
       <c r="F628" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>NARDELLA</v>
+        <v>MUŞOIU</v>
       </c>
       <c r="B629" t="str">
-        <v>Dario</v>
+        <v>Ştefan</v>
       </c>
       <c r="C629" t="str">
         <v>-</v>
       </c>
       <c r="D629" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E629" t="str">
-        <v>Italy</v>
+        <v>Romania</v>
       </c>
       <c r="F629" t="str">
-        <v>Partito Democratico</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>NEGRESCU</v>
+        <v>NARDELLA</v>
       </c>
       <c r="B630" t="str">
-        <v>Victor</v>
+        <v>Dario</v>
       </c>
       <c r="C630" t="str">
         <v>-</v>
       </c>
       <c r="D630" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E630" t="str">
-        <v>Romania</v>
+        <v>Italy</v>
       </c>
       <c r="F630" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>NEMEC</v>
+        <v>NEGRESCU</v>
       </c>
       <c r="B631" t="str">
-        <v>Matjaž</v>
+        <v>Victor</v>
       </c>
       <c r="C631" t="str">
         <v>-</v>
       </c>
       <c r="D631" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E631" t="str">
-        <v>Slovenia</v>
+        <v>Romania</v>
       </c>
       <c r="F631" t="str">
-        <v>Socialni demokrati</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>NICA</v>
+        <v>NEMEC</v>
       </c>
       <c r="B632" t="str">
-        <v>Dan</v>
+        <v>Matjaž</v>
       </c>
       <c r="C632" t="str">
         <v>-</v>
       </c>
       <c r="D632" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E632" t="str">
-        <v>Romania</v>
+        <v>Slovenia</v>
       </c>
       <c r="F632" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Socialni demokrati</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>NOICHL</v>
+        <v>NICA</v>
       </c>
       <c r="B633" t="str">
-        <v>Maria</v>
+        <v>Dan</v>
       </c>
       <c r="C633" t="str">
         <v>-</v>
       </c>
       <c r="D633" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E633" t="str">
-        <v>Germany</v>
+        <v>Romania</v>
       </c>
       <c r="F633" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>PAJÍN</v>
+        <v>NOICHL</v>
       </c>
       <c r="B634" t="str">
-        <v>Leire</v>
+        <v>Maria</v>
       </c>
       <c r="C634" t="str">
         <v>-</v>
       </c>
       <c r="D634" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E634" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F634" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>PAPANDREOU</v>
+        <v>PAJÍN</v>
       </c>
       <c r="B635" t="str">
-        <v>Nikos</v>
+        <v>Leire</v>
       </c>
       <c r="C635" t="str">
         <v>-</v>
       </c>
       <c r="D635" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E635" t="str">
-        <v>Greece</v>
+        <v>Spain</v>
       </c>
       <c r="F635" t="str">
-        <v>PASOK-KINAL</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>PELLERIN-CARLIN</v>
+        <v>PAPANDREOU</v>
       </c>
       <c r="B636" t="str">
-        <v>Thomas</v>
+        <v>Nikos</v>
       </c>
       <c r="C636" t="str">
         <v>-</v>
       </c>
       <c r="D636" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E636" t="str">
-        <v>France</v>
+        <v>Greece</v>
       </c>
       <c r="F636" t="str">
-        <v>Place publique</v>
+        <v>PASOK-KINAL</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>PENKOVA</v>
+        <v>PELLERIN-CARLIN</v>
       </c>
       <c r="B637" t="str">
-        <v>Tsvetelina</v>
+        <v>Thomas</v>
       </c>
       <c r="C637" t="str">
         <v>-</v>
       </c>
       <c r="D637" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E637" t="str">
-        <v>Bulgaria</v>
+        <v>France</v>
       </c>
       <c r="F637" t="str">
-        <v>Bulgarian Socialist Party</v>
+        <v>Place publique</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>PICIERNO</v>
+        <v>PENKOVA</v>
       </c>
       <c r="B638" t="str">
-        <v>Pina</v>
+        <v>Tsvetelina</v>
       </c>
       <c r="C638" t="str">
         <v>-</v>
       </c>
       <c r="D638" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E638" t="str">
-        <v>Italy</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F638" t="str">
-        <v>Partito Democratico</v>
+        <v>Bulgarian Socialist Party</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
         <v>PICULA</v>
       </c>
       <c r="B639" t="str">
         <v>Tonino</v>
       </c>
       <c r="C639" t="str">
         <v>-</v>
       </c>
       <c r="D639" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E639" t="str">
         <v>Croatia</v>
       </c>
       <c r="F639" t="str">
         <v>Socijaldemokratska partija Hrvatske</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
         <v>RAFOWICZ</v>
@@ -13259,51 +13259,51 @@
       </c>
       <c r="E643" t="str">
         <v>Germany</v>
       </c>
       <c r="F643" t="str">
         <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
         <v>REUTEN</v>
       </c>
       <c r="B644" t="str">
         <v>Thijs</v>
       </c>
       <c r="C644" t="str">
         <v>-</v>
       </c>
       <c r="D644" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E644" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F644" t="str">
-        <v>GroenLinks-PvdA</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
         <v>RICCI</v>
       </c>
       <c r="B645" t="str">
         <v>Matteo</v>
       </c>
       <c r="C645" t="str">
         <v>-</v>
       </c>
       <c r="D645" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E645" t="str">
         <v>Italy</v>
       </c>
       <c r="F645" t="str">
         <v>Partito Democratico</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
         <v>RIDEL</v>
@@ -13879,51 +13879,51 @@
       </c>
       <c r="E674" t="str">
         <v>Germany</v>
       </c>
       <c r="F674" t="str">
         <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
         <v>WOLTERS</v>
       </c>
       <c r="B675" t="str">
         <v>Lara</v>
       </c>
       <c r="C675" t="str">
         <v>-</v>
       </c>
       <c r="D675" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E675" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F675" t="str">
-        <v>GroenLinks-PvdA</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
         <v>ZAN</v>
       </c>
       <c r="B676" t="str">
         <v>Alessandro</v>
       </c>
       <c r="C676" t="str">
         <v>-</v>
       </c>
       <c r="D676" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E676" t="str">
         <v>Italy</v>
       </c>
       <c r="F676" t="str">
         <v>Partito Democratico</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
         <v>ZINGARETTI</v>
@@ -14184,1021 +14184,1200 @@
         <v>DIE LINKE.</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
         <v>EVERDING</v>
       </c>
       <c r="B690" t="str">
         <v>Sebastian</v>
       </c>
       <c r="C690" t="str">
         <v>-</v>
       </c>
       <c r="D690" t="str">
         <v>The Left</v>
       </c>
       <c r="E690" t="str">
         <v>Germany</v>
       </c>
       <c r="F690" t="str">
         <v>PARTEI MENSCH KLIMA TIERSCHUTZ</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>FARANTOURIS</v>
+        <v>FLANAGAN</v>
       </c>
       <c r="B691" t="str">
-        <v>Nikolas</v>
+        <v>Luke Ming</v>
       </c>
       <c r="C691" t="str">
         <v>-</v>
       </c>
       <c r="D691" t="str">
         <v>The Left</v>
       </c>
       <c r="E691" t="str">
-        <v>Greece</v>
+        <v>Ireland</v>
       </c>
       <c r="F691" t="str">
         <v>Independent</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>FLANAGAN</v>
+        <v>FOURREAU</v>
       </c>
       <c r="B692" t="str">
-        <v>Luke Ming</v>
+        <v>Emma</v>
       </c>
       <c r="C692" t="str">
         <v>-</v>
       </c>
       <c r="D692" t="str">
         <v>The Left</v>
       </c>
       <c r="E692" t="str">
-        <v>Ireland</v>
+        <v>France</v>
       </c>
       <c r="F692" t="str">
-        <v>Independent</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>FOURREAU</v>
+        <v>FUNCHION</v>
       </c>
       <c r="B693" t="str">
-        <v>Emma</v>
+        <v>Kathleen</v>
       </c>
       <c r="C693" t="str">
         <v>-</v>
       </c>
       <c r="D693" t="str">
         <v>The Left</v>
       </c>
       <c r="E693" t="str">
-        <v>France</v>
+        <v>Ireland</v>
       </c>
       <c r="F693" t="str">
-        <v>La France Insoumise</v>
+        <v>Sinn Féin</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>FUNCHION</v>
+        <v>FURORE</v>
       </c>
       <c r="B694" t="str">
-        <v>Kathleen</v>
+        <v>Mario</v>
       </c>
       <c r="C694" t="str">
         <v>-</v>
       </c>
       <c r="D694" t="str">
         <v>The Left</v>
       </c>
       <c r="E694" t="str">
-        <v>Ireland</v>
+        <v>Italy</v>
       </c>
       <c r="F694" t="str">
-        <v>Sinn Féin</v>
+        <v>Movimento 5 Stelle</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>FURORE</v>
+        <v>GALÁN</v>
       </c>
       <c r="B695" t="str">
-        <v>Mario</v>
+        <v>Estrella</v>
       </c>
       <c r="C695" t="str">
         <v>-</v>
       </c>
       <c r="D695" t="str">
         <v>The Left</v>
       </c>
       <c r="E695" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F695" t="str">
-        <v>Movimento 5 Stelle</v>
+        <v>Movimiento Sumar</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>GALÁN</v>
+        <v>GEDIN</v>
       </c>
       <c r="B696" t="str">
-        <v>Estrella</v>
+        <v>Hanna</v>
       </c>
       <c r="C696" t="str">
         <v>-</v>
       </c>
       <c r="D696" t="str">
         <v>The Left</v>
       </c>
       <c r="E696" t="str">
-        <v>Spain</v>
+        <v>Sweden</v>
       </c>
       <c r="F696" t="str">
-        <v>Movimiento Sumar</v>
+        <v>Vänsterpartiet</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>GEDIN</v>
+        <v>GEORGIOU</v>
       </c>
       <c r="B697" t="str">
-        <v>Hanna</v>
+        <v>Giorgos</v>
       </c>
       <c r="C697" t="str">
         <v>-</v>
       </c>
       <c r="D697" t="str">
         <v>The Left</v>
       </c>
       <c r="E697" t="str">
-        <v>Sweden</v>
+        <v>Cyprus</v>
       </c>
       <c r="F697" t="str">
-        <v>Vänsterpartiet</v>
+        <v>Progressive Party of Working People - Left - New Forces</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>GEORGIOU</v>
+        <v>GÜNTHER</v>
       </c>
       <c r="B698" t="str">
-        <v>Giorgos</v>
+        <v>Martin</v>
       </c>
       <c r="C698" t="str">
         <v>-</v>
       </c>
       <c r="D698" t="str">
         <v>The Left</v>
       </c>
       <c r="E698" t="str">
-        <v>Cyprus</v>
+        <v>Germany</v>
       </c>
       <c r="F698" t="str">
-        <v>Progressive Party of Working People - Left - New Forces</v>
+        <v>DIE LINKE.</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>GÜNTHER</v>
+        <v>HASSAN</v>
       </c>
       <c r="B699" t="str">
-        <v>Martin</v>
+        <v>Rima</v>
       </c>
       <c r="C699" t="str">
         <v>-</v>
       </c>
       <c r="D699" t="str">
         <v>The Left</v>
       </c>
       <c r="E699" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F699" t="str">
-        <v>DIE LINKE.</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>HASSAN</v>
+        <v>HAZEKAMP</v>
       </c>
       <c r="B700" t="str">
-        <v>Rima</v>
+        <v>Anja</v>
       </c>
       <c r="C700" t="str">
         <v>-</v>
       </c>
       <c r="D700" t="str">
         <v>The Left</v>
       </c>
       <c r="E700" t="str">
-        <v>France</v>
+        <v>Netherlands</v>
       </c>
       <c r="F700" t="str">
-        <v>La France Insoumise</v>
+        <v>Partij voor de Dieren</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>HAZEKAMP</v>
+        <v>KENNES</v>
       </c>
       <c r="B701" t="str">
-        <v>Anja</v>
+        <v>Rudi</v>
       </c>
       <c r="C701" t="str">
         <v>-</v>
       </c>
       <c r="D701" t="str">
         <v>The Left</v>
       </c>
       <c r="E701" t="str">
-        <v>Netherlands</v>
+        <v>Belgium</v>
       </c>
       <c r="F701" t="str">
-        <v>Partij voor de Dieren</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>KENNES</v>
+        <v>KOUNTOURA</v>
       </c>
       <c r="B702" t="str">
-        <v>Rudi</v>
+        <v>Elena</v>
       </c>
       <c r="C702" t="str">
         <v>-</v>
       </c>
       <c r="D702" t="str">
         <v>The Left</v>
       </c>
       <c r="E702" t="str">
-        <v>Belgium</v>
+        <v>Greece</v>
       </c>
       <c r="F702" t="str">
-        <v>Independent</v>
+        <v>Coalition of the Radical Left</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>KOUNTOURA</v>
+        <v>KYLLÖNEN</v>
       </c>
       <c r="B703" t="str">
-        <v>Elena</v>
+        <v>Merja</v>
       </c>
       <c r="C703" t="str">
         <v>-</v>
       </c>
       <c r="D703" t="str">
         <v>The Left</v>
       </c>
       <c r="E703" t="str">
-        <v>Greece</v>
+        <v>Finland</v>
       </c>
       <c r="F703" t="str">
-        <v>Coalition of the Radical Left</v>
+        <v>Vasemmistoliitto</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>KYLLÖNEN</v>
+        <v>LUCANO</v>
       </c>
       <c r="B704" t="str">
-        <v>Merja</v>
+        <v>Mimmo</v>
       </c>
       <c r="C704" t="str">
         <v>-</v>
       </c>
       <c r="D704" t="str">
         <v>The Left</v>
       </c>
       <c r="E704" t="str">
-        <v>Finland</v>
+        <v>Italy</v>
       </c>
       <c r="F704" t="str">
-        <v>Vasemmistoliitto</v>
+        <v>Alleanza Verdi e Sinistra</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>LUCANO</v>
+        <v>MARTINS</v>
       </c>
       <c r="B705" t="str">
-        <v>Mimmo</v>
+        <v>Catarina</v>
       </c>
       <c r="C705" t="str">
         <v>-</v>
       </c>
       <c r="D705" t="str">
         <v>The Left</v>
       </c>
       <c r="E705" t="str">
-        <v>Italy</v>
+        <v>Portugal</v>
       </c>
       <c r="F705" t="str">
-        <v>Alleanza Verdi e Sinistra</v>
+        <v>Bloco de Esquerda</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>MARTINS</v>
+        <v>MESURE</v>
       </c>
       <c r="B706" t="str">
-        <v>Catarina</v>
+        <v>Marina</v>
       </c>
       <c r="C706" t="str">
         <v>-</v>
       </c>
       <c r="D706" t="str">
         <v>The Left</v>
       </c>
       <c r="E706" t="str">
-        <v>Portugal</v>
+        <v>France</v>
       </c>
       <c r="F706" t="str">
-        <v>Bloco de Esquerda</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>MESURE</v>
+        <v>MONTERO</v>
       </c>
       <c r="B707" t="str">
-        <v>Marina</v>
+        <v>Irene</v>
       </c>
       <c r="C707" t="str">
         <v>-</v>
       </c>
       <c r="D707" t="str">
         <v>The Left</v>
       </c>
       <c r="E707" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F707" t="str">
-        <v>La France Insoumise</v>
+        <v>PODEMOS</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>MONTERO</v>
+        <v>MORACE</v>
       </c>
       <c r="B708" t="str">
-        <v>Irene</v>
+        <v>Carolina</v>
       </c>
       <c r="C708" t="str">
         <v>-</v>
       </c>
       <c r="D708" t="str">
         <v>The Left</v>
       </c>
       <c r="E708" t="str">
-        <v>Spain</v>
+        <v>Italy</v>
       </c>
       <c r="F708" t="str">
-        <v>PODEMOS</v>
+        <v>Movimento 5 Stelle</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>MORACE</v>
+        <v>OLIVEIRA</v>
       </c>
       <c r="B709" t="str">
-        <v>Carolina</v>
+        <v>João</v>
       </c>
       <c r="C709" t="str">
         <v>-</v>
       </c>
       <c r="D709" t="str">
         <v>The Left</v>
       </c>
       <c r="E709" t="str">
-        <v>Italy</v>
+        <v>Portugal</v>
       </c>
       <c r="F709" t="str">
-        <v>Movimento 5 Stelle</v>
+        <v>Partido Comunista Português</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>OLIVEIRA</v>
+        <v>OMARJEE</v>
       </c>
       <c r="B710" t="str">
-        <v>João</v>
+        <v>Younous</v>
       </c>
       <c r="C710" t="str">
         <v>-</v>
       </c>
       <c r="D710" t="str">
         <v>The Left</v>
       </c>
       <c r="E710" t="str">
-        <v>Portugal</v>
+        <v>France</v>
       </c>
       <c r="F710" t="str">
-        <v>Partido Comunista Português</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>OMARJEE</v>
+        <v>PALMISANO</v>
       </c>
       <c r="B711" t="str">
-        <v>Younous</v>
+        <v>Valentina</v>
       </c>
       <c r="C711" t="str">
         <v>-</v>
       </c>
       <c r="D711" t="str">
         <v>The Left</v>
       </c>
       <c r="E711" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F711" t="str">
-        <v>La France Insoumise</v>
+        <v>Movimento 5 Stelle</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>PALMISANO</v>
+        <v>PAPPAS</v>
       </c>
       <c r="B712" t="str">
-        <v>Valentina</v>
+        <v>Nikos</v>
       </c>
       <c r="C712" t="str">
         <v>-</v>
       </c>
       <c r="D712" t="str">
         <v>The Left</v>
       </c>
       <c r="E712" t="str">
-        <v>Italy</v>
+        <v>Greece</v>
       </c>
       <c r="F712" t="str">
-        <v>Movimento 5 Stelle</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>PAPPAS</v>
+        <v>PEDULLA&amp;#039;</v>
       </c>
       <c r="B713" t="str">
-        <v>Nikos</v>
+        <v>Gaetano</v>
       </c>
       <c r="C713" t="str">
         <v>-</v>
       </c>
       <c r="D713" t="str">
         <v>The Left</v>
       </c>
       <c r="E713" t="str">
-        <v>Greece</v>
+        <v>Italy</v>
       </c>
       <c r="F713" t="str">
-        <v>Independent</v>
+        <v>Movimento 5 Stelle</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>PEDULLA&amp;#039;</v>
+        <v>SAEIDI</v>
       </c>
       <c r="B714" t="str">
-        <v>Gaetano</v>
+        <v>Arash</v>
       </c>
       <c r="C714" t="str">
         <v>-</v>
       </c>
       <c r="D714" t="str">
         <v>The Left</v>
       </c>
       <c r="E714" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F714" t="str">
-        <v>Movimento 5 Stelle</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>SAEIDI</v>
+        <v>SALIS</v>
       </c>
       <c r="B715" t="str">
-        <v>Arash</v>
+        <v>Ilaria</v>
       </c>
       <c r="C715" t="str">
         <v>-</v>
       </c>
       <c r="D715" t="str">
         <v>The Left</v>
       </c>
       <c r="E715" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F715" t="str">
-        <v>La France Insoumise</v>
+        <v>Sinistra Italiana</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>SALIS</v>
+        <v>SARAMO</v>
       </c>
       <c r="B716" t="str">
-        <v>Ilaria</v>
+        <v>Jussi</v>
       </c>
       <c r="C716" t="str">
         <v>-</v>
       </c>
       <c r="D716" t="str">
         <v>The Left</v>
       </c>
       <c r="E716" t="str">
-        <v>Italy</v>
+        <v>Finland</v>
       </c>
       <c r="F716" t="str">
-        <v>Alleanza Verdi e Sinistra</v>
+        <v>Vasemmistoliitto</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>SARAMO</v>
+        <v>SCHIRDEWAN</v>
       </c>
       <c r="B717" t="str">
-        <v>Jussi</v>
+        <v>Martin</v>
       </c>
       <c r="C717" t="str">
         <v>-</v>
       </c>
       <c r="D717" t="str">
         <v>The Left</v>
       </c>
       <c r="E717" t="str">
-        <v>Finland</v>
+        <v>Germany</v>
       </c>
       <c r="F717" t="str">
-        <v>Vasemmistoliitto</v>
+        <v>DIE LINKE.</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>SCHIRDEWAN</v>
+        <v>SERRA SÁNCHEZ</v>
       </c>
       <c r="B718" t="str">
-        <v>Martin</v>
+        <v>Isabel</v>
       </c>
       <c r="C718" t="str">
         <v>-</v>
       </c>
       <c r="D718" t="str">
         <v>The Left</v>
       </c>
       <c r="E718" t="str">
-        <v>Germany</v>
+        <v>Spain</v>
       </c>
       <c r="F718" t="str">
-        <v>DIE LINKE.</v>
+        <v>PODEMOS</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>SERRA SÁNCHEZ</v>
+        <v>SJÖSTEDT</v>
       </c>
       <c r="B719" t="str">
-        <v>Isabel</v>
+        <v>Jonas</v>
       </c>
       <c r="C719" t="str">
         <v>-</v>
       </c>
       <c r="D719" t="str">
         <v>The Left</v>
       </c>
       <c r="E719" t="str">
-        <v>Spain</v>
+        <v>Sweden</v>
       </c>
       <c r="F719" t="str">
-        <v>PODEMOS</v>
+        <v>Vänsterpartiet</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>SJÖSTEDT</v>
+        <v>SMITH</v>
       </c>
       <c r="B720" t="str">
-        <v>Jonas</v>
+        <v>Anthony</v>
       </c>
       <c r="C720" t="str">
         <v>-</v>
       </c>
       <c r="D720" t="str">
         <v>The Left</v>
       </c>
       <c r="E720" t="str">
-        <v>Sweden</v>
+        <v>France</v>
       </c>
       <c r="F720" t="str">
-        <v>Vänsterpartiet</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>SMITH</v>
+        <v>TAMBURRANO</v>
       </c>
       <c r="B721" t="str">
-        <v>Anthony</v>
+        <v>Dario</v>
       </c>
       <c r="C721" t="str">
         <v>-</v>
       </c>
       <c r="D721" t="str">
         <v>The Left</v>
       </c>
       <c r="E721" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F721" t="str">
-        <v>La France Insoumise</v>
+        <v>Movimento 5 Stelle</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>TAMBURRANO</v>
+        <v>TRIDICO</v>
       </c>
       <c r="B722" t="str">
-        <v>Dario</v>
+        <v>Pasquale</v>
       </c>
       <c r="C722" t="str">
         <v>-</v>
       </c>
       <c r="D722" t="str">
         <v>The Left</v>
       </c>
       <c r="E722" t="str">
         <v>Italy</v>
       </c>
       <c r="F722" t="str">
-        <v>Movimento 5 Stelle</v>
-[...18 lines deleted...]
-      <c r="F723" t="str">
         <v>Movimento 5 Stelle</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F723"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F722"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="22.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="10.83203125" customWidth="1"/>
     <col min="4" max="4" width="16.83203125" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>New Members - 2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Last Name</v>
       </c>
       <c r="B3" t="str">
         <v>First Name</v>
       </c>
       <c r="C3" t="str">
         <v>Group</v>
       </c>
       <c r="D3" t="str">
         <v>Country</v>
       </c>
       <c r="E3" t="str">
         <v>Date Joined</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>BIRKHOLM</v>
+        <v>HERHAMMER</v>
       </c>
       <c r="B4" t="str">
-        <v>Majbritt</v>
+        <v>Norbert</v>
       </c>
       <c r="C4" t="str">
-        <v>PfE</v>
+        <v>EPP</v>
       </c>
       <c r="D4" t="str">
-        <v>Denmark</v>
+        <v>Germany</v>
       </c>
       <c r="E4" t="str">
-        <v>22 Apr 2026</v>
+        <v>17 Jun 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>LANIG</v>
+        <v>BOGDÁN</v>
       </c>
       <c r="B5" t="str">
-        <v>Marie-Sophie</v>
+        <v>Csaba</v>
       </c>
       <c r="C5" t="str">
         <v>EPP</v>
       </c>
       <c r="D5" t="str">
-        <v>Germany</v>
+        <v>Hungary</v>
       </c>
       <c r="E5" t="str">
-        <v>16 Apr 2026</v>
+        <v>22 May 2026</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
+        <v>WEISZ</v>
+      </c>
+      <c r="B6" t="str">
+        <v>Viktor</v>
+      </c>
+      <c r="C6" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Hungary</v>
+      </c>
+      <c r="E6" t="str">
+        <v>22 May 2026</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>BIRKHOLM</v>
+      </c>
+      <c r="B7" t="str">
+        <v>Majbritt</v>
+      </c>
+      <c r="C7" t="str">
+        <v>PfE</v>
+      </c>
+      <c r="D7" t="str">
+        <v>Denmark</v>
+      </c>
+      <c r="E7" t="str">
+        <v>22 Apr 2026</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>LANIG</v>
+      </c>
+      <c r="B8" t="str">
+        <v>Marie-Sophie</v>
+      </c>
+      <c r="C8" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Germany</v>
+      </c>
+      <c r="E8" t="str">
+        <v>16 Apr 2026</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
         <v>KONING</v>
       </c>
-      <c r="B6" t="str">
+      <c r="B9" t="str">
         <v>Willemien</v>
       </c>
-      <c r="C6" t="str">
-[...2 lines deleted...]
-      <c r="D6" t="str">
+      <c r="C9" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D9" t="str">
         <v>Netherlands</v>
       </c>
-      <c r="E6" t="str">
+      <c r="E9" t="str">
         <v>04 Mar 2026</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:E6"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:E9"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="22.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="12.83203125" customWidth="1"/>
     <col min="4" max="4" width="16.83203125" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Departures - 2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Last Name</v>
       </c>
       <c r="B3" t="str">
         <v>First Name</v>
       </c>
       <c r="C3" t="str">
         <v>Last Group</v>
       </c>
       <c r="D3" t="str">
         <v>Country</v>
       </c>
       <c r="E3" t="str">
         <v>Date Left</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>VISTISEN</v>
+        <v>EICKHOUT</v>
       </c>
       <c r="B4" t="str">
-        <v>Anders</v>
+        <v>Bas</v>
       </c>
       <c r="C4" t="str">
-        <v>PfE</v>
+        <v>Greens/EFA</v>
       </c>
       <c r="D4" t="str">
-        <v>Denmark</v>
+        <v>Netherlands</v>
       </c>
       <c r="E4" t="str">
-        <v>15 Apr 2026</v>
+        <v>21 Jun 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>CASPARY</v>
+        <v>SCHNEIDER</v>
       </c>
       <c r="B5" t="str">
-        <v>Daniel</v>
+        <v>Christine</v>
       </c>
       <c r="C5" t="str">
         <v>EPP</v>
       </c>
       <c r="D5" t="str">
         <v>Germany</v>
       </c>
       <c r="E5" t="str">
+        <v>28 May 2026</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>MAGYAR</v>
+      </c>
+      <c r="B6" t="str">
+        <v>Péter</v>
+      </c>
+      <c r="C6" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Hungary</v>
+      </c>
+      <c r="E6" t="str">
+        <v>09 May 2026</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>TARR</v>
+      </c>
+      <c r="B7" t="str">
+        <v>Zoltán</v>
+      </c>
+      <c r="C7" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D7" t="str">
+        <v>Hungary</v>
+      </c>
+      <c r="E7" t="str">
+        <v>09 May 2026</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>VISTISEN</v>
+      </c>
+      <c r="B8" t="str">
+        <v>Anders</v>
+      </c>
+      <c r="C8" t="str">
+        <v>PfE</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Denmark</v>
+      </c>
+      <c r="E8" t="str">
+        <v>15 Apr 2026</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>CASPARY</v>
+      </c>
+      <c r="B9" t="str">
+        <v>Daniel</v>
+      </c>
+      <c r="C9" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D9" t="str">
+        <v>Germany</v>
+      </c>
+      <c r="E9" t="str">
         <v>02 Mar 2026</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:E5"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:E9"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="22.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="14.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Group Changes - 2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Last Name</v>
       </c>
       <c r="B3" t="str">
         <v>First Name</v>
       </c>
       <c r="C3" t="str">
         <v>Previous Group</v>
       </c>
       <c r="D3" t="str">
         <v>New Group</v>
       </c>
       <c r="E3" t="str">
         <v>Country</v>
       </c>
       <c r="F3" t="str">
         <v>Date</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>SIEPER</v>
+        <v>BARTŮŠEK</v>
       </c>
       <c r="B4" t="str">
-        <v>Lukas</v>
+        <v>Nikola</v>
       </c>
       <c r="C4" t="str">
         <v>NI</v>
       </c>
       <c r="D4" t="str">
-        <v>RE</v>
+        <v>ECR</v>
       </c>
       <c r="E4" t="str">
-        <v>Germany</v>
+        <v>Czechia</v>
       </c>
       <c r="F4" t="str">
-        <v>26 Mar 2026</v>
+        <v>18 Jun 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>ZAJĄCZKOWSKA-HERNIK</v>
+        <v>PICIERNO</v>
       </c>
       <c r="B5" t="str">
-        <v>Ewa</v>
+        <v>Pina</v>
       </c>
       <c r="C5" t="str">
-        <v>ESN</v>
+        <v>S&amp;D</v>
       </c>
       <c r="D5" t="str">
-        <v>PfE</v>
+        <v>RE</v>
       </c>
       <c r="E5" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F5" t="str">
-        <v>26 Mar 2026</v>
+        <v>17 Jun 2026</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>SMIT</v>
+        <v>FARANTOURIS</v>
       </c>
       <c r="B6" t="str">
-        <v>Sander</v>
+        <v>Nikolas</v>
       </c>
       <c r="C6" t="str">
-        <v>EPP</v>
+        <v>NI</v>
       </c>
       <c r="D6" t="str">
-        <v>ECR</v>
+        <v>S&amp;D</v>
       </c>
       <c r="E6" t="str">
-        <v>Netherlands</v>
+        <v>Greece</v>
       </c>
       <c r="F6" t="str">
-        <v>11 Mar 2026</v>
+        <v>08 May 2026</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
+        <v>FARANTOURIS</v>
+      </c>
+      <c r="B7" t="str">
+        <v>Nikolas</v>
+      </c>
+      <c r="C7" t="str">
+        <v>The Left</v>
+      </c>
+      <c r="D7" t="str">
+        <v>NI</v>
+      </c>
+      <c r="E7" t="str">
+        <v>Greece</v>
+      </c>
+      <c r="F7" t="str">
+        <v>06 May 2026</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>SIEPER</v>
+      </c>
+      <c r="B8" t="str">
+        <v>Lukas</v>
+      </c>
+      <c r="C8" t="str">
+        <v>NI</v>
+      </c>
+      <c r="D8" t="str">
+        <v>RE</v>
+      </c>
+      <c r="E8" t="str">
+        <v>Germany</v>
+      </c>
+      <c r="F8" t="str">
+        <v>26 Mar 2026</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>ZAJĄCZKOWSKA-HERNIK</v>
+      </c>
+      <c r="B9" t="str">
+        <v>Ewa</v>
+      </c>
+      <c r="C9" t="str">
+        <v>ESN</v>
+      </c>
+      <c r="D9" t="str">
+        <v>PfE</v>
+      </c>
+      <c r="E9" t="str">
+        <v>Poland</v>
+      </c>
+      <c r="F9" t="str">
+        <v>26 Mar 2026</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>SMIT</v>
+      </c>
+      <c r="B10" t="str">
+        <v>Sander</v>
+      </c>
+      <c r="C10" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D10" t="str">
+        <v>ECR</v>
+      </c>
+      <c r="E10" t="str">
+        <v>Netherlands</v>
+      </c>
+      <c r="F10" t="str">
+        <v>11 Mar 2026</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
         <v>VAN LEEUWEN</v>
       </c>
-      <c r="B7" t="str">
+      <c r="B11" t="str">
         <v>Jessika</v>
       </c>
-      <c r="C7" t="str">
-[...2 lines deleted...]
-      <c r="D7" t="str">
+      <c r="C11" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D11" t="str">
         <v>ECR</v>
       </c>
-      <c r="E7" t="str">
+      <c r="E11" t="str">
         <v>Netherlands</v>
       </c>
-      <c r="F7" t="str">
+      <c r="F11" t="str">
         <v>11 Mar 2026</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F7"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F11"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>All MEPs</vt:lpstr>
       <vt:lpstr>New Members 2026</vt:lpstr>
       <vt:lpstr>Departures 2026</vt:lpstr>
       <vt:lpstr>Group Changes 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>