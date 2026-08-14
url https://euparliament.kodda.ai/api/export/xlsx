--- v1 (2026-06-26)
+++ v2 (2026-08-14)
@@ -416,74 +416,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F722"/>
+  <dimension ref="A1:F723"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="22.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="8.83203125" customWidth="1"/>
     <col min="4" max="4" width="10.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="30.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>European Parliament - Members List</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Generated: 26 Jun 2026</v>
+        <v>Generated: 14 Aug 2026</v>
       </c>
       <c r="E2" t="str">
-        <v>Total: 718 MEPs</v>
+        <v>Total: 719 MEPs</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Last Name</v>
       </c>
       <c r="B4" t="str">
         <v>First Name</v>
       </c>
       <c r="C4" t="str">
         <v>Status</v>
       </c>
       <c r="D4" t="str">
         <v>Group</v>
       </c>
       <c r="E4" t="str">
         <v>Country</v>
       </c>
       <c r="F4" t="str">
         <v>National Party</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>ALEXANDRAKI</v>
@@ -1004,14022 +1004,14059 @@
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>JUNCO GARCÍA</v>
       </c>
       <c r="B31" t="str">
         <v>Nora</v>
       </c>
       <c r="C31" t="str">
         <v>-</v>
       </c>
       <c r="D31" t="str">
         <v>ECR</v>
       </c>
       <c r="E31" t="str">
         <v>Spain</v>
       </c>
       <c r="F31" t="str">
         <v>Independiente</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>KAMIŃSKI</v>
+        <v>KABILOV</v>
       </c>
       <c r="B32" t="str">
-        <v>Mariusz</v>
+        <v>Taner</v>
       </c>
       <c r="C32" t="str">
         <v>-</v>
       </c>
       <c r="D32" t="str">
         <v>ECR</v>
       </c>
       <c r="E32" t="str">
-        <v>Poland</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F32" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>Movement for Rights and Freedoms</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>KANKO</v>
+        <v>KAMIŃSKI</v>
       </c>
       <c r="B33" t="str">
-        <v>Assita</v>
+        <v>Mariusz</v>
       </c>
       <c r="C33" t="str">
         <v>-</v>
       </c>
       <c r="D33" t="str">
         <v>ECR</v>
       </c>
       <c r="E33" t="str">
-        <v>Belgium</v>
+        <v>Poland</v>
       </c>
       <c r="F33" t="str">
-        <v>Nieuw-Vlaamse Alliantie</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>KOLS</v>
+        <v>KANKO</v>
       </c>
       <c r="B34" t="str">
-        <v>Rihards</v>
+        <v>Assita</v>
       </c>
       <c r="C34" t="str">
         <v>-</v>
       </c>
       <c r="D34" t="str">
         <v>ECR</v>
       </c>
       <c r="E34" t="str">
-        <v>Latvia</v>
+        <v>Belgium</v>
       </c>
       <c r="F34" t="str">
-        <v>Nacionālā apvienība "Visu Latvijai!" - "Tēvzemei un Brīvībai/LNNK"</v>
+        <v>Nieuw-Vlaamse Alliantie</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>KRUTÍLEK</v>
+        <v>KOLS</v>
       </c>
       <c r="B35" t="str">
-        <v>Ondřej</v>
+        <v>Rihards</v>
       </c>
       <c r="C35" t="str">
         <v>-</v>
       </c>
       <c r="D35" t="str">
         <v>ECR</v>
       </c>
       <c r="E35" t="str">
-        <v>Czechia</v>
+        <v>Latvia</v>
       </c>
       <c r="F35" t="str">
-        <v>Občanská demokratická strana</v>
+        <v>Nacionālā apvienība "Visu Latvijai!" - "Tēvzemei un Brīvībai/LNNK"</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>MADISON</v>
+        <v>KRUTÍLEK</v>
       </c>
       <c r="B36" t="str">
-        <v>Jaak</v>
+        <v>Ondřej</v>
       </c>
       <c r="C36" t="str">
         <v>-</v>
       </c>
       <c r="D36" t="str">
         <v>ECR</v>
       </c>
       <c r="E36" t="str">
-        <v>Estonia</v>
+        <v>Czechia</v>
       </c>
       <c r="F36" t="str">
-        <v>Eesti Keskerakond</v>
+        <v>Občanská demokratická strana</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>MAGONI</v>
+        <v>MADISON</v>
       </c>
       <c r="B37" t="str">
-        <v>Lara</v>
+        <v>Jaak</v>
       </c>
       <c r="C37" t="str">
         <v>-</v>
       </c>
       <c r="D37" t="str">
         <v>ECR</v>
       </c>
       <c r="E37" t="str">
-        <v>Italy</v>
+        <v>Estonia</v>
       </c>
       <c r="F37" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Eesti Keskerakond</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>MALĄG</v>
+        <v>MAGONI</v>
       </c>
       <c r="B38" t="str">
-        <v>Marlena</v>
+        <v>Lara</v>
       </c>
       <c r="C38" t="str">
         <v>-</v>
       </c>
       <c r="D38" t="str">
         <v>ECR</v>
       </c>
       <c r="E38" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F38" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>MANTOVANI</v>
+        <v>MALĄG</v>
       </c>
       <c r="B39" t="str">
-        <v>Mario</v>
+        <v>Marlena</v>
       </c>
       <c r="C39" t="str">
         <v>-</v>
       </c>
       <c r="D39" t="str">
         <v>ECR</v>
       </c>
       <c r="E39" t="str">
-        <v>Italy</v>
+        <v>Poland</v>
       </c>
       <c r="F39" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>MARÉCHAL</v>
+        <v>MANTOVANI</v>
       </c>
       <c r="B40" t="str">
-        <v>Marion</v>
+        <v>Mario</v>
       </c>
       <c r="C40" t="str">
         <v>-</v>
       </c>
       <c r="D40" t="str">
         <v>ECR</v>
       </c>
       <c r="E40" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F40" t="str">
-        <v>Identité Libertés</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>MILAZZO</v>
+        <v>MARÉCHAL</v>
       </c>
       <c r="B41" t="str">
-        <v>Giuseppe</v>
+        <v>Marion</v>
       </c>
       <c r="C41" t="str">
         <v>-</v>
       </c>
       <c r="D41" t="str">
         <v>ECR</v>
       </c>
       <c r="E41" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F41" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Identité Libertés</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>MULARCZYK</v>
+        <v>MILAZZO</v>
       </c>
       <c r="B42" t="str">
-        <v>Arkadiusz</v>
+        <v>Giuseppe</v>
       </c>
       <c r="C42" t="str">
         <v>-</v>
       </c>
       <c r="D42" t="str">
         <v>ECR</v>
       </c>
       <c r="E42" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F42" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>MÜLLER</v>
+        <v>MULARCZYK</v>
       </c>
       <c r="B43" t="str">
-        <v>Piotr</v>
+        <v>Arkadiusz</v>
       </c>
       <c r="C43" t="str">
         <v>-</v>
       </c>
       <c r="D43" t="str">
         <v>ECR</v>
       </c>
       <c r="E43" t="str">
         <v>Poland</v>
       </c>
       <c r="F43" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>NESCI</v>
+        <v>MÜLLER</v>
       </c>
       <c r="B44" t="str">
-        <v>Denis</v>
+        <v>Piotr</v>
       </c>
       <c r="C44" t="str">
         <v>-</v>
       </c>
       <c r="D44" t="str">
         <v>ECR</v>
       </c>
       <c r="E44" t="str">
-        <v>Italy</v>
+        <v>Poland</v>
       </c>
       <c r="F44" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>OBAJTEK</v>
+        <v>NESCI</v>
       </c>
       <c r="B45" t="str">
-        <v>Daniel</v>
+        <v>Denis</v>
       </c>
       <c r="C45" t="str">
         <v>-</v>
       </c>
       <c r="D45" t="str">
         <v>ECR</v>
       </c>
       <c r="E45" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F45" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>OZDOBA</v>
+        <v>OBAJTEK</v>
       </c>
       <c r="B46" t="str">
-        <v>Jacek</v>
+        <v>Daniel</v>
       </c>
       <c r="C46" t="str">
         <v>-</v>
       </c>
       <c r="D46" t="str">
         <v>ECR</v>
       </c>
       <c r="E46" t="str">
         <v>Poland</v>
       </c>
       <c r="F46" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>PELTIER</v>
+        <v>OZDOBA</v>
       </c>
       <c r="B47" t="str">
-        <v>Guillaume</v>
+        <v>Jacek</v>
       </c>
       <c r="C47" t="str">
         <v>-</v>
       </c>
       <c r="D47" t="str">
         <v>ECR</v>
       </c>
       <c r="E47" t="str">
-        <v>France</v>
+        <v>Poland</v>
       </c>
       <c r="F47" t="str">
-        <v>Identité Libertés</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>PICARO</v>
+        <v>PELTIER</v>
       </c>
       <c r="B48" t="str">
-        <v>Michele</v>
+        <v>Guillaume</v>
       </c>
       <c r="C48" t="str">
         <v>-</v>
       </c>
       <c r="D48" t="str">
         <v>ECR</v>
       </c>
       <c r="E48" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F48" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Identité Libertés</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>PIPEREA</v>
+        <v>PICARO</v>
       </c>
       <c r="B49" t="str">
-        <v>Gheorghe</v>
+        <v>Michele</v>
       </c>
       <c r="C49" t="str">
         <v>-</v>
       </c>
       <c r="D49" t="str">
         <v>ECR</v>
       </c>
       <c r="E49" t="str">
-        <v>Romania</v>
+        <v>Italy</v>
       </c>
       <c r="F49" t="str">
-        <v>Alianța pentru Unirea Românilor</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>POLATO</v>
+        <v>PIPEREA</v>
       </c>
       <c r="B50" t="str">
-        <v>Daniele</v>
+        <v>Gheorghe</v>
       </c>
       <c r="C50" t="str">
         <v>-</v>
       </c>
       <c r="D50" t="str">
         <v>ECR</v>
       </c>
       <c r="E50" t="str">
-        <v>Italy</v>
+        <v>Romania</v>
       </c>
       <c r="F50" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Alianța pentru Unirea Românilor</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>POZŅAKS</v>
+        <v>POLATO</v>
       </c>
       <c r="B51" t="str">
-        <v>Reinis</v>
+        <v>Daniele</v>
       </c>
       <c r="C51" t="str">
         <v>-</v>
       </c>
       <c r="D51" t="str">
         <v>ECR</v>
       </c>
       <c r="E51" t="str">
-        <v>Latvia</v>
+        <v>Italy</v>
       </c>
       <c r="F51" t="str">
-        <v>Apvienotais saraksts — Latvijas Zaļā partija, Latvijas Reģionu Apvienība, Liepājas partija</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>PROCACCINI</v>
+        <v>POZŅAKS</v>
       </c>
       <c r="B52" t="str">
-        <v>Nicola</v>
+        <v>Reinis</v>
       </c>
       <c r="C52" t="str">
         <v>-</v>
       </c>
       <c r="D52" t="str">
         <v>ECR</v>
       </c>
       <c r="E52" t="str">
-        <v>Italy</v>
+        <v>Latvia</v>
       </c>
       <c r="F52" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Apvienotais saraksts — Latvijas Zaļā partija, Latvijas Reģionu Apvienība, Liepājas partija</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>RAZZA</v>
+        <v>PROCACCINI</v>
       </c>
       <c r="B53" t="str">
-        <v>Ruggero</v>
+        <v>Nicola</v>
       </c>
       <c r="C53" t="str">
         <v>-</v>
       </c>
       <c r="D53" t="str">
         <v>ECR</v>
       </c>
       <c r="E53" t="str">
         <v>Italy</v>
       </c>
       <c r="F53" t="str">
         <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>RUISSEN</v>
+        <v>RAZZA</v>
       </c>
       <c r="B54" t="str">
-        <v>Bert-Jan</v>
+        <v>Ruggero</v>
       </c>
       <c r="C54" t="str">
         <v>-</v>
       </c>
       <c r="D54" t="str">
         <v>ECR</v>
       </c>
       <c r="E54" t="str">
-        <v>Netherlands</v>
+        <v>Italy</v>
       </c>
       <c r="F54" t="str">
-        <v>Staatkundig Gereformeerde Partij</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>RZOŃCA</v>
+        <v>RUISSEN</v>
       </c>
       <c r="B55" t="str">
-        <v>Bogdan</v>
+        <v>Bert-Jan</v>
       </c>
       <c r="C55" t="str">
         <v>-</v>
       </c>
       <c r="D55" t="str">
         <v>ECR</v>
       </c>
       <c r="E55" t="str">
-        <v>Poland</v>
+        <v>Netherlands</v>
       </c>
       <c r="F55" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>Staatkundig Gereformeerde Partij</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>SBERNA</v>
+        <v>RZOŃCA</v>
       </c>
       <c r="B56" t="str">
-        <v>Antonella</v>
+        <v>Bogdan</v>
       </c>
       <c r="C56" t="str">
         <v>-</v>
       </c>
       <c r="D56" t="str">
         <v>ECR</v>
       </c>
       <c r="E56" t="str">
-        <v>Italy</v>
+        <v>Poland</v>
       </c>
       <c r="F56" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>SMIT</v>
+        <v>SBERNA</v>
       </c>
       <c r="B57" t="str">
-        <v>Sander</v>
+        <v>Antonella</v>
       </c>
       <c r="C57" t="str">
         <v>-</v>
       </c>
       <c r="D57" t="str">
         <v>ECR</v>
       </c>
       <c r="E57" t="str">
-        <v>Netherlands</v>
+        <v>Italy</v>
       </c>
       <c r="F57" t="str">
-        <v>BoerBurgerBeweging</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>SOLIER</v>
+        <v>SMIT</v>
       </c>
       <c r="B58" t="str">
-        <v>Diego</v>
+        <v>Sander</v>
       </c>
       <c r="C58" t="str">
         <v>-</v>
       </c>
       <c r="D58" t="str">
         <v>ECR</v>
       </c>
       <c r="E58" t="str">
-        <v>Spain</v>
+        <v>Netherlands</v>
       </c>
       <c r="F58" t="str">
-        <v>Independiente</v>
+        <v>BoerBurgerBeweging</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>SQUARTA</v>
+        <v>SOLIER</v>
       </c>
       <c r="B59" t="str">
-        <v>Marco</v>
+        <v>Diego</v>
       </c>
       <c r="C59" t="str">
         <v>-</v>
       </c>
       <c r="D59" t="str">
         <v>ECR</v>
       </c>
       <c r="E59" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F59" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Independiente</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>STORM</v>
+        <v>SQUARTA</v>
       </c>
       <c r="B60" t="str">
-        <v>Kristoffer</v>
+        <v>Marco</v>
       </c>
       <c r="C60" t="str">
         <v>-</v>
       </c>
       <c r="D60" t="str">
         <v>ECR</v>
       </c>
       <c r="E60" t="str">
-        <v>Denmark</v>
+        <v>Italy</v>
       </c>
       <c r="F60" t="str">
-        <v>Danmarksdemokraterne</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>STURDZA</v>
+        <v>STORM</v>
       </c>
       <c r="B61" t="str">
-        <v>Şerban Dimitrie</v>
+        <v>Kristoffer</v>
       </c>
       <c r="C61" t="str">
         <v>-</v>
       </c>
       <c r="D61" t="str">
         <v>ECR</v>
       </c>
       <c r="E61" t="str">
-        <v>Romania</v>
+        <v>Denmark</v>
       </c>
       <c r="F61" t="str">
-        <v>Partidul Acțiunea Conservatoare</v>
+        <v>Danmarksdemokraterne</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>SZYDŁO</v>
+        <v>STURDZA</v>
       </c>
       <c r="B62" t="str">
-        <v>Beata</v>
+        <v>Şerban Dimitrie</v>
       </c>
       <c r="C62" t="str">
         <v>-</v>
       </c>
       <c r="D62" t="str">
         <v>ECR</v>
       </c>
       <c r="E62" t="str">
-        <v>Poland</v>
+        <v>Romania</v>
       </c>
       <c r="F62" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>Partidul Acțiunea Conservatoare</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>TARCZYŃSKI</v>
+        <v>SZYDŁO</v>
       </c>
       <c r="B63" t="str">
-        <v>Dominik</v>
+        <v>Beata</v>
       </c>
       <c r="C63" t="str">
         <v>-</v>
       </c>
       <c r="D63" t="str">
         <v>ECR</v>
       </c>
       <c r="E63" t="str">
         <v>Poland</v>
       </c>
       <c r="F63" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>TÂRZIU</v>
+        <v>TARCZYŃSKI</v>
       </c>
       <c r="B64" t="str">
-        <v>Claudiu-Richard</v>
+        <v>Dominik</v>
       </c>
       <c r="C64" t="str">
         <v>-</v>
       </c>
       <c r="D64" t="str">
         <v>ECR</v>
       </c>
       <c r="E64" t="str">
-        <v>Romania</v>
+        <v>Poland</v>
       </c>
       <c r="F64" t="str">
-        <v>Partidul Acțiunea Conservatoare</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>TEODORESCU</v>
+        <v>TÂRZIU</v>
       </c>
       <c r="B65" t="str">
-        <v>Georgiana</v>
+        <v>Claudiu-Richard</v>
       </c>
       <c r="C65" t="str">
         <v>-</v>
       </c>
       <c r="D65" t="str">
         <v>ECR</v>
       </c>
       <c r="E65" t="str">
         <v>Romania</v>
       </c>
       <c r="F65" t="str">
-        <v>Alianța pentru Unirea Românilor</v>
+        <v>Partidul Acțiunea Conservatoare</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>TERHEŞ</v>
+        <v>TEODORESCU</v>
       </c>
       <c r="B66" t="str">
-        <v>Cristian</v>
+        <v>Georgiana</v>
       </c>
       <c r="C66" t="str">
         <v>-</v>
       </c>
       <c r="D66" t="str">
         <v>ECR</v>
       </c>
       <c r="E66" t="str">
         <v>Romania</v>
       </c>
       <c r="F66" t="str">
-        <v>Partidului Național Conservator Român (PNCR)</v>
+        <v>Alianța pentru Unirea Românilor</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>TIMGREN</v>
+        <v>TERHEŞ</v>
       </c>
       <c r="B67" t="str">
-        <v>Beatrice</v>
+        <v>Cristian</v>
       </c>
       <c r="C67" t="str">
         <v>-</v>
       </c>
       <c r="D67" t="str">
         <v>ECR</v>
       </c>
       <c r="E67" t="str">
-        <v>Sweden</v>
+        <v>Romania</v>
       </c>
       <c r="F67" t="str">
-        <v>Sverigedemokraterna</v>
+        <v>Partidului Național Conservator Român (PNCR)</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>TOMASZEWSKI</v>
+        <v>TIMGREN</v>
       </c>
       <c r="B68" t="str">
-        <v>Waldemar</v>
+        <v>Beatrice</v>
       </c>
       <c r="C68" t="str">
         <v>-</v>
       </c>
       <c r="D68" t="str">
         <v>ECR</v>
       </c>
       <c r="E68" t="str">
-        <v>Lithuania</v>
+        <v>Sweden</v>
       </c>
       <c r="F68" t="str">
-        <v>Lietuvos lenkų rinkimų akcija – Krikščioniškų šeimų sąjunga</v>
+        <v>Sverigedemokraterna</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>TORSELLI</v>
+        <v>TOMASZEWSKI</v>
       </c>
       <c r="B69" t="str">
-        <v>Francesco</v>
+        <v>Waldemar</v>
       </c>
       <c r="C69" t="str">
         <v>-</v>
       </c>
       <c r="D69" t="str">
         <v>ECR</v>
       </c>
       <c r="E69" t="str">
-        <v>Italy</v>
+        <v>Lithuania</v>
       </c>
       <c r="F69" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Lietuvos lenkų rinkimų akcija – Krikščioniškų šeimų sąjunga</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>TROCHU</v>
+        <v>TORSELLI</v>
       </c>
       <c r="B70" t="str">
-        <v>Laurence</v>
+        <v>Francesco</v>
       </c>
       <c r="C70" t="str">
         <v>-</v>
       </c>
       <c r="D70" t="str">
         <v>ECR</v>
       </c>
       <c r="E70" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F70" t="str">
-        <v>Identité Libertés</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>TYNKKYNEN</v>
+        <v>TROCHU</v>
       </c>
       <c r="B71" t="str">
-        <v>Sebastian</v>
+        <v>Laurence</v>
       </c>
       <c r="C71" t="str">
         <v>-</v>
       </c>
       <c r="D71" t="str">
         <v>ECR</v>
       </c>
       <c r="E71" t="str">
-        <v>Finland</v>
+        <v>France</v>
       </c>
       <c r="F71" t="str">
-        <v>Perussuomalaiset</v>
+        <v>Identité Libertés</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>VALCHEV</v>
+        <v>TYNKKYNEN</v>
       </c>
       <c r="B72" t="str">
-        <v>Ivaylo</v>
+        <v>Sebastian</v>
       </c>
       <c r="C72" t="str">
         <v>-</v>
       </c>
       <c r="D72" t="str">
         <v>ECR</v>
       </c>
       <c r="E72" t="str">
-        <v>Bulgaria</v>
+        <v>Finland</v>
       </c>
       <c r="F72" t="str">
-        <v>There Is Such a People</v>
+        <v>Perussuomalaiset</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>VAN DIJCK</v>
+        <v>VALCHEV</v>
       </c>
       <c r="B73" t="str">
-        <v>Kris</v>
+        <v>Ivaylo</v>
       </c>
       <c r="C73" t="str">
         <v>-</v>
       </c>
       <c r="D73" t="str">
         <v>ECR</v>
       </c>
       <c r="E73" t="str">
-        <v>Belgium</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F73" t="str">
-        <v>Nieuw-Vlaamse Alliantie</v>
+        <v>There Is Such a People</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>VAN LEEUWEN</v>
+        <v>VAN DIJCK</v>
       </c>
       <c r="B74" t="str">
-        <v>Jessika</v>
+        <v>Kris</v>
       </c>
       <c r="C74" t="str">
         <v>-</v>
       </c>
       <c r="D74" t="str">
         <v>ECR</v>
       </c>
       <c r="E74" t="str">
-        <v>Netherlands</v>
+        <v>Belgium</v>
       </c>
       <c r="F74" t="str">
-        <v>BoerBurgerBeweging</v>
+        <v>Nieuw-Vlaamse Alliantie</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>VAN OVERTVELDT</v>
+        <v>VAN LEEUWEN</v>
       </c>
       <c r="B75" t="str">
-        <v>Johan</v>
+        <v>Jessika</v>
       </c>
       <c r="C75" t="str">
         <v>-</v>
       </c>
       <c r="D75" t="str">
         <v>ECR</v>
       </c>
       <c r="E75" t="str">
-        <v>Belgium</v>
+        <v>Netherlands</v>
       </c>
       <c r="F75" t="str">
-        <v>Nieuw-Vlaamse Alliantie</v>
+        <v>BoerBurgerBeweging</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>VENTOLA</v>
+        <v>VAN OVERTVELDT</v>
       </c>
       <c r="B76" t="str">
-        <v>Francesco</v>
+        <v>Johan</v>
       </c>
       <c r="C76" t="str">
         <v>-</v>
       </c>
       <c r="D76" t="str">
         <v>ECR</v>
       </c>
       <c r="E76" t="str">
-        <v>Italy</v>
+        <v>Belgium</v>
       </c>
       <c r="F76" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Nieuw-Vlaamse Alliantie</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>VERYGA</v>
+        <v>VENTOLA</v>
       </c>
       <c r="B77" t="str">
-        <v>Aurelijus</v>
+        <v>Francesco</v>
       </c>
       <c r="C77" t="str">
         <v>-</v>
       </c>
       <c r="D77" t="str">
         <v>ECR</v>
       </c>
       <c r="E77" t="str">
-        <v>Lithuania</v>
+        <v>Italy</v>
       </c>
       <c r="F77" t="str">
-        <v>Lietuvos valstiečių ir žaliųjų sąjunga</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>VIVALDINI</v>
+        <v>VERYGA</v>
       </c>
       <c r="B78" t="str">
-        <v>Mariateresa</v>
+        <v>Aurelijus</v>
       </c>
       <c r="C78" t="str">
         <v>-</v>
       </c>
       <c r="D78" t="str">
         <v>ECR</v>
       </c>
       <c r="E78" t="str">
-        <v>Italy</v>
+        <v>Lithuania</v>
       </c>
       <c r="F78" t="str">
-        <v>FRATELLI D' ITALIA</v>
+        <v>Lietuvos valstiečių ir žaliųjų sąjunga</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>VONDRA</v>
+        <v>VIVALDINI</v>
       </c>
       <c r="B79" t="str">
-        <v>Alexandr</v>
+        <v>Mariateresa</v>
       </c>
       <c r="C79" t="str">
         <v>-</v>
       </c>
       <c r="D79" t="str">
         <v>ECR</v>
       </c>
       <c r="E79" t="str">
-        <v>Czechia</v>
+        <v>Italy</v>
       </c>
       <c r="F79" t="str">
-        <v>Občanská demokratická strana</v>
+        <v>FRATELLI D' ITALIA</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>VRECIONOVÁ</v>
+        <v>VONDRA</v>
       </c>
       <c r="B80" t="str">
-        <v>Veronika</v>
+        <v>Alexandr</v>
       </c>
       <c r="C80" t="str">
         <v>-</v>
       </c>
       <c r="D80" t="str">
         <v>ECR</v>
       </c>
       <c r="E80" t="str">
         <v>Czechia</v>
       </c>
       <c r="F80" t="str">
         <v>Občanská demokratická strana</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>WĄSIK</v>
+        <v>VRECIONOVÁ</v>
       </c>
       <c r="B81" t="str">
-        <v>Maciej</v>
+        <v>Veronika</v>
       </c>
       <c r="C81" t="str">
         <v>-</v>
       </c>
       <c r="D81" t="str">
         <v>ECR</v>
       </c>
       <c r="E81" t="str">
-        <v>Poland</v>
+        <v>Czechia</v>
       </c>
       <c r="F81" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>Občanská demokratická strana</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>WEIMERS</v>
+        <v>WĄSIK</v>
       </c>
       <c r="B82" t="str">
-        <v>Charlie</v>
+        <v>Maciej</v>
       </c>
       <c r="C82" t="str">
         <v>-</v>
       </c>
       <c r="D82" t="str">
         <v>ECR</v>
       </c>
       <c r="E82" t="str">
-        <v>Sweden</v>
+        <v>Poland</v>
       </c>
       <c r="F82" t="str">
-        <v>Sverigedemokraterna</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>WIŚNIEWSKA</v>
+        <v>WEIMERS</v>
       </c>
       <c r="B83" t="str">
-        <v>Jadwiga</v>
+        <v>Charlie</v>
       </c>
       <c r="C83" t="str">
         <v>-</v>
       </c>
       <c r="D83" t="str">
         <v>ECR</v>
       </c>
       <c r="E83" t="str">
-        <v>Poland</v>
+        <v>Sweden</v>
       </c>
       <c r="F83" t="str">
-        <v>Prawo i Sprawiedliwość</v>
+        <v>Sverigedemokraterna</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>ZALEWSKA</v>
+        <v>WIŚNIEWSKA</v>
       </c>
       <c r="B84" t="str">
-        <v>Anna</v>
+        <v>Jadwiga</v>
       </c>
       <c r="C84" t="str">
         <v>-</v>
       </c>
       <c r="D84" t="str">
         <v>ECR</v>
       </c>
       <c r="E84" t="str">
         <v>Poland</v>
       </c>
       <c r="F84" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>ZĪLE</v>
+        <v>YONCHEVA</v>
       </c>
       <c r="B85" t="str">
-        <v>Roberts</v>
+        <v>Elena</v>
       </c>
       <c r="C85" t="str">
         <v>-</v>
       </c>
       <c r="D85" t="str">
         <v>ECR</v>
       </c>
       <c r="E85" t="str">
-        <v>Latvia</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F85" t="str">
-        <v>Nacionālā apvienība "Visu Latvijai!" - "Tēvzemei un Brīvībai/LNNK"</v>
+        <v>Movement for Rights and Freedoms</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>ZŁOTOWSKI</v>
+        <v>ZALEWSKA</v>
       </c>
       <c r="B86" t="str">
-        <v>Kosma</v>
+        <v>Anna</v>
       </c>
       <c r="C86" t="str">
         <v>-</v>
       </c>
       <c r="D86" t="str">
         <v>ECR</v>
       </c>
       <c r="E86" t="str">
         <v>Poland</v>
       </c>
       <c r="F86" t="str">
         <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>AALTOLA</v>
+        <v>ZĪLE</v>
       </c>
       <c r="B87" t="str">
-        <v>Mika</v>
+        <v>Roberts</v>
       </c>
       <c r="C87" t="str">
         <v>-</v>
       </c>
       <c r="D87" t="str">
-        <v>EPP</v>
+        <v>ECR</v>
       </c>
       <c r="E87" t="str">
-        <v>Finland</v>
+        <v>Latvia</v>
       </c>
       <c r="F87" t="str">
-        <v>Kansallinen Kokoomus</v>
+        <v>Nacionālā apvienība "Visu Latvijai!" - "Tēvzemei un Brīvībai/LNNK"</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>ABADÍA JOVER</v>
+        <v>ZŁOTOWSKI</v>
       </c>
       <c r="B88" t="str">
-        <v>Maravillas</v>
+        <v>Kosma</v>
       </c>
       <c r="C88" t="str">
         <v>-</v>
       </c>
       <c r="D88" t="str">
-        <v>EPP</v>
+        <v>ECR</v>
       </c>
       <c r="E88" t="str">
-        <v>Spain</v>
+        <v>Poland</v>
       </c>
       <c r="F88" t="str">
-        <v>Partido Popular</v>
+        <v>Prawo i Sprawiedliwość</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>ADAMOWICZ</v>
+        <v>AALTOLA</v>
       </c>
       <c r="B89" t="str">
-        <v>Magdalena</v>
+        <v>Mika</v>
       </c>
       <c r="C89" t="str">
         <v>-</v>
       </c>
       <c r="D89" t="str">
         <v>EPP</v>
       </c>
       <c r="E89" t="str">
-        <v>Poland</v>
+        <v>Finland</v>
       </c>
       <c r="F89" t="str">
-        <v>Independent</v>
+        <v>Kansallinen Kokoomus</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>AFTIAS</v>
+        <v>ABADÍA JOVER</v>
       </c>
       <c r="B90" t="str">
-        <v>Georgios</v>
+        <v>Maravillas</v>
       </c>
       <c r="C90" t="str">
         <v>-</v>
       </c>
       <c r="D90" t="str">
         <v>EPP</v>
       </c>
       <c r="E90" t="str">
-        <v>Greece</v>
+        <v>Spain</v>
       </c>
       <c r="F90" t="str">
-        <v>Nea Demokratia</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>AGIUS</v>
+        <v>ADAMOWICZ</v>
       </c>
       <c r="B91" t="str">
-        <v>Peter</v>
+        <v>Magdalena</v>
       </c>
       <c r="C91" t="str">
         <v>-</v>
       </c>
       <c r="D91" t="str">
         <v>EPP</v>
       </c>
       <c r="E91" t="str">
-        <v>Malta</v>
+        <v>Poland</v>
       </c>
       <c r="F91" t="str">
-        <v>Partit Nazzjonalista</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>ARIAS ECHEVERRÍA</v>
+        <v>AFTIAS</v>
       </c>
       <c r="B92" t="str">
-        <v>Pablo</v>
+        <v>Georgios</v>
       </c>
       <c r="C92" t="str">
         <v>-</v>
       </c>
       <c r="D92" t="str">
         <v>EPP</v>
       </c>
       <c r="E92" t="str">
-        <v>Spain</v>
+        <v>Greece</v>
       </c>
       <c r="F92" t="str">
-        <v>Partido Popular</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>ARIMONT</v>
+        <v>AGIUS</v>
       </c>
       <c r="B93" t="str">
-        <v>Pascal</v>
+        <v>Peter</v>
       </c>
       <c r="C93" t="str">
         <v>-</v>
       </c>
       <c r="D93" t="str">
         <v>EPP</v>
       </c>
       <c r="E93" t="str">
-        <v>Belgium</v>
+        <v>Malta</v>
       </c>
       <c r="F93" t="str">
-        <v>Christlich Soziale Partei</v>
+        <v>Partit Nazzjonalista</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>ARŁUKOWICZ</v>
+        <v>ARIAS ECHEVERRÍA</v>
       </c>
       <c r="B94" t="str">
-        <v>Bartosz</v>
+        <v>Pablo</v>
       </c>
       <c r="C94" t="str">
         <v>-</v>
       </c>
       <c r="D94" t="str">
         <v>EPP</v>
       </c>
       <c r="E94" t="str">
-        <v>Poland</v>
+        <v>Spain</v>
       </c>
       <c r="F94" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>BEKE</v>
+        <v>ARIMONT</v>
       </c>
       <c r="B95" t="str">
-        <v>Wouter</v>
+        <v>Pascal</v>
       </c>
       <c r="C95" t="str">
         <v>-</v>
       </c>
       <c r="D95" t="str">
         <v>EPP</v>
       </c>
       <c r="E95" t="str">
         <v>Belgium</v>
       </c>
       <c r="F95" t="str">
-        <v>Christen-Democratisch &amp; Vlaams</v>
+        <v>Christlich Soziale Partei</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>BELERIS</v>
+        <v>ARŁUKOWICZ</v>
       </c>
       <c r="B96" t="str">
-        <v>Fredis</v>
+        <v>Bartosz</v>
       </c>
       <c r="C96" t="str">
         <v>-</v>
       </c>
       <c r="D96" t="str">
         <v>EPP</v>
       </c>
       <c r="E96" t="str">
-        <v>Greece</v>
+        <v>Poland</v>
       </c>
       <c r="F96" t="str">
-        <v>Nea Demokratia</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>BELLAMY</v>
+        <v>BEKE</v>
       </c>
       <c r="B97" t="str">
-        <v>François-Xavier</v>
+        <v>Wouter</v>
       </c>
       <c r="C97" t="str">
         <v>-</v>
       </c>
       <c r="D97" t="str">
         <v>EPP</v>
       </c>
       <c r="E97" t="str">
-        <v>France</v>
+        <v>Belgium</v>
       </c>
       <c r="F97" t="str">
-        <v>Les Républicains</v>
+        <v>Christen-Democratisch &amp; Vlaams</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>BENJUMEA BENJUMEA</v>
+        <v>BELERIS</v>
       </c>
       <c r="B98" t="str">
-        <v>Isabel</v>
+        <v>Fredis</v>
       </c>
       <c r="C98" t="str">
         <v>-</v>
       </c>
       <c r="D98" t="str">
         <v>EPP</v>
       </c>
       <c r="E98" t="str">
-        <v>Spain</v>
+        <v>Greece</v>
       </c>
       <c r="F98" t="str">
-        <v>Partido Popular</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>BENTELE</v>
+        <v>BELLAMY</v>
       </c>
       <c r="B99" t="str">
-        <v>Hildegard</v>
+        <v>François-Xavier</v>
       </c>
       <c r="C99" t="str">
         <v>-</v>
       </c>
       <c r="D99" t="str">
         <v>EPP</v>
       </c>
       <c r="E99" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F99" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Les Républicains</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>BERGER</v>
+        <v>BENJUMEA BENJUMEA</v>
       </c>
       <c r="B100" t="str">
-        <v>Stefan</v>
+        <v>Isabel</v>
       </c>
       <c r="C100" t="str">
         <v>-</v>
       </c>
       <c r="D100" t="str">
         <v>EPP</v>
       </c>
       <c r="E100" t="str">
-        <v>Germany</v>
+        <v>Spain</v>
       </c>
       <c r="F100" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>BERNHUBER</v>
+        <v>BENTELE</v>
       </c>
       <c r="B101" t="str">
-        <v>Alexander</v>
+        <v>Hildegard</v>
       </c>
       <c r="C101" t="str">
         <v>-</v>
       </c>
       <c r="D101" t="str">
         <v>EPP</v>
       </c>
       <c r="E101" t="str">
-        <v>Austria</v>
+        <v>Germany</v>
       </c>
       <c r="F101" t="str">
-        <v>Österreichische Volkspartei</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>BOGDAN</v>
+        <v>BERGER</v>
       </c>
       <c r="B102" t="str">
-        <v>Ioan-Rareş</v>
+        <v>Stefan</v>
       </c>
       <c r="C102" t="str">
         <v>-</v>
       </c>
       <c r="D102" t="str">
         <v>EPP</v>
       </c>
       <c r="E102" t="str">
-        <v>Romania</v>
+        <v>Germany</v>
       </c>
       <c r="F102" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>BOGDÁN</v>
+        <v>BERNHUBER</v>
       </c>
       <c r="B103" t="str">
-        <v>Csaba</v>
+        <v>Alexander</v>
       </c>
       <c r="C103" t="str">
         <v>-</v>
       </c>
       <c r="D103" t="str">
         <v>EPP</v>
       </c>
       <c r="E103" t="str">
-        <v>Hungary</v>
+        <v>Austria</v>
       </c>
       <c r="F103" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Österreichische Volkspartei</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>BREJZA</v>
+        <v>BOGDAN</v>
       </c>
       <c r="B104" t="str">
-        <v>Krzysztof</v>
+        <v>Ioan-Rareş</v>
       </c>
       <c r="C104" t="str">
         <v>-</v>
       </c>
       <c r="D104" t="str">
         <v>EPP</v>
       </c>
       <c r="E104" t="str">
-        <v>Poland</v>
+        <v>Romania</v>
       </c>
       <c r="F104" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>BRNJAC</v>
+        <v>BOGDÁN</v>
       </c>
       <c r="B105" t="str">
-        <v>Nikolina</v>
+        <v>Csaba</v>
       </c>
       <c r="C105" t="str">
         <v>-</v>
       </c>
       <c r="D105" t="str">
         <v>EPP</v>
       </c>
       <c r="E105" t="str">
-        <v>Croatia</v>
+        <v>Hungary</v>
       </c>
       <c r="F105" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>BUDA</v>
+        <v>BREJZA</v>
       </c>
       <c r="B106" t="str">
-        <v>Daniel</v>
+        <v>Krzysztof</v>
       </c>
       <c r="C106" t="str">
         <v>-</v>
       </c>
       <c r="D106" t="str">
         <v>EPP</v>
       </c>
       <c r="E106" t="str">
-        <v>Romania</v>
+        <v>Poland</v>
       </c>
       <c r="F106" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>BUDKA</v>
+        <v>BRNJAC</v>
       </c>
       <c r="B107" t="str">
-        <v>Borys</v>
+        <v>Nikolina</v>
       </c>
       <c r="C107" t="str">
         <v>-</v>
       </c>
       <c r="D107" t="str">
         <v>EPP</v>
       </c>
       <c r="E107" t="str">
-        <v>Poland</v>
+        <v>Croatia</v>
       </c>
       <c r="F107" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>BUGALHO</v>
+        <v>BUDA</v>
       </c>
       <c r="B108" t="str">
-        <v>Sebastião</v>
+        <v>Daniel</v>
       </c>
       <c r="C108" t="str">
         <v>-</v>
       </c>
       <c r="D108" t="str">
         <v>EPP</v>
       </c>
       <c r="E108" t="str">
-        <v>Portugal</v>
+        <v>Romania</v>
       </c>
       <c r="F108" t="str">
-        <v>Partido Social Democrata</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>BUŁA</v>
+        <v>BUDKA</v>
       </c>
       <c r="B109" t="str">
-        <v>Andrzej</v>
+        <v>Borys</v>
       </c>
       <c r="C109" t="str">
         <v>-</v>
       </c>
       <c r="D109" t="str">
         <v>EPP</v>
       </c>
       <c r="E109" t="str">
         <v>Poland</v>
       </c>
       <c r="F109" t="str">
         <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>CARBERRY</v>
+        <v>BUGALHO</v>
       </c>
       <c r="B110" t="str">
-        <v>Nina</v>
+        <v>Sebastião</v>
       </c>
       <c r="C110" t="str">
         <v>-</v>
       </c>
       <c r="D110" t="str">
         <v>EPP</v>
       </c>
       <c r="E110" t="str">
-        <v>Ireland</v>
+        <v>Portugal</v>
       </c>
       <c r="F110" t="str">
-        <v>Fine Gael Party</v>
+        <v>Partido Social Democrata</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>CASA</v>
+        <v>BUŁA</v>
       </c>
       <c r="B111" t="str">
-        <v>David</v>
+        <v>Andrzej</v>
       </c>
       <c r="C111" t="str">
         <v>-</v>
       </c>
       <c r="D111" t="str">
         <v>EPP</v>
       </c>
       <c r="E111" t="str">
-        <v>Malta</v>
+        <v>Poland</v>
       </c>
       <c r="F111" t="str">
-        <v>Partit Nazzjonalista</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>CHINNICI</v>
+        <v>CARBERRY</v>
       </c>
       <c r="B112" t="str">
-        <v>Caterina</v>
+        <v>Nina</v>
       </c>
       <c r="C112" t="str">
         <v>-</v>
       </c>
       <c r="D112" t="str">
         <v>EPP</v>
       </c>
       <c r="E112" t="str">
-        <v>Italy</v>
+        <v>Ireland</v>
       </c>
       <c r="F112" t="str">
-        <v>Forza Italia</v>
+        <v>Fine Gael Party</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>CRESPO DÍAZ</v>
+        <v>CASA</v>
       </c>
       <c r="B113" t="str">
-        <v>Carmen</v>
+        <v>David</v>
       </c>
       <c r="C113" t="str">
         <v>-</v>
       </c>
       <c r="D113" t="str">
         <v>EPP</v>
       </c>
       <c r="E113" t="str">
-        <v>Spain</v>
+        <v>Malta</v>
       </c>
       <c r="F113" t="str">
-        <v>Partido Popular</v>
+        <v>Partit Nazzjonalista</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>CUNHA</v>
+        <v>ČERNILEC TOMAŠIČ</v>
       </c>
       <c r="B114" t="str">
-        <v>Paulo</v>
+        <v>Zala</v>
       </c>
       <c r="C114" t="str">
         <v>-</v>
       </c>
       <c r="D114" t="str">
         <v>EPP</v>
       </c>
       <c r="E114" t="str">
-        <v>Portugal</v>
+        <v>Slovenia</v>
       </c>
       <c r="F114" t="str">
-        <v>Partido Social Democrata</v>
+        <v>Slovenska demokratska stranka</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>DAHL</v>
+        <v>CHINNICI</v>
       </c>
       <c r="B115" t="str">
-        <v>Henrik</v>
+        <v>Caterina</v>
       </c>
       <c r="C115" t="str">
         <v>-</v>
       </c>
       <c r="D115" t="str">
         <v>EPP</v>
       </c>
       <c r="E115" t="str">
-        <v>Denmark</v>
+        <v>Italy</v>
       </c>
       <c r="F115" t="str">
-        <v>Liberal Alliance</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>DÁVID</v>
+        <v>CRESPO DÍAZ</v>
       </c>
       <c r="B116" t="str">
-        <v>Dóra</v>
+        <v>Carmen</v>
       </c>
       <c r="C116" t="str">
         <v>-</v>
       </c>
       <c r="D116" t="str">
         <v>EPP</v>
       </c>
       <c r="E116" t="str">
-        <v>Hungary</v>
+        <v>Spain</v>
       </c>
       <c r="F116" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>DE LA HOZ QUINTANO</v>
+        <v>CUNHA</v>
       </c>
       <c r="B117" t="str">
-        <v>Raúl</v>
+        <v>Paulo</v>
       </c>
       <c r="C117" t="str">
         <v>-</v>
       </c>
       <c r="D117" t="str">
         <v>EPP</v>
       </c>
       <c r="E117" t="str">
-        <v>Spain</v>
+        <v>Portugal</v>
       </c>
       <c r="F117" t="str">
-        <v>Partido Popular</v>
+        <v>Partido Social Democrata</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>DE MEO</v>
+        <v>DAHL</v>
       </c>
       <c r="B118" t="str">
-        <v>Salvatore</v>
+        <v>Henrik</v>
       </c>
       <c r="C118" t="str">
         <v>-</v>
       </c>
       <c r="D118" t="str">
         <v>EPP</v>
       </c>
       <c r="E118" t="str">
-        <v>Italy</v>
+        <v>Denmark</v>
       </c>
       <c r="F118" t="str">
-        <v>Forza Italia</v>
+        <v>Liberal Alliance</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>DEL CASTILLO VERA</v>
+        <v>DÁVID</v>
       </c>
       <c r="B119" t="str">
-        <v>Pilar</v>
+        <v>Dóra</v>
       </c>
       <c r="C119" t="str">
         <v>-</v>
       </c>
       <c r="D119" t="str">
         <v>EPP</v>
       </c>
       <c r="E119" t="str">
-        <v>Spain</v>
+        <v>Hungary</v>
       </c>
       <c r="F119" t="str">
-        <v>Partido Popular</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>DO NASCIMENTO CABRAL</v>
+        <v>DE LA HOZ QUINTANO</v>
       </c>
       <c r="B120" t="str">
-        <v>Paulo</v>
+        <v>Raúl</v>
       </c>
       <c r="C120" t="str">
         <v>-</v>
       </c>
       <c r="D120" t="str">
         <v>EPP</v>
       </c>
       <c r="E120" t="str">
-        <v>Portugal</v>
+        <v>Spain</v>
       </c>
       <c r="F120" t="str">
-        <v>Aliança Democrática</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>DOHERTY</v>
+        <v>DE MEO</v>
       </c>
       <c r="B121" t="str">
-        <v>Regina</v>
+        <v>Salvatore</v>
       </c>
       <c r="C121" t="str">
         <v>-</v>
       </c>
       <c r="D121" t="str">
         <v>EPP</v>
       </c>
       <c r="E121" t="str">
-        <v>Ireland</v>
+        <v>Italy</v>
       </c>
       <c r="F121" t="str">
-        <v>Fine Gael Party</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>DOLESCHAL</v>
+        <v>DEL CASTILLO VERA</v>
       </c>
       <c r="B122" t="str">
-        <v>Christian</v>
+        <v>Pilar</v>
       </c>
       <c r="C122" t="str">
         <v>-</v>
       </c>
       <c r="D122" t="str">
         <v>EPP</v>
       </c>
       <c r="E122" t="str">
-        <v>Germany</v>
+        <v>Spain</v>
       </c>
       <c r="F122" t="str">
-        <v>Christlich-Soziale Union in Bayern e.V.</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>DORFMANN</v>
+        <v>DO NASCIMENTO CABRAL</v>
       </c>
       <c r="B123" t="str">
-        <v>Herbert</v>
+        <v>Paulo</v>
       </c>
       <c r="C123" t="str">
         <v>-</v>
       </c>
       <c r="D123" t="str">
         <v>EPP</v>
       </c>
       <c r="E123" t="str">
-        <v>Italy</v>
+        <v>Portugal</v>
       </c>
       <c r="F123" t="str">
-        <v>Südtiroler Volkspartei</v>
+        <v>Aliança Democrática</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>DÜPONT</v>
+        <v>DOHERTY</v>
       </c>
       <c r="B124" t="str">
-        <v>Lena</v>
+        <v>Regina</v>
       </c>
       <c r="C124" t="str">
         <v>-</v>
       </c>
       <c r="D124" t="str">
         <v>EPP</v>
       </c>
       <c r="E124" t="str">
-        <v>Germany</v>
+        <v>Ireland</v>
       </c>
       <c r="F124" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Fine Gael Party</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>EHLER</v>
+        <v>DOLESCHAL</v>
       </c>
       <c r="B125" t="str">
         <v>Christian</v>
       </c>
       <c r="C125" t="str">
         <v>-</v>
       </c>
       <c r="D125" t="str">
         <v>EPP</v>
       </c>
       <c r="E125" t="str">
         <v>Germany</v>
       </c>
       <c r="F125" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>ESTARÀS FERRAGUT</v>
+        <v>DORFMANN</v>
       </c>
       <c r="B126" t="str">
-        <v>Rosa</v>
+        <v>Herbert</v>
       </c>
       <c r="C126" t="str">
         <v>-</v>
       </c>
       <c r="D126" t="str">
         <v>EPP</v>
       </c>
       <c r="E126" t="str">
-        <v>Spain</v>
+        <v>Italy</v>
       </c>
       <c r="F126" t="str">
-        <v>Partido Popular</v>
+        <v>Südtiroler Volkspartei</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>EZCURRA ALMANSA</v>
+        <v>DÜPONT</v>
       </c>
       <c r="B127" t="str">
-        <v>Alma</v>
+        <v>Lena</v>
       </c>
       <c r="C127" t="str">
         <v>-</v>
       </c>
       <c r="D127" t="str">
         <v>EPP</v>
       </c>
       <c r="E127" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F127" t="str">
-        <v>Partido Popular</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>FALCĂ</v>
+        <v>EHLER</v>
       </c>
       <c r="B128" t="str">
-        <v>Gheorghe</v>
+        <v>Christian</v>
       </c>
       <c r="C128" t="str">
         <v>-</v>
       </c>
       <c r="D128" t="str">
         <v>EPP</v>
       </c>
       <c r="E128" t="str">
-        <v>Romania</v>
+        <v>Germany</v>
       </c>
       <c r="F128" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>FALCONE</v>
+        <v>ESTARÀS FERRAGUT</v>
       </c>
       <c r="B129" t="str">
-        <v>Marco</v>
+        <v>Rosa</v>
       </c>
       <c r="C129" t="str">
         <v>-</v>
       </c>
       <c r="D129" t="str">
         <v>EPP</v>
       </c>
       <c r="E129" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F129" t="str">
-        <v>Forza Italia</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>FARSKÝ</v>
+        <v>EZCURRA ALMANSA</v>
       </c>
       <c r="B130" t="str">
-        <v>Jan</v>
+        <v>Alma</v>
       </c>
       <c r="C130" t="str">
         <v>-</v>
       </c>
       <c r="D130" t="str">
         <v>EPP</v>
       </c>
       <c r="E130" t="str">
-        <v>Czechia</v>
+        <v>Spain</v>
       </c>
       <c r="F130" t="str">
-        <v>Starostové a nezávisli</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>FERBER</v>
+        <v>FALCĂ</v>
       </c>
       <c r="B131" t="str">
-        <v>Markus</v>
+        <v>Gheorghe</v>
       </c>
       <c r="C131" t="str">
         <v>-</v>
       </c>
       <c r="D131" t="str">
         <v>EPP</v>
       </c>
       <c r="E131" t="str">
-        <v>Germany</v>
+        <v>Romania</v>
       </c>
       <c r="F131" t="str">
-        <v>Christlich-Soziale Union in Bayern e.V.</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>FOURLAS</v>
+        <v>FALCONE</v>
       </c>
       <c r="B132" t="str">
-        <v>Loucas</v>
+        <v>Marco</v>
       </c>
       <c r="C132" t="str">
         <v>-</v>
       </c>
       <c r="D132" t="str">
         <v>EPP</v>
       </c>
       <c r="E132" t="str">
-        <v>Cyprus</v>
+        <v>Italy</v>
       </c>
       <c r="F132" t="str">
-        <v>Democratic Rally</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>GAHLER</v>
+        <v>FARSKÝ</v>
       </c>
       <c r="B133" t="str">
-        <v>Michael</v>
+        <v>Jan</v>
       </c>
       <c r="C133" t="str">
         <v>-</v>
       </c>
       <c r="D133" t="str">
         <v>EPP</v>
       </c>
       <c r="E133" t="str">
-        <v>Germany</v>
+        <v>Czechia</v>
       </c>
       <c r="F133" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Starostové a nezávisli</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>GASIUK-PIHOWICZ</v>
+        <v>FERBER</v>
       </c>
       <c r="B134" t="str">
-        <v>Kamila</v>
+        <v>Markus</v>
       </c>
       <c r="C134" t="str">
         <v>-</v>
       </c>
       <c r="D134" t="str">
         <v>EPP</v>
       </c>
       <c r="E134" t="str">
-        <v>Poland</v>
+        <v>Germany</v>
       </c>
       <c r="F134" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>GERZSENYI</v>
+        <v>FOURLAS</v>
       </c>
       <c r="B135" t="str">
-        <v>Gabriella</v>
+        <v>Loucas</v>
       </c>
       <c r="C135" t="str">
         <v>-</v>
       </c>
       <c r="D135" t="str">
         <v>EPP</v>
       </c>
       <c r="E135" t="str">
-        <v>Hungary</v>
+        <v>Cyprus</v>
       </c>
       <c r="F135" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Democratic Rally</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>GEUKING</v>
+        <v>GAHLER</v>
       </c>
       <c r="B136" t="str">
-        <v>Niels</v>
+        <v>Michael</v>
       </c>
       <c r="C136" t="str">
         <v>-</v>
       </c>
       <c r="D136" t="str">
         <v>EPP</v>
       </c>
       <c r="E136" t="str">
         <v>Germany</v>
       </c>
       <c r="F136" t="str">
-        <v>Familien-Partei Deutschlands</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>GIESEKE</v>
+        <v>GASIUK-PIHOWICZ</v>
       </c>
       <c r="B137" t="str">
-        <v>Jens</v>
+        <v>Kamila</v>
       </c>
       <c r="C137" t="str">
         <v>-</v>
       </c>
       <c r="D137" t="str">
         <v>EPP</v>
       </c>
       <c r="E137" t="str">
-        <v>Germany</v>
+        <v>Poland</v>
       </c>
       <c r="F137" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>GIMÉNEZ LARRAZ</v>
+        <v>GERZSENYI</v>
       </c>
       <c r="B138" t="str">
-        <v>Borja</v>
+        <v>Gabriella</v>
       </c>
       <c r="C138" t="str">
         <v>-</v>
       </c>
       <c r="D138" t="str">
         <v>EPP</v>
       </c>
       <c r="E138" t="str">
-        <v>Spain</v>
+        <v>Hungary</v>
       </c>
       <c r="F138" t="str">
-        <v>Partido Popular</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>GLAVAK</v>
+        <v>GEUKING</v>
       </c>
       <c r="B139" t="str">
-        <v>Sunčana</v>
+        <v>Niels</v>
       </c>
       <c r="C139" t="str">
         <v>-</v>
       </c>
       <c r="D139" t="str">
         <v>EPP</v>
       </c>
       <c r="E139" t="str">
-        <v>Croatia</v>
+        <v>Germany</v>
       </c>
       <c r="F139" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Familien-Partei Deutschlands</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>GOMART</v>
+        <v>GIESEKE</v>
       </c>
       <c r="B140" t="str">
-        <v>Christophe</v>
+        <v>Jens</v>
       </c>
       <c r="C140" t="str">
         <v>-</v>
       </c>
       <c r="D140" t="str">
         <v>EPP</v>
       </c>
       <c r="E140" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F140" t="str">
-        <v>Les Républicains</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>GONZÁLEZ PONS</v>
+        <v>GIMÉNEZ LARRAZ</v>
       </c>
       <c r="B141" t="str">
-        <v>Esteban</v>
+        <v>Borja</v>
       </c>
       <c r="C141" t="str">
         <v>-</v>
       </c>
       <c r="D141" t="str">
         <v>EPP</v>
       </c>
       <c r="E141" t="str">
         <v>Spain</v>
       </c>
       <c r="F141" t="str">
         <v>Partido Popular</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>GOTINK</v>
+        <v>GLAVAK</v>
       </c>
       <c r="B142" t="str">
-        <v>Dirk</v>
+        <v>Sunčana</v>
       </c>
       <c r="C142" t="str">
         <v>-</v>
       </c>
       <c r="D142" t="str">
         <v>EPP</v>
       </c>
       <c r="E142" t="str">
-        <v>Netherlands</v>
+        <v>Croatia</v>
       </c>
       <c r="F142" t="str">
-        <v>Nieuw Sociaal Contract</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>GRIMS</v>
+        <v>GOMART</v>
       </c>
       <c r="B143" t="str">
-        <v>Branko</v>
+        <v>Christophe</v>
       </c>
       <c r="C143" t="str">
         <v>-</v>
       </c>
       <c r="D143" t="str">
         <v>EPP</v>
       </c>
       <c r="E143" t="str">
-        <v>Slovenia</v>
+        <v>France</v>
       </c>
       <c r="F143" t="str">
-        <v>Slovenska demokratska stranka</v>
+        <v>Les Républicains</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>GRONKIEWICZ-WALTZ</v>
+        <v>GONZÁLEZ PONS</v>
       </c>
       <c r="B144" t="str">
-        <v>Hanna</v>
+        <v>Esteban</v>
       </c>
       <c r="C144" t="str">
         <v>-</v>
       </c>
       <c r="D144" t="str">
         <v>EPP</v>
       </c>
       <c r="E144" t="str">
-        <v>Poland</v>
+        <v>Spain</v>
       </c>
       <c r="F144" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>HADJIPANTELA</v>
+        <v>GOTINK</v>
       </c>
       <c r="B145" t="str">
-        <v>Michalis</v>
+        <v>Dirk</v>
       </c>
       <c r="C145" t="str">
         <v>-</v>
       </c>
       <c r="D145" t="str">
         <v>EPP</v>
       </c>
       <c r="E145" t="str">
-        <v>Cyprus</v>
+        <v>Netherlands</v>
       </c>
       <c r="F145" t="str">
-        <v>Democratic Rally</v>
+        <v>Nieuw Sociaal Contract</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>HALICKI</v>
+        <v>GRONKIEWICZ-WALTZ</v>
       </c>
       <c r="B146" t="str">
-        <v>Andrzej</v>
+        <v>Hanna</v>
       </c>
       <c r="C146" t="str">
         <v>-</v>
       </c>
       <c r="D146" t="str">
         <v>EPP</v>
       </c>
       <c r="E146" t="str">
         <v>Poland</v>
       </c>
       <c r="F146" t="str">
         <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>HANSEN</v>
+        <v>HADJIPANTELA</v>
       </c>
       <c r="B147" t="str">
-        <v>Niels Flemming</v>
+        <v>Michalis</v>
       </c>
       <c r="C147" t="str">
         <v>-</v>
       </c>
       <c r="D147" t="str">
         <v>EPP</v>
       </c>
       <c r="E147" t="str">
-        <v>Denmark</v>
+        <v>Cyprus</v>
       </c>
       <c r="F147" t="str">
-        <v>Det Konservative Folkeparti</v>
+        <v>Democratic Rally</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>HAVA</v>
+        <v>HALICKI</v>
       </c>
       <c r="B148" t="str">
-        <v>Mircea-Gheorghe</v>
+        <v>Andrzej</v>
       </c>
       <c r="C148" t="str">
         <v>-</v>
       </c>
       <c r="D148" t="str">
         <v>EPP</v>
       </c>
       <c r="E148" t="str">
-        <v>Romania</v>
+        <v>Poland</v>
       </c>
       <c r="F148" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>HERBST</v>
+        <v>HANSEN</v>
       </c>
       <c r="B149" t="str">
-        <v>Niclas</v>
+        <v>Niels Flemming</v>
       </c>
       <c r="C149" t="str">
         <v>-</v>
       </c>
       <c r="D149" t="str">
         <v>EPP</v>
       </c>
       <c r="E149" t="str">
-        <v>Germany</v>
+        <v>Denmark</v>
       </c>
       <c r="F149" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Det Konservative Folkeparti</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>HERHAMMER</v>
+        <v>HAVA</v>
       </c>
       <c r="B150" t="str">
-        <v>Norbert</v>
+        <v>Mircea-Gheorghe</v>
       </c>
       <c r="C150" t="str">
-        <v>NEW</v>
+        <v>-</v>
       </c>
       <c r="D150" t="str">
         <v>EPP</v>
       </c>
       <c r="E150" t="str">
-        <v>Germany</v>
+        <v>Romania</v>
       </c>
       <c r="F150" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>HERRANZ GARCÍA</v>
+        <v>HERBST</v>
       </c>
       <c r="B151" t="str">
-        <v>Esther</v>
+        <v>Niclas</v>
       </c>
       <c r="C151" t="str">
         <v>-</v>
       </c>
       <c r="D151" t="str">
         <v>EPP</v>
       </c>
       <c r="E151" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F151" t="str">
-        <v>Partido Popular</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>HETMAN</v>
+        <v>HERHAMMER</v>
       </c>
       <c r="B152" t="str">
-        <v>Krzysztof</v>
+        <v>Norbert</v>
       </c>
       <c r="C152" t="str">
         <v>-</v>
       </c>
       <c r="D152" t="str">
         <v>EPP</v>
       </c>
       <c r="E152" t="str">
-        <v>Poland</v>
+        <v>Germany</v>
       </c>
       <c r="F152" t="str">
-        <v>Polskie Stronnictwo Ludowe</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>HOHLMEIER</v>
+        <v>HERRANZ GARCÍA</v>
       </c>
       <c r="B153" t="str">
-        <v>Monika</v>
+        <v>Esther</v>
       </c>
       <c r="C153" t="str">
         <v>-</v>
       </c>
       <c r="D153" t="str">
         <v>EPP</v>
       </c>
       <c r="E153" t="str">
-        <v>Germany</v>
+        <v>Spain</v>
       </c>
       <c r="F153" t="str">
-        <v>Christlich-Soziale Union in Bayern e.V.</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>HUMBERTO</v>
+        <v>HETMAN</v>
       </c>
       <c r="B154" t="str">
-        <v>Sérgio</v>
+        <v>Krzysztof</v>
       </c>
       <c r="C154" t="str">
         <v>-</v>
       </c>
       <c r="D154" t="str">
         <v>EPP</v>
       </c>
       <c r="E154" t="str">
-        <v>Portugal</v>
+        <v>Poland</v>
       </c>
       <c r="F154" t="str">
-        <v>Aliança Democrática</v>
+        <v>Polskie Stronnictwo Ludowe</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>IMART</v>
+        <v>HOHLMEIER</v>
       </c>
       <c r="B155" t="str">
-        <v>Céline</v>
+        <v>Monika</v>
       </c>
       <c r="C155" t="str">
         <v>-</v>
       </c>
       <c r="D155" t="str">
         <v>EPP</v>
       </c>
       <c r="E155" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F155" t="str">
-        <v>Les Républicains</v>
+        <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>JARUBAS</v>
+        <v>HUMBERTO</v>
       </c>
       <c r="B156" t="str">
-        <v>Adam</v>
+        <v>Sérgio</v>
       </c>
       <c r="C156" t="str">
         <v>-</v>
       </c>
       <c r="D156" t="str">
         <v>EPP</v>
       </c>
       <c r="E156" t="str">
-        <v>Poland</v>
+        <v>Portugal</v>
       </c>
       <c r="F156" t="str">
-        <v>Polskie Stronnictwo Ludowe</v>
+        <v>Aliança Democrática</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>JOŃSKI</v>
+        <v>IMART</v>
       </c>
       <c r="B157" t="str">
-        <v>Dariusz</v>
+        <v>Céline</v>
       </c>
       <c r="C157" t="str">
         <v>-</v>
       </c>
       <c r="D157" t="str">
         <v>EPP</v>
       </c>
       <c r="E157" t="str">
-        <v>Poland</v>
+        <v>France</v>
       </c>
       <c r="F157" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Les Républicains</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>JUKNEVIČIENĖ</v>
+        <v>JARUBAS</v>
       </c>
       <c r="B158" t="str">
-        <v>Rasa</v>
+        <v>Adam</v>
       </c>
       <c r="C158" t="str">
         <v>-</v>
       </c>
       <c r="D158" t="str">
         <v>EPP</v>
       </c>
       <c r="E158" t="str">
-        <v>Lithuania</v>
+        <v>Poland</v>
       </c>
       <c r="F158" t="str">
-        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
+        <v>Polskie Stronnictwo Ludowe</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>KALNIETE</v>
+        <v>JOŃSKI</v>
       </c>
       <c r="B159" t="str">
-        <v>Sandra</v>
+        <v>Dariusz</v>
       </c>
       <c r="C159" t="str">
         <v>-</v>
       </c>
       <c r="D159" t="str">
         <v>EPP</v>
       </c>
       <c r="E159" t="str">
-        <v>Latvia</v>
+        <v>Poland</v>
       </c>
       <c r="F159" t="str">
-        <v>Jaunā Vienotība</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>KANEV</v>
+        <v>JUKNEVIČIENĖ</v>
       </c>
       <c r="B160" t="str">
-        <v>Radan</v>
+        <v>Rasa</v>
       </c>
       <c r="C160" t="str">
         <v>-</v>
       </c>
       <c r="D160" t="str">
         <v>EPP</v>
       </c>
       <c r="E160" t="str">
-        <v>Bulgaria</v>
+        <v>Lithuania</v>
       </c>
       <c r="F160" t="str">
-        <v>Democrats for Strong Bulgaria</v>
+        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>KEFALOGIANNIS</v>
+        <v>KALNIETE</v>
       </c>
       <c r="B161" t="str">
-        <v>Emmanouil</v>
+        <v>Sandra</v>
       </c>
       <c r="C161" t="str">
         <v>-</v>
       </c>
       <c r="D161" t="str">
         <v>EPP</v>
       </c>
       <c r="E161" t="str">
-        <v>Greece</v>
+        <v>Latvia</v>
       </c>
       <c r="F161" t="str">
-        <v>Nea Demokratia</v>
+        <v>Jaunā Vienotība</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>KELLY</v>
+        <v>KANEV</v>
       </c>
       <c r="B162" t="str">
-        <v>Seán</v>
+        <v>Radan</v>
       </c>
       <c r="C162" t="str">
         <v>-</v>
       </c>
       <c r="D162" t="str">
         <v>EPP</v>
       </c>
       <c r="E162" t="str">
-        <v>Ireland</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F162" t="str">
-        <v>Fine Gael Party</v>
+        <v>Democrats for Strong Bulgaria</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>KEMP</v>
+        <v>KEFALOGIANNIS</v>
       </c>
       <c r="B163" t="str">
-        <v>Martine</v>
+        <v>Emmanouil</v>
       </c>
       <c r="C163" t="str">
         <v>-</v>
       </c>
       <c r="D163" t="str">
         <v>EPP</v>
       </c>
       <c r="E163" t="str">
-        <v>Luxembourg</v>
+        <v>Greece</v>
       </c>
       <c r="F163" t="str">
-        <v>Parti chrétien social luxembourgeois</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>KIRCHER</v>
+        <v>KELLY</v>
       </c>
       <c r="B164" t="str">
-        <v>Sophia</v>
+        <v>Seán</v>
       </c>
       <c r="C164" t="str">
         <v>-</v>
       </c>
       <c r="D164" t="str">
         <v>EPP</v>
       </c>
       <c r="E164" t="str">
-        <v>Austria</v>
+        <v>Ireland</v>
       </c>
       <c r="F164" t="str">
-        <v>Österreichische Volkspartei</v>
+        <v>Fine Gael Party</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>KÖHLER</v>
+        <v>KEMP</v>
       </c>
       <c r="B165" t="str">
-        <v>Stefan</v>
+        <v>Martine</v>
       </c>
       <c r="C165" t="str">
         <v>-</v>
       </c>
       <c r="D165" t="str">
         <v>EPP</v>
       </c>
       <c r="E165" t="str">
-        <v>Germany</v>
+        <v>Luxembourg</v>
       </c>
       <c r="F165" t="str">
-        <v>Christlich-Soziale Union in Bayern e.V.</v>
+        <v>Parti chrétien social luxembourgeois</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>KOHUT</v>
+        <v>KIRCHER</v>
       </c>
       <c r="B166" t="str">
-        <v>Łukasz</v>
+        <v>Sophia</v>
       </c>
       <c r="C166" t="str">
         <v>-</v>
       </c>
       <c r="D166" t="str">
         <v>EPP</v>
       </c>
       <c r="E166" t="str">
-        <v>Poland</v>
+        <v>Austria</v>
       </c>
       <c r="F166" t="str">
-        <v>Independent</v>
+        <v>Österreichische Volkspartei</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>KOKALARI</v>
+        <v>KÖHLER</v>
       </c>
       <c r="B167" t="str">
-        <v>Arba</v>
+        <v>Stefan</v>
       </c>
       <c r="C167" t="str">
         <v>-</v>
       </c>
       <c r="D167" t="str">
         <v>EPP</v>
       </c>
       <c r="E167" t="str">
-        <v>Sweden</v>
+        <v>Germany</v>
       </c>
       <c r="F167" t="str">
-        <v>Moderaterna</v>
+        <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>KOLÁŘ</v>
+        <v>KOHUT</v>
       </c>
       <c r="B168" t="str">
-        <v>Ondřej</v>
+        <v>Łukasz</v>
       </c>
       <c r="C168" t="str">
         <v>-</v>
       </c>
       <c r="D168" t="str">
         <v>EPP</v>
       </c>
       <c r="E168" t="str">
-        <v>Czechia</v>
+        <v>Poland</v>
       </c>
       <c r="F168" t="str">
-        <v>TOP 09</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>KOLLÁR</v>
+        <v>KOKALARI</v>
       </c>
       <c r="B169" t="str">
-        <v>Kinga</v>
+        <v>Arba</v>
       </c>
       <c r="C169" t="str">
         <v>-</v>
       </c>
       <c r="D169" t="str">
         <v>EPP</v>
       </c>
       <c r="E169" t="str">
-        <v>Hungary</v>
+        <v>Sweden</v>
       </c>
       <c r="F169" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Moderaterna</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>KONING</v>
+        <v>KOLÁŘ</v>
       </c>
       <c r="B170" t="str">
-        <v>Willemien</v>
+        <v>Ondřej</v>
       </c>
       <c r="C170" t="str">
         <v>-</v>
       </c>
       <c r="D170" t="str">
         <v>EPP</v>
       </c>
       <c r="E170" t="str">
-        <v>Netherlands</v>
+        <v>Czechia</v>
       </c>
       <c r="F170" t="str">
-        <v>Christen Democratisch Appèl</v>
+        <v>TOP 09</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>KOPACZ</v>
+        <v>KOLLÁR</v>
       </c>
       <c r="B171" t="str">
-        <v>Ewa</v>
+        <v>Kinga</v>
       </c>
       <c r="C171" t="str">
         <v>-</v>
       </c>
       <c r="D171" t="str">
         <v>EPP</v>
       </c>
       <c r="E171" t="str">
-        <v>Poland</v>
+        <v>Hungary</v>
       </c>
       <c r="F171" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>KOVATCHEV</v>
+        <v>KONING</v>
       </c>
       <c r="B172" t="str">
-        <v>Andrey</v>
+        <v>Willemien</v>
       </c>
       <c r="C172" t="str">
         <v>-</v>
       </c>
       <c r="D172" t="str">
         <v>EPP</v>
       </c>
       <c r="E172" t="str">
-        <v>Bulgaria</v>
+        <v>Netherlands</v>
       </c>
       <c r="F172" t="str">
-        <v>Citizens for European Development of Bulgaria</v>
+        <v>Christen Democratisch Appèl</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>KULJA</v>
+        <v>KOPACZ</v>
       </c>
       <c r="B173" t="str">
-        <v>András Tivadar</v>
+        <v>Ewa</v>
       </c>
       <c r="C173" t="str">
         <v>-</v>
       </c>
       <c r="D173" t="str">
         <v>EPP</v>
       </c>
       <c r="E173" t="str">
-        <v>Hungary</v>
+        <v>Poland</v>
       </c>
       <c r="F173" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>LAKOS</v>
+        <v>KOVATCHEV</v>
       </c>
       <c r="B174" t="str">
-        <v>Eszter</v>
+        <v>Andrey</v>
       </c>
       <c r="C174" t="str">
         <v>-</v>
       </c>
       <c r="D174" t="str">
         <v>EPP</v>
       </c>
       <c r="E174" t="str">
-        <v>Hungary</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F174" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Citizens for European Development of Bulgaria</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>LANIG</v>
+        <v>KULJA</v>
       </c>
       <c r="B175" t="str">
-        <v>Marie-Sophie</v>
+        <v>András Tivadar</v>
       </c>
       <c r="C175" t="str">
         <v>-</v>
       </c>
       <c r="D175" t="str">
         <v>EPP</v>
       </c>
       <c r="E175" t="str">
-        <v>Germany</v>
+        <v>Hungary</v>
       </c>
       <c r="F175" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>LAZAROV</v>
+        <v>LAKOS</v>
       </c>
       <c r="B176" t="str">
-        <v>Ilia</v>
+        <v>Eszter</v>
       </c>
       <c r="C176" t="str">
         <v>-</v>
       </c>
       <c r="D176" t="str">
         <v>EPP</v>
       </c>
       <c r="E176" t="str">
-        <v>Bulgaria</v>
+        <v>Hungary</v>
       </c>
       <c r="F176" t="str">
-        <v>Union of Democratic Forces</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>LE CALLENNEC</v>
+        <v>LANIG</v>
       </c>
       <c r="B177" t="str">
-        <v>Isabelle</v>
+        <v>Marie-Sophie</v>
       </c>
       <c r="C177" t="str">
         <v>-</v>
       </c>
       <c r="D177" t="str">
         <v>EPP</v>
       </c>
       <c r="E177" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F177" t="str">
-        <v>Les Républicains</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>LENAERS</v>
+        <v>LAZAROV</v>
       </c>
       <c r="B178" t="str">
-        <v>Jeroen</v>
+        <v>Ilia</v>
       </c>
       <c r="C178" t="str">
         <v>-</v>
       </c>
       <c r="D178" t="str">
         <v>EPP</v>
       </c>
       <c r="E178" t="str">
-        <v>Netherlands</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F178" t="str">
-        <v>Christen Democratisch Appèl</v>
+        <v>Union of Democratic Forces</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>LEWANDOWSKI</v>
+        <v>LE CALLENNEC</v>
       </c>
       <c r="B179" t="str">
-        <v>Janusz</v>
+        <v>Isabelle</v>
       </c>
       <c r="C179" t="str">
         <v>-</v>
       </c>
       <c r="D179" t="str">
         <v>EPP</v>
       </c>
       <c r="E179" t="str">
-        <v>Poland</v>
+        <v>France</v>
       </c>
       <c r="F179" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Les Républicains</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>LEXMANN</v>
+        <v>LENAERS</v>
       </c>
       <c r="B180" t="str">
-        <v>Miriam</v>
+        <v>Jeroen</v>
       </c>
       <c r="C180" t="str">
         <v>-</v>
       </c>
       <c r="D180" t="str">
         <v>EPP</v>
       </c>
       <c r="E180" t="str">
-        <v>Slovakia</v>
+        <v>Netherlands</v>
       </c>
       <c r="F180" t="str">
-        <v>Kresťanskodemokratické hnutie</v>
+        <v>Christen Democratisch Appèl</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>LIESE</v>
+        <v>LEWANDOWSKI</v>
       </c>
       <c r="B181" t="str">
-        <v>Peter</v>
+        <v>Janusz</v>
       </c>
       <c r="C181" t="str">
         <v>-</v>
       </c>
       <c r="D181" t="str">
         <v>EPP</v>
       </c>
       <c r="E181" t="str">
-        <v>Germany</v>
+        <v>Poland</v>
       </c>
       <c r="F181" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>LINS</v>
+        <v>LEXMANN</v>
       </c>
       <c r="B182" t="str">
-        <v>Norbert</v>
+        <v>Miriam</v>
       </c>
       <c r="C182" t="str">
         <v>-</v>
       </c>
       <c r="D182" t="str">
         <v>EPP</v>
       </c>
       <c r="E182" t="str">
-        <v>Germany</v>
+        <v>Slovakia</v>
       </c>
       <c r="F182" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Kresťanskodemokratické hnutie</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>LOPATKA</v>
+        <v>LIESE</v>
       </c>
       <c r="B183" t="str">
-        <v>Reinhold</v>
+        <v>Peter</v>
       </c>
       <c r="C183" t="str">
         <v>-</v>
       </c>
       <c r="D183" t="str">
         <v>EPP</v>
       </c>
       <c r="E183" t="str">
-        <v>Austria</v>
+        <v>Germany</v>
       </c>
       <c r="F183" t="str">
-        <v>Österreichische Volkspartei</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>LÓPEZ-ISTÚRIZ WHITE</v>
+        <v>LINS</v>
       </c>
       <c r="B184" t="str">
-        <v>Antonio</v>
+        <v>Norbert</v>
       </c>
       <c r="C184" t="str">
         <v>-</v>
       </c>
       <c r="D184" t="str">
         <v>EPP</v>
       </c>
       <c r="E184" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F184" t="str">
-        <v>Partido Popular</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>ŁUKACIJEWSKA</v>
+        <v>LOPATKA</v>
       </c>
       <c r="B185" t="str">
-        <v>Elżbieta Katarzyna</v>
+        <v>Reinhold</v>
       </c>
       <c r="C185" t="str">
         <v>-</v>
       </c>
       <c r="D185" t="str">
         <v>EPP</v>
       </c>
       <c r="E185" t="str">
-        <v>Poland</v>
+        <v>Austria</v>
       </c>
       <c r="F185" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Österreichische Volkspartei</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>MANDL</v>
+        <v>LÓPEZ-ISTÚRIZ WHITE</v>
       </c>
       <c r="B186" t="str">
-        <v>Lukas</v>
+        <v>Antonio</v>
       </c>
       <c r="C186" t="str">
         <v>-</v>
       </c>
       <c r="D186" t="str">
         <v>EPP</v>
       </c>
       <c r="E186" t="str">
-        <v>Austria</v>
+        <v>Spain</v>
       </c>
       <c r="F186" t="str">
-        <v>Österreichische Volkspartei</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>MARCZUŁAJTIS-WALCZAK</v>
+        <v>ŁUKACIJEWSKA</v>
       </c>
       <c r="B187" t="str">
-        <v>Jagna</v>
+        <v>Elżbieta Katarzyna</v>
       </c>
       <c r="C187" t="str">
         <v>-</v>
       </c>
       <c r="D187" t="str">
         <v>EPP</v>
       </c>
       <c r="E187" t="str">
         <v>Poland</v>
       </c>
       <c r="F187" t="str">
         <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>MARTUSCIELLO</v>
+        <v>MANDL</v>
       </c>
       <c r="B188" t="str">
-        <v>Fulvio</v>
+        <v>Lukas</v>
       </c>
       <c r="C188" t="str">
         <v>-</v>
       </c>
       <c r="D188" t="str">
         <v>EPP</v>
       </c>
       <c r="E188" t="str">
-        <v>Italy</v>
+        <v>Austria</v>
       </c>
       <c r="F188" t="str">
-        <v>Forza Italia</v>
+        <v>Österreichische Volkspartei</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>MATO</v>
+        <v>MARCZUŁAJTIS-WALCZAK</v>
       </c>
       <c r="B189" t="str">
-        <v>Gabriel</v>
+        <v>Jagna</v>
       </c>
       <c r="C189" t="str">
         <v>-</v>
       </c>
       <c r="D189" t="str">
         <v>EPP</v>
       </c>
       <c r="E189" t="str">
-        <v>Spain</v>
+        <v>Poland</v>
       </c>
       <c r="F189" t="str">
-        <v>Partido Popular</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>MAYDELL</v>
+        <v>MARTUSCIELLO</v>
       </c>
       <c r="B190" t="str">
-        <v>Eva</v>
+        <v>Fulvio</v>
       </c>
       <c r="C190" t="str">
         <v>-</v>
       </c>
       <c r="D190" t="str">
         <v>EPP</v>
       </c>
       <c r="E190" t="str">
-        <v>Bulgaria</v>
+        <v>Italy</v>
       </c>
       <c r="F190" t="str">
-        <v>Citizens for European Development of Bulgaria</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>MAŽYLIS</v>
+        <v>MATO</v>
       </c>
       <c r="B191" t="str">
-        <v>Liudas</v>
+        <v>Gabriel</v>
       </c>
       <c r="C191" t="str">
         <v>-</v>
       </c>
       <c r="D191" t="str">
         <v>EPP</v>
       </c>
       <c r="E191" t="str">
-        <v>Lithuania</v>
+        <v>Spain</v>
       </c>
       <c r="F191" t="str">
-        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>MCALLISTER</v>
+        <v>MAYDELL</v>
       </c>
       <c r="B192" t="str">
-        <v>David</v>
+        <v>Eva</v>
       </c>
       <c r="C192" t="str">
         <v>-</v>
       </c>
       <c r="D192" t="str">
         <v>EPP</v>
       </c>
       <c r="E192" t="str">
-        <v>Germany</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F192" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Citizens for European Development of Bulgaria</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>MEHNERT</v>
+        <v>MAŽYLIS</v>
       </c>
       <c r="B193" t="str">
-        <v>Alexandra</v>
+        <v>Liudas</v>
       </c>
       <c r="C193" t="str">
         <v>-</v>
       </c>
       <c r="D193" t="str">
         <v>EPP</v>
       </c>
       <c r="E193" t="str">
-        <v>Germany</v>
+        <v>Lithuania</v>
       </c>
       <c r="F193" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>MEIMARAKIS</v>
+        <v>MCALLISTER</v>
       </c>
       <c r="B194" t="str">
-        <v>Vangelis</v>
+        <v>David</v>
       </c>
       <c r="C194" t="str">
         <v>-</v>
       </c>
       <c r="D194" t="str">
         <v>EPP</v>
       </c>
       <c r="E194" t="str">
-        <v>Greece</v>
+        <v>Germany</v>
       </c>
       <c r="F194" t="str">
-        <v>Nea Demokratia</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>MELETI</v>
+        <v>MEHNERT</v>
       </c>
       <c r="B195" t="str">
-        <v>Eleonora</v>
+        <v>Alexandra</v>
       </c>
       <c r="C195" t="str">
         <v>-</v>
       </c>
       <c r="D195" t="str">
         <v>EPP</v>
       </c>
       <c r="E195" t="str">
-        <v>Greece</v>
+        <v>Germany</v>
       </c>
       <c r="F195" t="str">
-        <v>Nea Demokratia</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>MERTENS</v>
+        <v>MEIMARAKIS</v>
       </c>
       <c r="B196" t="str">
-        <v>Verena</v>
+        <v>Vangelis</v>
       </c>
       <c r="C196" t="str">
         <v>-</v>
       </c>
       <c r="D196" t="str">
         <v>EPP</v>
       </c>
       <c r="E196" t="str">
-        <v>Germany</v>
+        <v>Greece</v>
       </c>
       <c r="F196" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>METSOLA</v>
+        <v>MELETI</v>
       </c>
       <c r="B197" t="str">
-        <v>Roberta</v>
+        <v>Eleonora</v>
       </c>
       <c r="C197" t="str">
         <v>-</v>
       </c>
       <c r="D197" t="str">
         <v>EPP</v>
       </c>
       <c r="E197" t="str">
-        <v>Malta</v>
+        <v>Greece</v>
       </c>
       <c r="F197" t="str">
-        <v>Partit Nazzjonalista</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>MILLÁN MON</v>
+        <v>MERTENS</v>
       </c>
       <c r="B198" t="str">
-        <v>Francisco José</v>
+        <v>Verena</v>
       </c>
       <c r="C198" t="str">
         <v>-</v>
       </c>
       <c r="D198" t="str">
         <v>EPP</v>
       </c>
       <c r="E198" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F198" t="str">
-        <v>Partido Popular</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>MONTSERRAT</v>
+        <v>METSOLA</v>
       </c>
       <c r="B199" t="str">
-        <v>Dolors</v>
+        <v>Roberta</v>
       </c>
       <c r="C199" t="str">
         <v>-</v>
       </c>
       <c r="D199" t="str">
         <v>EPP</v>
       </c>
       <c r="E199" t="str">
-        <v>Spain</v>
+        <v>Malta</v>
       </c>
       <c r="F199" t="str">
-        <v>Partido Popular</v>
+        <v>Partit Nazzjonalista</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>MORANO</v>
+        <v>MILLÁN MON</v>
       </c>
       <c r="B200" t="str">
-        <v>Nadine</v>
+        <v>Francisco José</v>
       </c>
       <c r="C200" t="str">
         <v>-</v>
       </c>
       <c r="D200" t="str">
         <v>EPP</v>
       </c>
       <c r="E200" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F200" t="str">
-        <v>Les Républicains</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>MORATTI</v>
+        <v>MONTSERRAT</v>
       </c>
       <c r="B201" t="str">
-        <v>Letizia</v>
+        <v>Dolors</v>
       </c>
       <c r="C201" t="str">
         <v>-</v>
       </c>
       <c r="D201" t="str">
         <v>EPP</v>
       </c>
       <c r="E201" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F201" t="str">
-        <v>Forza Italia</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>MOTREANU</v>
+        <v>MORANO</v>
       </c>
       <c r="B202" t="str">
-        <v>Dan-Ştefan</v>
+        <v>Nadine</v>
       </c>
       <c r="C202" t="str">
         <v>-</v>
       </c>
       <c r="D202" t="str">
         <v>EPP</v>
       </c>
       <c r="E202" t="str">
-        <v>Romania</v>
+        <v>France</v>
       </c>
       <c r="F202" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Les Républicains</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>MUREŞAN</v>
+        <v>MORATTI</v>
       </c>
       <c r="B203" t="str">
-        <v>Siegfried</v>
+        <v>Letizia</v>
       </c>
       <c r="C203" t="str">
         <v>-</v>
       </c>
       <c r="D203" t="str">
         <v>EPP</v>
       </c>
       <c r="E203" t="str">
-        <v>Romania</v>
+        <v>Italy</v>
       </c>
       <c r="F203" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>NAVARRETE ROJAS</v>
+        <v>MOTREANU</v>
       </c>
       <c r="B204" t="str">
-        <v>Fernando</v>
+        <v>Dan-Ştefan</v>
       </c>
       <c r="C204" t="str">
         <v>-</v>
       </c>
       <c r="D204" t="str">
         <v>EPP</v>
       </c>
       <c r="E204" t="str">
-        <v>Spain</v>
+        <v>Romania</v>
       </c>
       <c r="F204" t="str">
-        <v>Partido Popular</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>NERUDOVÁ</v>
+        <v>MUREŞAN</v>
       </c>
       <c r="B205" t="str">
-        <v>Danuše</v>
+        <v>Siegfried</v>
       </c>
       <c r="C205" t="str">
         <v>-</v>
       </c>
       <c r="D205" t="str">
         <v>EPP</v>
       </c>
       <c r="E205" t="str">
-        <v>Czechia</v>
+        <v>Romania</v>
       </c>
       <c r="F205" t="str">
-        <v>Starostové a nezávisli</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>NEVADO DEL CAMPO</v>
+        <v>NAVARRETE ROJAS</v>
       </c>
       <c r="B206" t="str">
-        <v>Elena</v>
+        <v>Fernando</v>
       </c>
       <c r="C206" t="str">
         <v>-</v>
       </c>
       <c r="D206" t="str">
         <v>EPP</v>
       </c>
       <c r="E206" t="str">
         <v>Spain</v>
       </c>
       <c r="F206" t="str">
         <v>Partido Popular</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>NIEBLER</v>
+        <v>NERUDOVÁ</v>
       </c>
       <c r="B207" t="str">
-        <v>Angelika</v>
+        <v>Danuše</v>
       </c>
       <c r="C207" t="str">
         <v>-</v>
       </c>
       <c r="D207" t="str">
         <v>EPP</v>
       </c>
       <c r="E207" t="str">
-        <v>Germany</v>
+        <v>Czechia</v>
       </c>
       <c r="F207" t="str">
-        <v>Christlich-Soziale Union in Bayern e.V.</v>
+        <v>Starostové a nezávisli</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>NIEDERMAYER</v>
+        <v>NEVADO DEL CAMPO</v>
       </c>
       <c r="B208" t="str">
-        <v>Luděk</v>
+        <v>Elena</v>
       </c>
       <c r="C208" t="str">
         <v>-</v>
       </c>
       <c r="D208" t="str">
         <v>EPP</v>
       </c>
       <c r="E208" t="str">
-        <v>Czechia</v>
+        <v>Spain</v>
       </c>
       <c r="F208" t="str">
-        <v>TOP 09</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>NOVAKOV</v>
+        <v>NIEBLER</v>
       </c>
       <c r="B209" t="str">
-        <v>Andrey</v>
+        <v>Angelika</v>
       </c>
       <c r="C209" t="str">
         <v>-</v>
       </c>
       <c r="D209" t="str">
         <v>EPP</v>
       </c>
       <c r="E209" t="str">
-        <v>Bulgaria</v>
+        <v>Germany</v>
       </c>
       <c r="F209" t="str">
-        <v>Citizens for European Development of Bulgaria</v>
+        <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>NYKIEL</v>
+        <v>NIEDERMAYER</v>
       </c>
       <c r="B210" t="str">
-        <v>Mirosława</v>
+        <v>Luděk</v>
       </c>
       <c r="C210" t="str">
         <v>-</v>
       </c>
       <c r="D210" t="str">
         <v>EPP</v>
       </c>
       <c r="E210" t="str">
-        <v>Poland</v>
+        <v>Czechia</v>
       </c>
       <c r="F210" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>TOP 09</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>PASCUAL DE LA PARTE</v>
+        <v>NOVAKOV</v>
       </c>
       <c r="B211" t="str">
-        <v>Nicolás</v>
+        <v>Andrey</v>
       </c>
       <c r="C211" t="str">
         <v>-</v>
       </c>
       <c r="D211" t="str">
         <v>EPP</v>
       </c>
       <c r="E211" t="str">
-        <v>Spain</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F211" t="str">
-        <v>Partido Popular</v>
+        <v>Citizens for European Development of Bulgaria</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>PEDRO</v>
+        <v>NYKIEL</v>
       </c>
       <c r="B212" t="str">
-        <v>Ana Miguel</v>
+        <v>Mirosława</v>
       </c>
       <c r="C212" t="str">
         <v>-</v>
       </c>
       <c r="D212" t="str">
         <v>EPP</v>
       </c>
       <c r="E212" t="str">
-        <v>Portugal</v>
+        <v>Poland</v>
       </c>
       <c r="F212" t="str">
-        <v>Partido do Centro Democrático Social-Partido Popular</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>PEREIRA</v>
+        <v>PASCUAL DE LA PARTE</v>
       </c>
       <c r="B213" t="str">
-        <v>Lídia</v>
+        <v>Nicolás</v>
       </c>
       <c r="C213" t="str">
         <v>-</v>
       </c>
       <c r="D213" t="str">
         <v>EPP</v>
       </c>
       <c r="E213" t="str">
-        <v>Portugal</v>
+        <v>Spain</v>
       </c>
       <c r="F213" t="str">
-        <v>Partido Social Democrata</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>PIETIKÄINEN</v>
+        <v>PEDRO</v>
       </c>
       <c r="B214" t="str">
-        <v>Sirpa</v>
+        <v>Ana Miguel</v>
       </c>
       <c r="C214" t="str">
         <v>-</v>
       </c>
       <c r="D214" t="str">
         <v>EPP</v>
       </c>
       <c r="E214" t="str">
-        <v>Finland</v>
+        <v>Portugal</v>
       </c>
       <c r="F214" t="str">
-        <v>Kansallinen Kokoomus</v>
+        <v>Partido do Centro Democrático Social-Partido Popular</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>POLFJÄRD</v>
+        <v>PEREIRA</v>
       </c>
       <c r="B215" t="str">
-        <v>Jessica</v>
+        <v>Lídia</v>
       </c>
       <c r="C215" t="str">
         <v>-</v>
       </c>
       <c r="D215" t="str">
         <v>EPP</v>
       </c>
       <c r="E215" t="str">
-        <v>Sweden</v>
+        <v>Portugal</v>
       </c>
       <c r="F215" t="str">
-        <v>Moderaterna</v>
+        <v>Partido Social Democrata</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>POPESCU</v>
+        <v>PIETIKÄINEN</v>
       </c>
       <c r="B216" t="str">
-        <v>Virgil-Daniel</v>
+        <v>Sirpa</v>
       </c>
       <c r="C216" t="str">
         <v>-</v>
       </c>
       <c r="D216" t="str">
         <v>EPP</v>
       </c>
       <c r="E216" t="str">
-        <v>Romania</v>
+        <v>Finland</v>
       </c>
       <c r="F216" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Kansallinen Kokoomus</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>PRINCI</v>
+        <v>POLFJÄRD</v>
       </c>
       <c r="B217" t="str">
-        <v>Giusi</v>
+        <v>Jessica</v>
       </c>
       <c r="C217" t="str">
         <v>-</v>
       </c>
       <c r="D217" t="str">
         <v>EPP</v>
       </c>
       <c r="E217" t="str">
-        <v>Italy</v>
+        <v>Sweden</v>
       </c>
       <c r="F217" t="str">
-        <v>Forza Italia</v>
+        <v>Moderaterna</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>PROTAS</v>
+        <v>POPESCU</v>
       </c>
       <c r="B218" t="str">
-        <v>Jacek</v>
+        <v>Virgil-Daniel</v>
       </c>
       <c r="C218" t="str">
         <v>-</v>
       </c>
       <c r="D218" t="str">
         <v>EPP</v>
       </c>
       <c r="E218" t="str">
-        <v>Poland</v>
+        <v>Romania</v>
       </c>
       <c r="F218" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>RADEV</v>
+        <v>PRINCI</v>
       </c>
       <c r="B219" t="str">
-        <v>Emil</v>
+        <v>Giusi</v>
       </c>
       <c r="C219" t="str">
         <v>-</v>
       </c>
       <c r="D219" t="str">
         <v>EPP</v>
       </c>
       <c r="E219" t="str">
-        <v>Bulgaria</v>
+        <v>Italy</v>
       </c>
       <c r="F219" t="str">
-        <v>Citizens for European Development of Bulgaria</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>RADTKE</v>
+        <v>PROTAS</v>
       </c>
       <c r="B220" t="str">
-        <v>Dennis</v>
+        <v>Jacek</v>
       </c>
       <c r="C220" t="str">
         <v>-</v>
       </c>
       <c r="D220" t="str">
         <v>EPP</v>
       </c>
       <c r="E220" t="str">
-        <v>Germany</v>
+        <v>Poland</v>
       </c>
       <c r="F220" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>RATAS</v>
+        <v>RADEV</v>
       </c>
       <c r="B221" t="str">
-        <v>Jüri</v>
+        <v>Emil</v>
       </c>
       <c r="C221" t="str">
         <v>-</v>
       </c>
       <c r="D221" t="str">
         <v>EPP</v>
       </c>
       <c r="E221" t="str">
-        <v>Estonia</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F221" t="str">
-        <v>Isamaa</v>
+        <v>Citizens for European Development of Bulgaria</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>RESSLER</v>
+        <v>RADTKE</v>
       </c>
       <c r="B222" t="str">
-        <v>Karlo</v>
+        <v>Dennis</v>
       </c>
       <c r="C222" t="str">
         <v>-</v>
       </c>
       <c r="D222" t="str">
         <v>EPP</v>
       </c>
       <c r="E222" t="str">
-        <v>Croatia</v>
+        <v>Germany</v>
       </c>
       <c r="F222" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>RIPA</v>
+        <v>RATAS</v>
       </c>
       <c r="B223" t="str">
-        <v>Manuela</v>
+        <v>Jüri</v>
       </c>
       <c r="C223" t="str">
         <v>-</v>
       </c>
       <c r="D223" t="str">
         <v>EPP</v>
       </c>
       <c r="E223" t="str">
-        <v>Germany</v>
+        <v>Estonia</v>
       </c>
       <c r="F223" t="str">
-        <v>Ökologisch-Demokratische Partei</v>
+        <v>Isamaa</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>SALINI</v>
+        <v>RESSLER</v>
       </c>
       <c r="B224" t="str">
-        <v>Massimiliano</v>
+        <v>Karlo</v>
       </c>
       <c r="C224" t="str">
         <v>-</v>
       </c>
       <c r="D224" t="str">
         <v>EPP</v>
       </c>
       <c r="E224" t="str">
-        <v>Italy</v>
+        <v>Croatia</v>
       </c>
       <c r="F224" t="str">
-        <v>Forza Italia</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>SALLA</v>
+        <v>RIPA</v>
       </c>
       <c r="B225" t="str">
-        <v>Aura</v>
+        <v>Manuela</v>
       </c>
       <c r="C225" t="str">
         <v>-</v>
       </c>
       <c r="D225" t="str">
         <v>EPP</v>
       </c>
       <c r="E225" t="str">
-        <v>Finland</v>
+        <v>Germany</v>
       </c>
       <c r="F225" t="str">
-        <v>Kansallinen Kokoomus</v>
+        <v>Ökologisch-Demokratische Partei</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>SAUDARGAS</v>
+        <v>SALINI</v>
       </c>
       <c r="B226" t="str">
-        <v>Paulius</v>
+        <v>Massimiliano</v>
       </c>
       <c r="C226" t="str">
         <v>-</v>
       </c>
       <c r="D226" t="str">
         <v>EPP</v>
       </c>
       <c r="E226" t="str">
-        <v>Lithuania</v>
+        <v>Italy</v>
       </c>
       <c r="F226" t="str">
-        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>SCHENK</v>
+        <v>SALLA</v>
       </c>
       <c r="B227" t="str">
-        <v>Oliver</v>
+        <v>Aura</v>
       </c>
       <c r="C227" t="str">
         <v>-</v>
       </c>
       <c r="D227" t="str">
         <v>EPP</v>
       </c>
       <c r="E227" t="str">
-        <v>Germany</v>
+        <v>Finland</v>
       </c>
       <c r="F227" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Kansallinen Kokoomus</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>SCHWAB</v>
+        <v>SAUDARGAS</v>
       </c>
       <c r="B228" t="str">
-        <v>Andreas</v>
+        <v>Paulius</v>
       </c>
       <c r="C228" t="str">
         <v>-</v>
       </c>
       <c r="D228" t="str">
         <v>EPP</v>
       </c>
       <c r="E228" t="str">
-        <v>Germany</v>
+        <v>Lithuania</v>
       </c>
       <c r="F228" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Tėvynės sąjunga-Lietuvos krikščionys demokratai</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>SEEKATZ</v>
+        <v>SCHENK</v>
       </c>
       <c r="B229" t="str">
-        <v>Ralf</v>
+        <v>Oliver</v>
       </c>
       <c r="C229" t="str">
         <v>-</v>
       </c>
       <c r="D229" t="str">
         <v>EPP</v>
       </c>
       <c r="E229" t="str">
         <v>Germany</v>
       </c>
       <c r="F229" t="str">
         <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>SIENKIEWICZ</v>
+        <v>SCHWAB</v>
       </c>
       <c r="B230" t="str">
-        <v>Bartłomiej</v>
+        <v>Andreas</v>
       </c>
       <c r="C230" t="str">
         <v>-</v>
       </c>
       <c r="D230" t="str">
         <v>EPP</v>
       </c>
       <c r="E230" t="str">
-        <v>Poland</v>
+        <v>Germany</v>
       </c>
       <c r="F230" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>SIMON</v>
+        <v>SEEKATZ</v>
       </c>
       <c r="B231" t="str">
-        <v>Sven</v>
+        <v>Ralf</v>
       </c>
       <c r="C231" t="str">
         <v>-</v>
       </c>
       <c r="D231" t="str">
         <v>EPP</v>
       </c>
       <c r="E231" t="str">
         <v>Germany</v>
       </c>
       <c r="F231" t="str">
         <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>SOKOL</v>
+        <v>SIENKIEWICZ</v>
       </c>
       <c r="B232" t="str">
-        <v>Tomislav</v>
+        <v>Bartłomiej</v>
       </c>
       <c r="C232" t="str">
         <v>-</v>
       </c>
       <c r="D232" t="str">
         <v>EPP</v>
       </c>
       <c r="E232" t="str">
-        <v>Croatia</v>
+        <v>Poland</v>
       </c>
       <c r="F232" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>SOLÍS PÉREZ</v>
+        <v>SIMON</v>
       </c>
       <c r="B233" t="str">
-        <v>Susana</v>
+        <v>Sven</v>
       </c>
       <c r="C233" t="str">
         <v>-</v>
       </c>
       <c r="D233" t="str">
         <v>EPP</v>
       </c>
       <c r="E233" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F233" t="str">
-        <v>Partido Popular</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>SOMMEN</v>
+        <v>SOKOL</v>
       </c>
       <c r="B234" t="str">
-        <v>Liesbet</v>
+        <v>Tomislav</v>
       </c>
       <c r="C234" t="str">
         <v>-</v>
       </c>
       <c r="D234" t="str">
         <v>EPP</v>
       </c>
       <c r="E234" t="str">
-        <v>Belgium</v>
+        <v>Croatia</v>
       </c>
       <c r="F234" t="str">
-        <v>Christen-Democratisch &amp; Vlaams</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>SOUSA SILVA</v>
+        <v>SOLÍS PÉREZ</v>
       </c>
       <c r="B235" t="str">
-        <v>Hélder</v>
+        <v>Susana</v>
       </c>
       <c r="C235" t="str">
         <v>-</v>
       </c>
       <c r="D235" t="str">
         <v>EPP</v>
       </c>
       <c r="E235" t="str">
-        <v>Portugal</v>
+        <v>Spain</v>
       </c>
       <c r="F235" t="str">
-        <v>Partido Social Democrata</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>STIER</v>
+        <v>SOMMEN</v>
       </c>
       <c r="B236" t="str">
-        <v>Davor Ivo</v>
+        <v>Liesbet</v>
       </c>
       <c r="C236" t="str">
         <v>-</v>
       </c>
       <c r="D236" t="str">
         <v>EPP</v>
       </c>
       <c r="E236" t="str">
-        <v>Croatia</v>
+        <v>Belgium</v>
       </c>
       <c r="F236" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Christen-Democratisch &amp; Vlaams</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>SZCZERBA</v>
+        <v>SOUSA SILVA</v>
       </c>
       <c r="B237" t="str">
-        <v>Michał</v>
+        <v>Hélder</v>
       </c>
       <c r="C237" t="str">
         <v>-</v>
       </c>
       <c r="D237" t="str">
         <v>EPP</v>
       </c>
       <c r="E237" t="str">
-        <v>Poland</v>
+        <v>Portugal</v>
       </c>
       <c r="F237" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Partido Social Democrata</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>TEODORESCU MÅWE</v>
+        <v>STIER</v>
       </c>
       <c r="B238" t="str">
-        <v>Alice</v>
+        <v>Davor Ivo</v>
       </c>
       <c r="C238" t="str">
         <v>-</v>
       </c>
       <c r="D238" t="str">
         <v>EPP</v>
       </c>
       <c r="E238" t="str">
-        <v>Sweden</v>
+        <v>Croatia</v>
       </c>
       <c r="F238" t="str">
-        <v>Kristdemokraterna</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>TER LAAK</v>
+        <v>SZCZERBA</v>
       </c>
       <c r="B239" t="str">
-        <v>Ingeborg</v>
+        <v>Michał</v>
       </c>
       <c r="C239" t="str">
         <v>-</v>
       </c>
       <c r="D239" t="str">
         <v>EPP</v>
       </c>
       <c r="E239" t="str">
-        <v>Netherlands</v>
+        <v>Poland</v>
       </c>
       <c r="F239" t="str">
-        <v>Christen Democratisch Appèl</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>TERRAS</v>
+        <v>TEODORESCU MÅWE</v>
       </c>
       <c r="B240" t="str">
-        <v>Riho</v>
+        <v>Alice</v>
       </c>
       <c r="C240" t="str">
         <v>-</v>
       </c>
       <c r="D240" t="str">
         <v>EPP</v>
       </c>
       <c r="E240" t="str">
-        <v>Estonia</v>
+        <v>Sweden</v>
       </c>
       <c r="F240" t="str">
-        <v>Isamaa</v>
+        <v>Kristdemokraterna</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>TOBÉ</v>
+        <v>TER LAAK</v>
       </c>
       <c r="B241" t="str">
-        <v>Tomas</v>
+        <v>Ingeborg</v>
       </c>
       <c r="C241" t="str">
         <v>-</v>
       </c>
       <c r="D241" t="str">
         <v>EPP</v>
       </c>
       <c r="E241" t="str">
-        <v>Sweden</v>
+        <v>Netherlands</v>
       </c>
       <c r="F241" t="str">
-        <v>Moderaterna</v>
+        <v>Christen Democratisch Appèl</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>TOMAŠIČ</v>
+        <v>TERRAS</v>
       </c>
       <c r="B242" t="str">
-        <v>Zala</v>
+        <v>Riho</v>
       </c>
       <c r="C242" t="str">
         <v>-</v>
       </c>
       <c r="D242" t="str">
         <v>EPP</v>
       </c>
       <c r="E242" t="str">
-        <v>Slovenia</v>
+        <v>Estonia</v>
       </c>
       <c r="F242" t="str">
-        <v>Slovenska demokratska stranka</v>
+        <v>Isamaa</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>TOMC</v>
+        <v>TOBÉ</v>
       </c>
       <c r="B243" t="str">
-        <v>Romana</v>
+        <v>Tomas</v>
       </c>
       <c r="C243" t="str">
         <v>-</v>
       </c>
       <c r="D243" t="str">
         <v>EPP</v>
       </c>
       <c r="E243" t="str">
-        <v>Slovenia</v>
+        <v>Sweden</v>
       </c>
       <c r="F243" t="str">
-        <v>Slovenska demokratska stranka</v>
+        <v>Moderaterna</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>TONIN</v>
+        <v>TOMC</v>
       </c>
       <c r="B244" t="str">
-        <v>Matej</v>
+        <v>Romana</v>
       </c>
       <c r="C244" t="str">
         <v>-</v>
       </c>
       <c r="D244" t="str">
         <v>EPP</v>
       </c>
       <c r="E244" t="str">
         <v>Slovenia</v>
       </c>
       <c r="F244" t="str">
-        <v>Nova Slovenija – Krščanski demokrati</v>
+        <v>Slovenska demokratska stranka</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>TOSI</v>
+        <v>TONIN</v>
       </c>
       <c r="B245" t="str">
-        <v>Flavio</v>
+        <v>Matej</v>
       </c>
       <c r="C245" t="str">
         <v>-</v>
       </c>
       <c r="D245" t="str">
         <v>EPP</v>
       </c>
       <c r="E245" t="str">
-        <v>Italy</v>
+        <v>Slovenia</v>
       </c>
       <c r="F245" t="str">
-        <v>Forza Italia</v>
+        <v>Nova Slovenija – Krščanski demokrati</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>TOVERI</v>
+        <v>TOSI</v>
       </c>
       <c r="B246" t="str">
-        <v>Pekka</v>
+        <v>Flavio</v>
       </c>
       <c r="C246" t="str">
         <v>-</v>
       </c>
       <c r="D246" t="str">
         <v>EPP</v>
       </c>
       <c r="E246" t="str">
-        <v>Finland</v>
+        <v>Italy</v>
       </c>
       <c r="F246" t="str">
-        <v>Kansallinen Kokoomus</v>
+        <v>Forza Italia</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>TSIODRAS</v>
+        <v>TOVERI</v>
       </c>
       <c r="B247" t="str">
-        <v>Dimitris</v>
+        <v>Pekka</v>
       </c>
       <c r="C247" t="str">
         <v>-</v>
       </c>
       <c r="D247" t="str">
         <v>EPP</v>
       </c>
       <c r="E247" t="str">
-        <v>Greece</v>
+        <v>Finland</v>
       </c>
       <c r="F247" t="str">
-        <v>Nea Demokratia</v>
+        <v>Kansallinen Kokoomus</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>VAIDERE</v>
+        <v>TSIODRAS</v>
       </c>
       <c r="B248" t="str">
-        <v>Inese</v>
+        <v>Dimitris</v>
       </c>
       <c r="C248" t="str">
         <v>-</v>
       </c>
       <c r="D248" t="str">
         <v>EPP</v>
       </c>
       <c r="E248" t="str">
-        <v>Latvia</v>
+        <v>Greece</v>
       </c>
       <c r="F248" t="str">
-        <v>Jaunā Vienotība</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>VĂLEAN</v>
+        <v>VAIDERE</v>
       </c>
       <c r="B249" t="str">
-        <v>Adina</v>
+        <v>Inese</v>
       </c>
       <c r="C249" t="str">
         <v>-</v>
       </c>
       <c r="D249" t="str">
         <v>EPP</v>
       </c>
       <c r="E249" t="str">
-        <v>Romania</v>
+        <v>Latvia</v>
       </c>
       <c r="F249" t="str">
-        <v>Partidul Naţional Liberal</v>
+        <v>Jaunā Vienotība</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>VÁZQUEZ LÁZARA</v>
+        <v>VĂLEAN</v>
       </c>
       <c r="B250" t="str">
-        <v>Adrián</v>
+        <v>Adina</v>
       </c>
       <c r="C250" t="str">
         <v>-</v>
       </c>
       <c r="D250" t="str">
         <v>EPP</v>
       </c>
       <c r="E250" t="str">
-        <v>Spain</v>
+        <v>Romania</v>
       </c>
       <c r="F250" t="str">
-        <v>Partido Popular</v>
+        <v>Partidul Naţional Liberal</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>VERHEYEN</v>
+        <v>VÁZQUEZ LÁZARA</v>
       </c>
       <c r="B251" t="str">
-        <v>Sabine</v>
+        <v>Adrián</v>
       </c>
       <c r="C251" t="str">
         <v>-</v>
       </c>
       <c r="D251" t="str">
         <v>EPP</v>
       </c>
       <c r="E251" t="str">
-        <v>Germany</v>
+        <v>Spain</v>
       </c>
       <c r="F251" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>VINCZE</v>
+        <v>VERHEYEN</v>
       </c>
       <c r="B252" t="str">
-        <v>Loránt</v>
+        <v>Sabine</v>
       </c>
       <c r="C252" t="str">
         <v>-</v>
       </c>
       <c r="D252" t="str">
         <v>EPP</v>
       </c>
       <c r="E252" t="str">
-        <v>Romania</v>
+        <v>Germany</v>
       </c>
       <c r="F252" t="str">
-        <v>Uniunea Democrată Maghiară din România</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>VOSS</v>
+        <v>VINCZE</v>
       </c>
       <c r="B253" t="str">
-        <v>Axel</v>
+        <v>Loránt</v>
       </c>
       <c r="C253" t="str">
         <v>-</v>
       </c>
       <c r="D253" t="str">
         <v>EPP</v>
       </c>
       <c r="E253" t="str">
-        <v>Germany</v>
+        <v>Romania</v>
       </c>
       <c r="F253" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Uniunea Democrată Maghiară din România</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>VOZEMBERG-VRIONIDI</v>
+        <v>VOSS</v>
       </c>
       <c r="B254" t="str">
-        <v>Elissavet</v>
+        <v>Axel</v>
       </c>
       <c r="C254" t="str">
         <v>-</v>
       </c>
       <c r="D254" t="str">
         <v>EPP</v>
       </c>
       <c r="E254" t="str">
-        <v>Greece</v>
+        <v>Germany</v>
       </c>
       <c r="F254" t="str">
-        <v>Nea Demokratia</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>WALSH</v>
+        <v>VOZEMBERG-VRIONIDI</v>
       </c>
       <c r="B255" t="str">
-        <v>Maria</v>
+        <v>Elissavet</v>
       </c>
       <c r="C255" t="str">
         <v>-</v>
       </c>
       <c r="D255" t="str">
         <v>EPP</v>
       </c>
       <c r="E255" t="str">
-        <v>Ireland</v>
+        <v>Greece</v>
       </c>
       <c r="F255" t="str">
-        <v>Fine Gael Party</v>
+        <v>Nea Demokratia</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>WALSMANN</v>
+        <v>WALSH</v>
       </c>
       <c r="B256" t="str">
-        <v>Marion</v>
+        <v>Maria</v>
       </c>
       <c r="C256" t="str">
         <v>-</v>
       </c>
       <c r="D256" t="str">
         <v>EPP</v>
       </c>
       <c r="E256" t="str">
-        <v>Germany</v>
+        <v>Ireland</v>
       </c>
       <c r="F256" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Fine Gael Party</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>WARBORN</v>
+        <v>WALSMANN</v>
       </c>
       <c r="B257" t="str">
-        <v>Jörgen</v>
+        <v>Marion</v>
       </c>
       <c r="C257" t="str">
         <v>-</v>
       </c>
       <c r="D257" t="str">
         <v>EPP</v>
       </c>
       <c r="E257" t="str">
-        <v>Sweden</v>
+        <v>Germany</v>
       </c>
       <c r="F257" t="str">
-        <v>Moderaterna</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>WAWRYKIEWICZ</v>
+        <v>WARBORN</v>
       </c>
       <c r="B258" t="str">
-        <v>Michał</v>
+        <v>Jörgen</v>
       </c>
       <c r="C258" t="str">
         <v>-</v>
       </c>
       <c r="D258" t="str">
         <v>EPP</v>
       </c>
       <c r="E258" t="str">
-        <v>Poland</v>
+        <v>Sweden</v>
       </c>
       <c r="F258" t="str">
-        <v>Independent</v>
+        <v>Moderaterna</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>WCISŁO</v>
+        <v>WAWRYKIEWICZ</v>
       </c>
       <c r="B259" t="str">
-        <v>Marta</v>
+        <v>Michał</v>
       </c>
       <c r="C259" t="str">
         <v>-</v>
       </c>
       <c r="D259" t="str">
         <v>EPP</v>
       </c>
       <c r="E259" t="str">
         <v>Poland</v>
       </c>
       <c r="F259" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>WEBER</v>
+        <v>WCISŁO</v>
       </c>
       <c r="B260" t="str">
-        <v>Manfred</v>
+        <v>Marta</v>
       </c>
       <c r="C260" t="str">
         <v>-</v>
       </c>
       <c r="D260" t="str">
         <v>EPP</v>
       </c>
       <c r="E260" t="str">
-        <v>Germany</v>
+        <v>Poland</v>
       </c>
       <c r="F260" t="str">
-        <v>Christlich-Soziale Union in Bayern e.V.</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>WECHSLER</v>
+        <v>WEBER</v>
       </c>
       <c r="B261" t="str">
-        <v>Andrea</v>
+        <v>Manfred</v>
       </c>
       <c r="C261" t="str">
         <v>-</v>
       </c>
       <c r="D261" t="str">
         <v>EPP</v>
       </c>
       <c r="E261" t="str">
         <v>Germany</v>
       </c>
       <c r="F261" t="str">
-        <v>Christlich Demokratische Union Deutschlands</v>
+        <v>Christlich-Soziale Union in Bayern e.V.</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>WEISZ</v>
+        <v>WECHSLER</v>
       </c>
       <c r="B262" t="str">
-        <v>Viktor</v>
+        <v>Andrea</v>
       </c>
       <c r="C262" t="str">
         <v>-</v>
       </c>
       <c r="D262" t="str">
         <v>EPP</v>
       </c>
       <c r="E262" t="str">
-        <v>Hungary</v>
+        <v>Germany</v>
       </c>
       <c r="F262" t="str">
-        <v>Tisztelet és Szabadság Párt</v>
+        <v>Christlich Demokratische Union Deutschlands</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>WINKLER</v>
+        <v>WEISZ</v>
       </c>
       <c r="B263" t="str">
-        <v>Iuliu</v>
+        <v>Viktor</v>
       </c>
       <c r="C263" t="str">
         <v>-</v>
       </c>
       <c r="D263" t="str">
         <v>EPP</v>
       </c>
       <c r="E263" t="str">
-        <v>Romania</v>
+        <v>Hungary</v>
       </c>
       <c r="F263" t="str">
-        <v>Uniunea Democrată Maghiară din România</v>
+        <v>Tisztelet és Szabadság Párt</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>WINZIG</v>
+        <v>WINKLER</v>
       </c>
       <c r="B264" t="str">
-        <v>Angelika</v>
+        <v>Iuliu</v>
       </c>
       <c r="C264" t="str">
         <v>-</v>
       </c>
       <c r="D264" t="str">
         <v>EPP</v>
       </c>
       <c r="E264" t="str">
-        <v>Austria</v>
+        <v>Romania</v>
       </c>
       <c r="F264" t="str">
-        <v>Österreichische Volkspartei</v>
+        <v>Uniunea Democrată Maghiară din România</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>WISELER-LIMA</v>
+        <v>WINZIG</v>
       </c>
       <c r="B265" t="str">
-        <v>Isabel</v>
+        <v>Angelika</v>
       </c>
       <c r="C265" t="str">
         <v>-</v>
       </c>
       <c r="D265" t="str">
         <v>EPP</v>
       </c>
       <c r="E265" t="str">
-        <v>Luxembourg</v>
+        <v>Austria</v>
       </c>
       <c r="F265" t="str">
-        <v>Parti chrétien social luxembourgeois</v>
+        <v>Österreichische Volkspartei</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>ZARZALEJOS</v>
+        <v>WISELER-LIMA</v>
       </c>
       <c r="B266" t="str">
-        <v>Javier</v>
+        <v>Isabel</v>
       </c>
       <c r="C266" t="str">
         <v>-</v>
       </c>
       <c r="D266" t="str">
         <v>EPP</v>
       </c>
       <c r="E266" t="str">
-        <v>Spain</v>
+        <v>Luxembourg</v>
       </c>
       <c r="F266" t="str">
-        <v>Partido Popular</v>
+        <v>Parti chrétien social luxembourgeois</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>ZDECHOVSKÝ</v>
+        <v>ZARZALEJOS</v>
       </c>
       <c r="B267" t="str">
-        <v>Tomáš</v>
+        <v>Javier</v>
       </c>
       <c r="C267" t="str">
         <v>-</v>
       </c>
       <c r="D267" t="str">
         <v>EPP</v>
       </c>
       <c r="E267" t="str">
-        <v>Czechia</v>
+        <v>Spain</v>
       </c>
       <c r="F267" t="str">
-        <v>Křesťanská a demokratická unie - Československá strana lidová</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>ZDROJEWSKI</v>
+        <v>ZDECHOVSKÝ</v>
       </c>
       <c r="B268" t="str">
-        <v>Bogdan Andrzej</v>
+        <v>Tomáš</v>
       </c>
       <c r="C268" t="str">
         <v>-</v>
       </c>
       <c r="D268" t="str">
         <v>EPP</v>
       </c>
       <c r="E268" t="str">
-        <v>Poland</v>
+        <v>Czechia</v>
       </c>
       <c r="F268" t="str">
-        <v>Koalicja Obywatelska</v>
+        <v>Křesťanská a demokratická unie - Československá strana lidová</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>ZOIDO ÁLVAREZ</v>
+        <v>ZDROJEWSKI</v>
       </c>
       <c r="B269" t="str">
-        <v>Juan Ignacio</v>
+        <v>Bogdan Andrzej</v>
       </c>
       <c r="C269" t="str">
         <v>-</v>
       </c>
       <c r="D269" t="str">
         <v>EPP</v>
       </c>
       <c r="E269" t="str">
-        <v>Spain</v>
+        <v>Poland</v>
       </c>
       <c r="F269" t="str">
-        <v>Partido Popular</v>
+        <v>Koalicja Obywatelska</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>ZOVKO</v>
+        <v>ZOIDO ÁLVAREZ</v>
       </c>
       <c r="B270" t="str">
-        <v>Željana</v>
+        <v>Juan Ignacio</v>
       </c>
       <c r="C270" t="str">
         <v>-</v>
       </c>
       <c r="D270" t="str">
         <v>EPP</v>
       </c>
       <c r="E270" t="str">
-        <v>Croatia</v>
+        <v>Spain</v>
       </c>
       <c r="F270" t="str">
-        <v>Hrvatska demokratska zajednica</v>
+        <v>Partido Popular</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>ZVER</v>
+        <v>ZOVKO</v>
       </c>
       <c r="B271" t="str">
-        <v>Milan</v>
+        <v>Željana</v>
       </c>
       <c r="C271" t="str">
         <v>-</v>
       </c>
       <c r="D271" t="str">
         <v>EPP</v>
       </c>
       <c r="E271" t="str">
-        <v>Slovenia</v>
+        <v>Croatia</v>
       </c>
       <c r="F271" t="str">
-        <v>Slovenska demokratska stranka</v>
+        <v>Hrvatska demokratska zajednica</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>ANDERSON</v>
+        <v>ZVER</v>
       </c>
       <c r="B272" t="str">
-        <v>Christine</v>
+        <v>Milan</v>
       </c>
       <c r="C272" t="str">
         <v>-</v>
       </c>
       <c r="D272" t="str">
-        <v>ESN</v>
+        <v>EPP</v>
       </c>
       <c r="E272" t="str">
-        <v>Germany</v>
+        <v>Slovenia</v>
       </c>
       <c r="F272" t="str">
-        <v>Alternative für Deutschland</v>
+        <v>Slovenska demokratska stranka</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>ARNDT</v>
+        <v>ANDERSON</v>
       </c>
       <c r="B273" t="str">
-        <v>Anja</v>
+        <v>Christine</v>
       </c>
       <c r="C273" t="str">
         <v>-</v>
       </c>
       <c r="D273" t="str">
         <v>ESN</v>
       </c>
       <c r="E273" t="str">
         <v>Germany</v>
       </c>
       <c r="F273" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>AUST</v>
+        <v>ARNDT</v>
       </c>
       <c r="B274" t="str">
-        <v>René</v>
+        <v>Anja</v>
       </c>
       <c r="C274" t="str">
         <v>-</v>
       </c>
       <c r="D274" t="str">
         <v>ESN</v>
       </c>
       <c r="E274" t="str">
         <v>Germany</v>
       </c>
       <c r="F274" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>BAUSEMER</v>
+        <v>AUST</v>
       </c>
       <c r="B275" t="str">
-        <v>Arno</v>
+        <v>René</v>
       </c>
       <c r="C275" t="str">
         <v>-</v>
       </c>
       <c r="D275" t="str">
         <v>ESN</v>
       </c>
       <c r="E275" t="str">
         <v>Germany</v>
       </c>
       <c r="F275" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>BORVENDÉG</v>
+        <v>BAUSEMER</v>
       </c>
       <c r="B276" t="str">
-        <v>Zsuzsanna</v>
+        <v>Arno</v>
       </c>
       <c r="C276" t="str">
         <v>-</v>
       </c>
       <c r="D276" t="str">
         <v>ESN</v>
       </c>
       <c r="E276" t="str">
-        <v>Hungary</v>
+        <v>Germany</v>
       </c>
       <c r="F276" t="str">
-        <v>Mi Hazánk Mozgalom</v>
+        <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>BOẞDORF</v>
+        <v>BORVENDÉG</v>
       </c>
       <c r="B277" t="str">
-        <v>Irmhild</v>
+        <v>Zsuzsanna</v>
       </c>
       <c r="C277" t="str">
         <v>-</v>
       </c>
       <c r="D277" t="str">
         <v>ESN</v>
       </c>
       <c r="E277" t="str">
-        <v>Germany</v>
+        <v>Hungary</v>
       </c>
       <c r="F277" t="str">
-        <v>Alternative für Deutschland</v>
+        <v>Mi Hazánk Mozgalom</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>BUCHHEIT</v>
+        <v>BOẞDORF</v>
       </c>
       <c r="B278" t="str">
-        <v>Markus</v>
+        <v>Irmhild</v>
       </c>
       <c r="C278" t="str">
         <v>-</v>
       </c>
       <c r="D278" t="str">
         <v>ESN</v>
       </c>
       <c r="E278" t="str">
         <v>Germany</v>
       </c>
       <c r="F278" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>BYSTRON</v>
+        <v>BUCHHEIT</v>
       </c>
       <c r="B279" t="str">
-        <v>Petr</v>
+        <v>Markus</v>
       </c>
       <c r="C279" t="str">
         <v>-</v>
       </c>
       <c r="D279" t="str">
         <v>ESN</v>
       </c>
       <c r="E279" t="str">
         <v>Germany</v>
       </c>
       <c r="F279" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>DAVID</v>
+        <v>BYSTRON</v>
       </c>
       <c r="B280" t="str">
-        <v>Ivan</v>
+        <v>Petr</v>
       </c>
       <c r="C280" t="str">
         <v>-</v>
       </c>
       <c r="D280" t="str">
         <v>ESN</v>
       </c>
       <c r="E280" t="str">
-        <v>Czechia</v>
+        <v>Germany</v>
       </c>
       <c r="F280" t="str">
-        <v>Svoboda a přímá demokracie</v>
+        <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>DROESE</v>
+        <v>DAVID</v>
       </c>
       <c r="B281" t="str">
-        <v>Siegbert Frank</v>
+        <v>Ivan</v>
       </c>
       <c r="C281" t="str">
         <v>-</v>
       </c>
       <c r="D281" t="str">
         <v>ESN</v>
       </c>
       <c r="E281" t="str">
-        <v>Germany</v>
+        <v>Czechia</v>
       </c>
       <c r="F281" t="str">
-        <v>Alternative für Deutschland</v>
+        <v>Svoboda a přímá demokracie</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>FROELICH</v>
+        <v>DROESE</v>
       </c>
       <c r="B282" t="str">
-        <v>Tomasz</v>
+        <v>Siegbert Frank</v>
       </c>
       <c r="C282" t="str">
         <v>-</v>
       </c>
       <c r="D282" t="str">
         <v>ESN</v>
       </c>
       <c r="E282" t="str">
         <v>Germany</v>
       </c>
       <c r="F282" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>GRAŽULIS</v>
+        <v>FROELICH</v>
       </c>
       <c r="B283" t="str">
-        <v>Petras</v>
+        <v>Tomasz</v>
       </c>
       <c r="C283" t="str">
         <v>-</v>
       </c>
       <c r="D283" t="str">
         <v>ESN</v>
       </c>
       <c r="E283" t="str">
-        <v>Lithuania</v>
+        <v>Germany</v>
       </c>
       <c r="F283" t="str">
-        <v>Tautos ir teisingumo sąjunga</v>
+        <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>JONGEN</v>
+        <v>GRAŽULIS</v>
       </c>
       <c r="B284" t="str">
-        <v>Marc</v>
+        <v>Petras</v>
       </c>
       <c r="C284" t="str">
         <v>-</v>
       </c>
       <c r="D284" t="str">
         <v>ESN</v>
       </c>
       <c r="E284" t="str">
-        <v>Germany</v>
+        <v>Lithuania</v>
       </c>
       <c r="F284" t="str">
-        <v>Alternative für Deutschland</v>
+        <v>Tautos ir teisingumo sąjunga</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>JUNGBLUTH</v>
+        <v>JONGEN</v>
       </c>
       <c r="B285" t="str">
-        <v>Alexander</v>
+        <v>Marc</v>
       </c>
       <c r="C285" t="str">
         <v>-</v>
       </c>
       <c r="D285" t="str">
         <v>ESN</v>
       </c>
       <c r="E285" t="str">
         <v>Germany</v>
       </c>
       <c r="F285" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>KHAN</v>
+        <v>JUNGBLUTH</v>
       </c>
       <c r="B286" t="str">
-        <v>Mary</v>
+        <v>Alexander</v>
       </c>
       <c r="C286" t="str">
         <v>-</v>
       </c>
       <c r="D286" t="str">
         <v>ESN</v>
       </c>
       <c r="E286" t="str">
         <v>Germany</v>
       </c>
       <c r="F286" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>KNAFO</v>
+        <v>KHAN</v>
       </c>
       <c r="B287" t="str">
-        <v>Sarah</v>
+        <v>Mary</v>
       </c>
       <c r="C287" t="str">
         <v>-</v>
       </c>
       <c r="D287" t="str">
         <v>ESN</v>
       </c>
       <c r="E287" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F287" t="str">
-        <v>Reconquête!</v>
+        <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>LAYKOVA</v>
+        <v>KNAFO</v>
       </c>
       <c r="B288" t="str">
-        <v>Rada</v>
+        <v>Sarah</v>
       </c>
       <c r="C288" t="str">
         <v>-</v>
       </c>
       <c r="D288" t="str">
         <v>ESN</v>
       </c>
       <c r="E288" t="str">
-        <v>Bulgaria</v>
+        <v>France</v>
       </c>
       <c r="F288" t="str">
-        <v>Revival</v>
+        <v>Reconquête!</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>MAZUREK</v>
+        <v>LAYKOVA</v>
       </c>
       <c r="B289" t="str">
-        <v>Milan</v>
+        <v>Rada</v>
       </c>
       <c r="C289" t="str">
         <v>-</v>
       </c>
       <c r="D289" t="str">
         <v>ESN</v>
       </c>
       <c r="E289" t="str">
-        <v>Slovakia</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F289" t="str">
-        <v>Hnutie Republika</v>
+        <v>Revival</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>NEUHOFF</v>
+        <v>MAZUREK</v>
       </c>
       <c r="B290" t="str">
-        <v>Hans</v>
+        <v>Milan</v>
       </c>
       <c r="C290" t="str">
         <v>-</v>
       </c>
       <c r="D290" t="str">
         <v>ESN</v>
       </c>
       <c r="E290" t="str">
-        <v>Germany</v>
+        <v>Slovakia</v>
       </c>
       <c r="F290" t="str">
-        <v>Alternative für Deutschland</v>
+        <v>Hnutie Republika</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>SCHNURRBUSCH</v>
+        <v>NEUHOFF</v>
       </c>
       <c r="B291" t="str">
-        <v>Volker</v>
+        <v>Hans</v>
       </c>
       <c r="C291" t="str">
         <v>-</v>
       </c>
       <c r="D291" t="str">
         <v>ESN</v>
       </c>
       <c r="E291" t="str">
         <v>Germany</v>
       </c>
       <c r="F291" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>SELL</v>
+        <v>SCHNURRBUSCH</v>
       </c>
       <c r="B292" t="str">
-        <v>Alexander</v>
+        <v>Volker</v>
       </c>
       <c r="C292" t="str">
         <v>-</v>
       </c>
       <c r="D292" t="str">
         <v>ESN</v>
       </c>
       <c r="E292" t="str">
         <v>Germany</v>
       </c>
       <c r="F292" t="str">
         <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>STOYANOV</v>
+        <v>SELL</v>
       </c>
       <c r="B293" t="str">
-        <v>Stanislav</v>
+        <v>Alexander</v>
       </c>
       <c r="C293" t="str">
         <v>-</v>
       </c>
       <c r="D293" t="str">
         <v>ESN</v>
       </c>
       <c r="E293" t="str">
-        <v>Bulgaria</v>
+        <v>Germany</v>
       </c>
       <c r="F293" t="str">
-        <v>Revival</v>
+        <v>Alternative für Deutschland</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>SYPNIEWSKI</v>
+        <v>STOYANOV</v>
       </c>
       <c r="B294" t="str">
-        <v>Marcin</v>
+        <v>Stanislav</v>
       </c>
       <c r="C294" t="str">
         <v>-</v>
       </c>
       <c r="D294" t="str">
         <v>ESN</v>
       </c>
       <c r="E294" t="str">
-        <v>Poland</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F294" t="str">
-        <v>Konfederacja Wolność i Niepodległość</v>
+        <v>Revival</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>TYSZKA</v>
+        <v>SYPNIEWSKI</v>
       </c>
       <c r="B295" t="str">
-        <v>Stanisław</v>
+        <v>Marcin</v>
       </c>
       <c r="C295" t="str">
         <v>-</v>
       </c>
       <c r="D295" t="str">
         <v>ESN</v>
       </c>
       <c r="E295" t="str">
         <v>Poland</v>
       </c>
       <c r="F295" t="str">
         <v>Konfederacja Wolność i Niepodległość</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>UHRÍK</v>
+        <v>TYSZKA</v>
       </c>
       <c r="B296" t="str">
-        <v>Milan</v>
+        <v>Stanisław</v>
       </c>
       <c r="C296" t="str">
         <v>-</v>
       </c>
       <c r="D296" t="str">
         <v>ESN</v>
       </c>
       <c r="E296" t="str">
-        <v>Slovakia</v>
+        <v>Poland</v>
       </c>
       <c r="F296" t="str">
-        <v>Hnutie Republika</v>
+        <v>Konfederacja Wolność i Niepodległość</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>VANNACCI</v>
+        <v>UHRÍK</v>
       </c>
       <c r="B297" t="str">
-        <v>Roberto</v>
+        <v>Milan</v>
       </c>
       <c r="C297" t="str">
         <v>-</v>
       </c>
       <c r="D297" t="str">
         <v>ESN</v>
       </c>
       <c r="E297" t="str">
-        <v>Italy</v>
+        <v>Slovakia</v>
       </c>
       <c r="F297" t="str">
-        <v>Futuro Nazionale</v>
+        <v>Hnutie Republika</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>VOLGIN</v>
+        <v>VANNACCI</v>
       </c>
       <c r="B298" t="str">
-        <v>Petar</v>
+        <v>Roberto</v>
       </c>
       <c r="C298" t="str">
         <v>-</v>
       </c>
       <c r="D298" t="str">
         <v>ESN</v>
       </c>
       <c r="E298" t="str">
-        <v>Bulgaria</v>
+        <v>Italy</v>
       </c>
       <c r="F298" t="str">
-        <v>Revival</v>
+        <v>Futuro Nazionale</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>ANDRESEN</v>
+        <v>VOLGIN</v>
       </c>
       <c r="B299" t="str">
-        <v>Rasmus</v>
+        <v>Petar</v>
       </c>
       <c r="C299" t="str">
         <v>-</v>
       </c>
       <c r="D299" t="str">
-        <v>Greens/EFA</v>
+        <v>ESN</v>
       </c>
       <c r="E299" t="str">
-        <v>Germany</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F299" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Revival</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>ASENS LLODRÀ</v>
+        <v>ANDRESEN</v>
       </c>
       <c r="B300" t="str">
-        <v>Jaume</v>
+        <v>Rasmus</v>
       </c>
       <c r="C300" t="str">
         <v>-</v>
       </c>
       <c r="D300" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E300" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F300" t="str">
-        <v>Comuns</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>BLOSS</v>
+        <v>ASENS LLODRÀ</v>
       </c>
       <c r="B301" t="str">
-        <v>Michael</v>
+        <v>Jaume</v>
       </c>
       <c r="C301" t="str">
         <v>-</v>
       </c>
       <c r="D301" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E301" t="str">
-        <v>Germany</v>
+        <v>Spain</v>
       </c>
       <c r="F301" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Comuns</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>BOESELAGER</v>
+        <v>BLOSS</v>
       </c>
       <c r="B302" t="str">
-        <v>Damian</v>
+        <v>Michael</v>
       </c>
       <c r="C302" t="str">
         <v>-</v>
       </c>
       <c r="D302" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E302" t="str">
         <v>Germany</v>
       </c>
       <c r="F302" t="str">
-        <v>Volt</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>BOSANAC</v>
+        <v>BOESELAGER</v>
       </c>
       <c r="B303" t="str">
-        <v>Gordan</v>
+        <v>Damian</v>
       </c>
       <c r="C303" t="str">
         <v>-</v>
       </c>
       <c r="D303" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E303" t="str">
-        <v>Croatia</v>
+        <v>Germany</v>
       </c>
       <c r="F303" t="str">
-        <v>Možemo!</v>
+        <v>Volt</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>BRICMONT</v>
+        <v>BOSANAC</v>
       </c>
       <c r="B304" t="str">
-        <v>Saskia</v>
+        <v>Gordan</v>
       </c>
       <c r="C304" t="str">
         <v>-</v>
       </c>
       <c r="D304" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E304" t="str">
-        <v>Belgium</v>
+        <v>Croatia</v>
       </c>
       <c r="F304" t="str">
-        <v>Ecologistes Confédérés pour l'Organisation de Luttes Originales</v>
+        <v>Možemo!</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>CAMARA</v>
+        <v>BRICMONT</v>
       </c>
       <c r="B305" t="str">
-        <v>Mélissa</v>
+        <v>Saskia</v>
       </c>
       <c r="C305" t="str">
         <v>-</v>
       </c>
       <c r="D305" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E305" t="str">
-        <v>France</v>
+        <v>Belgium</v>
       </c>
       <c r="F305" t="str">
-        <v>Les Écologistes</v>
+        <v>Ecologistes Confédérés pour l'Organisation de Luttes Originales</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>CAVAZZINI</v>
+        <v>CAMARA</v>
       </c>
       <c r="B306" t="str">
-        <v>Anna</v>
+        <v>Mélissa</v>
       </c>
       <c r="C306" t="str">
         <v>-</v>
       </c>
       <c r="D306" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E306" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F306" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Les Écologistes</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>CORMAND</v>
+        <v>CAVAZZINI</v>
       </c>
       <c r="B307" t="str">
-        <v>David</v>
+        <v>Anna</v>
       </c>
       <c r="C307" t="str">
         <v>-</v>
       </c>
       <c r="D307" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E307" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F307" t="str">
-        <v>Les Écologistes</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>FREUND</v>
+        <v>CORMAND</v>
       </c>
       <c r="B308" t="str">
-        <v>Daniel</v>
+        <v>David</v>
       </c>
       <c r="C308" t="str">
         <v>-</v>
       </c>
       <c r="D308" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E308" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F308" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Les Écologistes</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>GEESE</v>
+        <v>FREUND</v>
       </c>
       <c r="B309" t="str">
-        <v>Alexandra</v>
+        <v>Daniel</v>
       </c>
       <c r="C309" t="str">
         <v>-</v>
       </c>
       <c r="D309" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E309" t="str">
         <v>Germany</v>
       </c>
       <c r="F309" t="str">
         <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>GREGOROVÁ</v>
+        <v>GEESE</v>
       </c>
       <c r="B310" t="str">
-        <v>Markéta</v>
+        <v>Alexandra</v>
       </c>
       <c r="C310" t="str">
         <v>-</v>
       </c>
       <c r="D310" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E310" t="str">
-        <v>Czechia</v>
+        <v>Germany</v>
       </c>
       <c r="F310" t="str">
-        <v>PIRÁTI</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>GUARDA</v>
+        <v>GREGOROVÁ</v>
       </c>
       <c r="B311" t="str">
-        <v>Cristina</v>
+        <v>Markéta</v>
       </c>
       <c r="C311" t="str">
         <v>-</v>
       </c>
       <c r="D311" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E311" t="str">
-        <v>Italy</v>
+        <v>Czechia</v>
       </c>
       <c r="F311" t="str">
-        <v>Europa Verde - Verdi</v>
+        <v>PIRÁTI</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>HÄUSLING</v>
+        <v>GUARDA</v>
       </c>
       <c r="B312" t="str">
-        <v>Martin</v>
+        <v>Cristina</v>
       </c>
       <c r="C312" t="str">
         <v>-</v>
       </c>
       <c r="D312" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E312" t="str">
-        <v>Germany</v>
+        <v>Italy</v>
       </c>
       <c r="F312" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Europa Verde - Verdi</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>HOLMGREN</v>
+        <v>HÄUSLING</v>
       </c>
       <c r="B313" t="str">
-        <v>Pär</v>
+        <v>Martin</v>
       </c>
       <c r="C313" t="str">
         <v>-</v>
       </c>
       <c r="D313" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E313" t="str">
-        <v>Sweden</v>
+        <v>Germany</v>
       </c>
       <c r="F313" t="str">
-        <v>Miljöpartiet de gröna</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>KUHNKE</v>
+        <v>HOLMGREN</v>
       </c>
       <c r="B314" t="str">
-        <v>Alice</v>
+        <v>Pär</v>
       </c>
       <c r="C314" t="str">
         <v>-</v>
       </c>
       <c r="D314" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E314" t="str">
         <v>Sweden</v>
       </c>
       <c r="F314" t="str">
         <v>Miljöpartiet de gröna</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>LAGODINSKY</v>
+        <v>KÂHYA</v>
       </c>
       <c r="B315" t="str">
-        <v>Sergey</v>
+        <v>Ufuk</v>
       </c>
       <c r="C315" t="str">
         <v>-</v>
       </c>
       <c r="D315" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E315" t="str">
-        <v>Germany</v>
+        <v>Netherlands</v>
       </c>
       <c r="F315" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>LANGENSIEPEN</v>
+        <v>KUHNKE</v>
       </c>
       <c r="B316" t="str">
-        <v>Katrin</v>
+        <v>Alice</v>
       </c>
       <c r="C316" t="str">
         <v>-</v>
       </c>
       <c r="D316" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E316" t="str">
-        <v>Germany</v>
+        <v>Sweden</v>
       </c>
       <c r="F316" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Miljöpartiet de gröna</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>LÖVIN</v>
+        <v>LAGODINSKY</v>
       </c>
       <c r="B317" t="str">
-        <v>Isabella</v>
+        <v>Sergey</v>
       </c>
       <c r="C317" t="str">
         <v>-</v>
       </c>
       <c r="D317" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E317" t="str">
-        <v>Sweden</v>
+        <v>Germany</v>
       </c>
       <c r="F317" t="str">
-        <v>Miljöpartiet de gröna</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>MARINO</v>
+        <v>LANGENSIEPEN</v>
       </c>
       <c r="B318" t="str">
-        <v>Ignazio Roberto</v>
+        <v>Katrin</v>
       </c>
       <c r="C318" t="str">
         <v>-</v>
       </c>
       <c r="D318" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E318" t="str">
-        <v>Italy</v>
+        <v>Germany</v>
       </c>
       <c r="F318" t="str">
-        <v>Independent</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>MARQUARDT</v>
+        <v>LÖVIN</v>
       </c>
       <c r="B319" t="str">
-        <v>Erik</v>
+        <v>Isabella</v>
       </c>
       <c r="C319" t="str">
         <v>-</v>
       </c>
       <c r="D319" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E319" t="str">
-        <v>Germany</v>
+        <v>Sweden</v>
       </c>
       <c r="F319" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Miljöpartiet de gröna</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>MARZÀ IBÁÑEZ</v>
+        <v>MARINO</v>
       </c>
       <c r="B320" t="str">
-        <v>Vicent</v>
+        <v>Ignazio Roberto</v>
       </c>
       <c r="C320" t="str">
         <v>-</v>
       </c>
       <c r="D320" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E320" t="str">
-        <v>Spain</v>
+        <v>Italy</v>
       </c>
       <c r="F320" t="str">
-        <v>Compromís</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>MATTHIEU</v>
+        <v>MARQUARDT</v>
       </c>
       <c r="B321" t="str">
-        <v>Sara</v>
+        <v>Erik</v>
       </c>
       <c r="C321" t="str">
         <v>-</v>
       </c>
       <c r="D321" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E321" t="str">
-        <v>Belgium</v>
+        <v>Germany</v>
       </c>
       <c r="F321" t="str">
-        <v>Groen</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>METZ</v>
+        <v>MARZÀ IBÁÑEZ</v>
       </c>
       <c r="B322" t="str">
-        <v>Tilly</v>
+        <v>Vicent</v>
       </c>
       <c r="C322" t="str">
         <v>-</v>
       </c>
       <c r="D322" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E322" t="str">
-        <v>Luxembourg</v>
+        <v>Spain</v>
       </c>
       <c r="F322" t="str">
-        <v>Déi Gréng - Les Verts</v>
+        <v>Compromís</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>MIRANDA PAZ</v>
+        <v>MATTHIEU</v>
       </c>
       <c r="B323" t="str">
-        <v>Ana</v>
+        <v>Sara</v>
       </c>
       <c r="C323" t="str">
         <v>-</v>
       </c>
       <c r="D323" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E323" t="str">
-        <v>Spain</v>
+        <v>Belgium</v>
       </c>
       <c r="F323" t="str">
-        <v>Bloque Nacionalista Galego</v>
+        <v>Groen</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>NEUMANN</v>
+        <v>METZ</v>
       </c>
       <c r="B324" t="str">
-        <v>Hannah</v>
+        <v>Tilly</v>
       </c>
       <c r="C324" t="str">
         <v>-</v>
       </c>
       <c r="D324" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E324" t="str">
-        <v>Germany</v>
+        <v>Luxembourg</v>
       </c>
       <c r="F324" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Déi Gréng - Les Verts</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>NIINISTÖ</v>
+        <v>MIRANDA PAZ</v>
       </c>
       <c r="B325" t="str">
-        <v>Ville</v>
+        <v>Ana</v>
       </c>
       <c r="C325" t="str">
         <v>-</v>
       </c>
       <c r="D325" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E325" t="str">
-        <v>Finland</v>
+        <v>Spain</v>
       </c>
       <c r="F325" t="str">
-        <v>Vihreä liitto</v>
+        <v>Bloque Nacionalista Galego</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>NORDQVIST</v>
+        <v>NEUMANN</v>
       </c>
       <c r="B326" t="str">
-        <v>Rasmus</v>
+        <v>Hannah</v>
       </c>
       <c r="C326" t="str">
         <v>-</v>
       </c>
       <c r="D326" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E326" t="str">
-        <v>Denmark</v>
+        <v>Germany</v>
       </c>
       <c r="F326" t="str">
-        <v>Socialistisk Folkeparti</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>OHISALO</v>
+        <v>NIINISTÖ</v>
       </c>
       <c r="B327" t="str">
-        <v>Maria</v>
+        <v>Ville</v>
       </c>
       <c r="C327" t="str">
         <v>-</v>
       </c>
       <c r="D327" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E327" t="str">
         <v>Finland</v>
       </c>
       <c r="F327" t="str">
         <v>Vihreä liitto</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>ORLANDO</v>
+        <v>NORDQVIST</v>
       </c>
       <c r="B328" t="str">
-        <v>Leoluca</v>
+        <v>Rasmus</v>
       </c>
       <c r="C328" t="str">
         <v>-</v>
       </c>
       <c r="D328" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E328" t="str">
-        <v>Italy</v>
+        <v>Denmark</v>
       </c>
       <c r="F328" t="str">
-        <v>Independent</v>
+        <v>Socialistisk Folkeparti</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>PAULUS</v>
+        <v>OHISALO</v>
       </c>
       <c r="B329" t="str">
-        <v>Jutta</v>
+        <v>Maria</v>
       </c>
       <c r="C329" t="str">
         <v>-</v>
       </c>
       <c r="D329" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E329" t="str">
-        <v>Germany</v>
+        <v>Finland</v>
       </c>
       <c r="F329" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Vihreä liitto</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>PETER-HANSEN</v>
+        <v>ORLANDO</v>
       </c>
       <c r="B330" t="str">
-        <v>Kira Marie</v>
+        <v>Leoluca</v>
       </c>
       <c r="C330" t="str">
         <v>-</v>
       </c>
       <c r="D330" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E330" t="str">
-        <v>Denmark</v>
+        <v>Italy</v>
       </c>
       <c r="F330" t="str">
-        <v>Socialistisk Folkeparti</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>PREBILIČ</v>
+        <v>PAULUS</v>
       </c>
       <c r="B331" t="str">
-        <v>Vladimir</v>
+        <v>Jutta</v>
       </c>
       <c r="C331" t="str">
         <v>-</v>
       </c>
       <c r="D331" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E331" t="str">
-        <v>Slovenia</v>
+        <v>Germany</v>
       </c>
       <c r="F331" t="str">
-        <v>Prerod – Stranka Vladimirja Prebiliča</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>REINTKE</v>
+        <v>PETER-HANSEN</v>
       </c>
       <c r="B332" t="str">
-        <v>Terry</v>
+        <v>Kira Marie</v>
       </c>
       <c r="C332" t="str">
         <v>-</v>
       </c>
       <c r="D332" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E332" t="str">
-        <v>Germany</v>
+        <v>Denmark</v>
       </c>
       <c r="F332" t="str">
-        <v>Bündnis 90/Die Grünen</v>
+        <v>Socialistisk Folkeparti</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>RIBA GINER</v>
+        <v>PREBILIČ</v>
       </c>
       <c r="B333" t="str">
-        <v>Diana I</v>
+        <v>Vladimir</v>
       </c>
       <c r="C333" t="str">
         <v>-</v>
       </c>
       <c r="D333" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E333" t="str">
-        <v>Spain</v>
+        <v>Slovenia</v>
       </c>
       <c r="F333" t="str">
-        <v>Esquerra Republicana de Catalunya</v>
+        <v>Prerod – Stranka Vladimirja Prebiliča</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>RIEHL</v>
+        <v>REINTKE</v>
       </c>
       <c r="B334" t="str">
-        <v>Nela</v>
+        <v>Terry</v>
       </c>
       <c r="C334" t="str">
         <v>-</v>
       </c>
       <c r="D334" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E334" t="str">
         <v>Germany</v>
       </c>
       <c r="F334" t="str">
-        <v>Volt</v>
+        <v>Bündnis 90/Die Grünen</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>SATOURI</v>
+        <v>RIBA GINER</v>
       </c>
       <c r="B335" t="str">
-        <v>Mounir</v>
+        <v>Diana I</v>
       </c>
       <c r="C335" t="str">
         <v>-</v>
       </c>
       <c r="D335" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E335" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F335" t="str">
-        <v>Les Écologistes</v>
+        <v>Esquerra Republicana de Catalunya</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>SBAI</v>
+        <v>RIEHL</v>
       </c>
       <c r="B336" t="str">
-        <v>Majdouline</v>
+        <v>Nela</v>
       </c>
       <c r="C336" t="str">
         <v>-</v>
       </c>
       <c r="D336" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E336" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F336" t="str">
-        <v>Les Écologistes</v>
+        <v>Volt</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>SCHILLING</v>
+        <v>SATOURI</v>
       </c>
       <c r="B337" t="str">
-        <v>Lena</v>
+        <v>Mounir</v>
       </c>
       <c r="C337" t="str">
         <v>-</v>
       </c>
       <c r="D337" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E337" t="str">
-        <v>Austria</v>
+        <v>France</v>
       </c>
       <c r="F337" t="str">
-        <v>Die Grünen - Die Grüne Alternative</v>
+        <v>Les Écologistes</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>SCUDERI</v>
+        <v>SBAI</v>
       </c>
       <c r="B338" t="str">
-        <v>Benedetta</v>
+        <v>Majdouline</v>
       </c>
       <c r="C338" t="str">
         <v>-</v>
       </c>
       <c r="D338" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E338" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F338" t="str">
-        <v>Europa Verde - Verdi</v>
+        <v>Les Écologistes</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>SINKEVIČIUS</v>
+        <v>SCHILLING</v>
       </c>
       <c r="B339" t="str">
-        <v>Virginijus</v>
+        <v>Lena</v>
       </c>
       <c r="C339" t="str">
         <v>-</v>
       </c>
       <c r="D339" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E339" t="str">
-        <v>Lithuania</v>
+        <v>Austria</v>
       </c>
       <c r="F339" t="str">
-        <v>Demokratų sąjunga „Vardan Lietuvos“</v>
+        <v>Die Grünen - Die Grüne Alternative</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>SØVNDAL</v>
+        <v>SCUDERI</v>
       </c>
       <c r="B340" t="str">
-        <v>Villy</v>
+        <v>Benedetta</v>
       </c>
       <c r="C340" t="str">
         <v>-</v>
       </c>
       <c r="D340" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E340" t="str">
-        <v>Denmark</v>
+        <v>Italy</v>
       </c>
       <c r="F340" t="str">
-        <v>Socialistisk Folkeparti</v>
+        <v>Europa Verde - Verdi</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>STAĶIS</v>
+        <v>SINKEVIČIUS</v>
       </c>
       <c r="B341" t="str">
-        <v>Mārtiņš</v>
+        <v>Virginijus</v>
       </c>
       <c r="C341" t="str">
         <v>-</v>
       </c>
       <c r="D341" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E341" t="str">
-        <v>Latvia</v>
+        <v>Lithuania</v>
       </c>
       <c r="F341" t="str">
-        <v>Progresīvie</v>
+        <v>Demokratų sąjunga „Vardan Lietuvos“</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>ȘTEFĂNUȚĂ</v>
+        <v>SØVNDAL</v>
       </c>
       <c r="B342" t="str">
-        <v>Nicolae</v>
+        <v>Villy</v>
       </c>
       <c r="C342" t="str">
         <v>-</v>
       </c>
       <c r="D342" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E342" t="str">
-        <v>Romania</v>
+        <v>Denmark</v>
       </c>
       <c r="F342" t="str">
-        <v>Independent</v>
+        <v>Socialistisk Folkeparti</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>STRIK</v>
+        <v>STAĶIS</v>
       </c>
       <c r="B343" t="str">
-        <v>Tineke</v>
+        <v>Mārtiņš</v>
       </c>
       <c r="C343" t="str">
         <v>-</v>
       </c>
       <c r="D343" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E343" t="str">
-        <v>Netherlands</v>
+        <v>Latvia</v>
       </c>
       <c r="F343" t="str">
-        <v>Progressief Nederland</v>
+        <v>Progresīvie</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>STROLENBERG</v>
+        <v>ȘTEFĂNUȚĂ</v>
       </c>
       <c r="B344" t="str">
-        <v>Anna</v>
+        <v>Nicolae</v>
       </c>
       <c r="C344" t="str">
         <v>-</v>
       </c>
       <c r="D344" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E344" t="str">
-        <v>Netherlands</v>
+        <v>Romania</v>
       </c>
       <c r="F344" t="str">
-        <v>Volt</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>TEGETHOFF</v>
+        <v>STRIK</v>
       </c>
       <c r="B345" t="str">
-        <v>Kai</v>
+        <v>Tineke</v>
       </c>
       <c r="C345" t="str">
         <v>-</v>
       </c>
       <c r="D345" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E345" t="str">
-        <v>Germany</v>
+        <v>Netherlands</v>
       </c>
       <c r="F345" t="str">
-        <v>Volt</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>TOUSSAINT</v>
+        <v>STROLENBERG</v>
       </c>
       <c r="B346" t="str">
-        <v>Marie</v>
+        <v>Anna</v>
       </c>
       <c r="C346" t="str">
         <v>-</v>
       </c>
       <c r="D346" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E346" t="str">
-        <v>France</v>
+        <v>Netherlands</v>
       </c>
       <c r="F346" t="str">
-        <v>Les Écologistes</v>
+        <v>Volt</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>VAN LANSCHOT</v>
+        <v>TEGETHOFF</v>
       </c>
       <c r="B347" t="str">
-        <v>Reinier</v>
+        <v>Kai</v>
       </c>
       <c r="C347" t="str">
         <v>-</v>
       </c>
       <c r="D347" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E347" t="str">
-        <v>Netherlands</v>
+        <v>Germany</v>
       </c>
       <c r="F347" t="str">
         <v>Volt</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>VAN SPARRENTAK</v>
+        <v>TOUSSAINT</v>
       </c>
       <c r="B348" t="str">
-        <v>Kim</v>
+        <v>Marie</v>
       </c>
       <c r="C348" t="str">
         <v>-</v>
       </c>
       <c r="D348" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E348" t="str">
-        <v>Netherlands</v>
+        <v>France</v>
       </c>
       <c r="F348" t="str">
-        <v>Progressief Nederland</v>
+        <v>Les Écologistes</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>VIEIRA</v>
+        <v>VAN LANSCHOT</v>
       </c>
       <c r="B349" t="str">
-        <v>Catarina</v>
+        <v>Reinier</v>
       </c>
       <c r="C349" t="str">
         <v>-</v>
       </c>
       <c r="D349" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E349" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F349" t="str">
-        <v>Progressief Nederland</v>
+        <v>Volt</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>WAITZ</v>
+        <v>VAN SPARRENTAK</v>
       </c>
       <c r="B350" t="str">
-        <v>Thomas</v>
+        <v>Kim</v>
       </c>
       <c r="C350" t="str">
         <v>-</v>
       </c>
       <c r="D350" t="str">
         <v>Greens/EFA</v>
       </c>
       <c r="E350" t="str">
-        <v>Austria</v>
+        <v>Netherlands</v>
       </c>
       <c r="F350" t="str">
-        <v>Die Grünen - Die Grüne Alternative</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>ANADIOTIS</v>
+        <v>VIEIRA</v>
       </c>
       <c r="B351" t="str">
-        <v>Nikolaos</v>
+        <v>Catarina</v>
       </c>
       <c r="C351" t="str">
         <v>-</v>
       </c>
       <c r="D351" t="str">
-        <v>NI</v>
+        <v>Greens/EFA</v>
       </c>
       <c r="E351" t="str">
-        <v>Greece</v>
+        <v>Netherlands</v>
       </c>
       <c r="F351" t="str">
-        <v>Dimokratikó Patriotikó Kínima «NIKI»</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>BEŇOVÁ</v>
+        <v>WAITZ</v>
       </c>
       <c r="B352" t="str">
-        <v>Monika</v>
+        <v>Thomas</v>
       </c>
       <c r="C352" t="str">
         <v>-</v>
       </c>
       <c r="D352" t="str">
-        <v>NI</v>
+        <v>Greens/EFA</v>
       </c>
       <c r="E352" t="str">
-        <v>Slovakia</v>
+        <v>Austria</v>
       </c>
       <c r="F352" t="str">
-        <v>SMER-Sociálna demokracia</v>
+        <v>Die Grünen - Die Grüne Alternative</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>BERG</v>
+        <v>ANADIOTIS</v>
       </c>
       <c r="B353" t="str">
-        <v>Sibylle</v>
+        <v>Nikolaos</v>
       </c>
       <c r="C353" t="str">
         <v>-</v>
       </c>
       <c r="D353" t="str">
         <v>NI</v>
       </c>
       <c r="E353" t="str">
-        <v>Germany</v>
+        <v>Greece</v>
       </c>
       <c r="F353" t="str">
-        <v>Die PARTEI</v>
+        <v>Dimokratikó Patriotikó Kínima «NIKI»</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>BLAHA</v>
+        <v>BEŇOVÁ</v>
       </c>
       <c r="B354" t="str">
-        <v>Ľuboš</v>
+        <v>Monika</v>
       </c>
       <c r="C354" t="str">
         <v>-</v>
       </c>
       <c r="D354" t="str">
         <v>NI</v>
       </c>
       <c r="E354" t="str">
         <v>Slovakia</v>
       </c>
       <c r="F354" t="str">
         <v>SMER-Sociálna demokracia</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>BRAUN</v>
+        <v>BERG</v>
       </c>
       <c r="B355" t="str">
-        <v>Grzegorz</v>
+        <v>Sibylle</v>
       </c>
       <c r="C355" t="str">
         <v>-</v>
       </c>
       <c r="D355" t="str">
         <v>NI</v>
       </c>
       <c r="E355" t="str">
-        <v>Poland</v>
+        <v>Germany</v>
       </c>
       <c r="F355" t="str">
-        <v>Konfederacja Korony Polskiej</v>
+        <v>Die PARTEI</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>DE MASI</v>
+        <v>BLAHA</v>
       </c>
       <c r="B356" t="str">
-        <v>Fabio</v>
+        <v>Ľuboš</v>
       </c>
       <c r="C356" t="str">
         <v>-</v>
       </c>
       <c r="D356" t="str">
         <v>NI</v>
       </c>
       <c r="E356" t="str">
-        <v>Germany</v>
+        <v>Slovakia</v>
       </c>
       <c r="F356" t="str">
-        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
+        <v>SMER-Sociálna demokracia</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>DOSTÁL</v>
+        <v>BRAUN</v>
       </c>
       <c r="B357" t="str">
-        <v>Ondřej</v>
+        <v>Grzegorz</v>
       </c>
       <c r="C357" t="str">
         <v>-</v>
       </c>
       <c r="D357" t="str">
         <v>NI</v>
       </c>
       <c r="E357" t="str">
-        <v>Czechia</v>
+        <v>Poland</v>
       </c>
       <c r="F357" t="str">
-        <v>Independent</v>
+        <v>Konfederacja Korony Polskiej</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>FIRMENICH</v>
+        <v>DE MASI</v>
       </c>
       <c r="B358" t="str">
-        <v>Ruth</v>
+        <v>Fabio</v>
       </c>
       <c r="C358" t="str">
         <v>-</v>
       </c>
       <c r="D358" t="str">
         <v>NI</v>
       </c>
       <c r="E358" t="str">
         <v>Germany</v>
       </c>
       <c r="F358" t="str">
         <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>GEISEL</v>
+        <v>DOSTÁL</v>
       </c>
       <c r="B359" t="str">
-        <v>Thomas</v>
+        <v>Ondřej</v>
       </c>
       <c r="C359" t="str">
         <v>-</v>
       </c>
       <c r="D359" t="str">
         <v>NI</v>
       </c>
       <c r="E359" t="str">
-        <v>Germany</v>
+        <v>Czechia</v>
       </c>
       <c r="F359" t="str">
-        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>IOVANOVICI ŞOŞOACĂ</v>
+        <v>FIRMENICH</v>
       </c>
       <c r="B360" t="str">
-        <v>Diana</v>
+        <v>Ruth</v>
       </c>
       <c r="C360" t="str">
         <v>-</v>
       </c>
       <c r="D360" t="str">
         <v>NI</v>
       </c>
       <c r="E360" t="str">
-        <v>Romania</v>
+        <v>Germany</v>
       </c>
       <c r="F360" t="str">
-        <v>S.O.S. România</v>
+        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>KABILOV</v>
+        <v>GEISEL</v>
       </c>
       <c r="B361" t="str">
-        <v>Taner</v>
+        <v>Thomas</v>
       </c>
       <c r="C361" t="str">
         <v>-</v>
       </c>
       <c r="D361" t="str">
         <v>NI</v>
       </c>
       <c r="E361" t="str">
-        <v>Bulgaria</v>
+        <v>Germany</v>
       </c>
       <c r="F361" t="str">
-        <v>Movement for Rights and Freedoms</v>
+        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>KALIŇÁK</v>
+        <v>GRIMS</v>
       </c>
       <c r="B362" t="str">
-        <v>Erik</v>
+        <v>Branko</v>
       </c>
       <c r="C362" t="str">
         <v>-</v>
       </c>
       <c r="D362" t="str">
         <v>NI</v>
       </c>
       <c r="E362" t="str">
-        <v>Slovakia</v>
+        <v>Slovenia</v>
       </c>
       <c r="F362" t="str">
-        <v>SMER-Sociálna demokracia</v>
+        <v>Slovenska demokratska stranka</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>KARTHEISER</v>
+        <v>IOVANOVICI ŞOŞOACĂ</v>
       </c>
       <c r="B363" t="str">
-        <v>Fernand</v>
+        <v>Diana</v>
       </c>
       <c r="C363" t="str">
         <v>-</v>
       </c>
       <c r="D363" t="str">
         <v>NI</v>
       </c>
       <c r="E363" t="str">
-        <v>Luxembourg</v>
+        <v>Romania</v>
       </c>
       <c r="F363" t="str">
-        <v>Alternativ Demokratesch Reformpartei</v>
+        <v>S.O.S. România</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>KONEČNÁ</v>
+        <v>KALIŇÁK</v>
       </c>
       <c r="B364" t="str">
-        <v>Kateřina</v>
+        <v>Erik</v>
       </c>
       <c r="C364" t="str">
         <v>-</v>
       </c>
       <c r="D364" t="str">
         <v>NI</v>
       </c>
       <c r="E364" t="str">
-        <v>Czechia</v>
+        <v>Slovakia</v>
       </c>
       <c r="F364" t="str">
-        <v>Komunistická strana Čech a Moravy</v>
+        <v>SMER-Sociálna demokracia</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>LAŠŠÁKOVÁ</v>
+        <v>KARTHEISER</v>
       </c>
       <c r="B365" t="str">
-        <v>Judita</v>
+        <v>Fernand</v>
       </c>
       <c r="C365" t="str">
         <v>-</v>
       </c>
       <c r="D365" t="str">
         <v>NI</v>
       </c>
       <c r="E365" t="str">
-        <v>Slovakia</v>
+        <v>Luxembourg</v>
       </c>
       <c r="F365" t="str">
-        <v>SMER-Sociálna demokracia</v>
+        <v>Alternativ Demokratesch Reformpartei</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>LAZARUS</v>
+        <v>KONEČNÁ</v>
       </c>
       <c r="B366" t="str">
-        <v>Luis-Vicențiu</v>
+        <v>Kateřina</v>
       </c>
       <c r="C366" t="str">
         <v>-</v>
       </c>
       <c r="D366" t="str">
         <v>NI</v>
       </c>
       <c r="E366" t="str">
-        <v>Romania</v>
+        <v>Czechia</v>
       </c>
       <c r="F366" t="str">
-        <v>Dreptate și Frăție</v>
+        <v>Komunistická strana Čech a Moravy</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>NIKOLAOU-ALAVANOS</v>
+        <v>LAŠŠÁKOVÁ</v>
       </c>
       <c r="B367" t="str">
-        <v>Lefteris</v>
+        <v>Judita</v>
       </c>
       <c r="C367" t="str">
         <v>-</v>
       </c>
       <c r="D367" t="str">
         <v>NI</v>
       </c>
       <c r="E367" t="str">
-        <v>Greece</v>
+        <v>Slovakia</v>
       </c>
       <c r="F367" t="str">
-        <v>Communist Party of Greece</v>
+        <v>SMER-Sociálna demokracia</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>ONDRUŠ</v>
+        <v>LAZARUS</v>
       </c>
       <c r="B368" t="str">
-        <v>Branislav</v>
+        <v>Luis-Vicențiu</v>
       </c>
       <c r="C368" t="str">
         <v>-</v>
       </c>
       <c r="D368" t="str">
         <v>NI</v>
       </c>
       <c r="E368" t="str">
-        <v>Slovakia</v>
+        <v>Romania</v>
       </c>
       <c r="F368" t="str">
-        <v>Hlas – sociálna demokracia</v>
+        <v>Dreptate și Frăție</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>PANAYIOTOU</v>
+        <v>NIKOLAOU-ALAVANOS</v>
       </c>
       <c r="B369" t="str">
-        <v>Fidias</v>
+        <v>Lefteris</v>
       </c>
       <c r="C369" t="str">
         <v>-</v>
       </c>
       <c r="D369" t="str">
         <v>NI</v>
       </c>
       <c r="E369" t="str">
-        <v>Cyprus</v>
+        <v>Greece</v>
       </c>
       <c r="F369" t="str">
-        <v>Direct Democracy Cyprus</v>
+        <v>Communist Party of Greece</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>PAPADAKIS</v>
+        <v>ONDRUŠ</v>
       </c>
       <c r="B370" t="str">
-        <v>Kostas</v>
+        <v>Branislav</v>
       </c>
       <c r="C370" t="str">
         <v>-</v>
       </c>
       <c r="D370" t="str">
         <v>NI</v>
       </c>
       <c r="E370" t="str">
-        <v>Greece</v>
+        <v>Slovakia</v>
       </c>
       <c r="F370" t="str">
-        <v>Communist Party of Greece</v>
+        <v>Hlas – sociálna demokracia</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>PÉREZ</v>
+        <v>PANAYIOTOU</v>
       </c>
       <c r="B371" t="str">
-        <v>Alvise</v>
+        <v>Fidias</v>
       </c>
       <c r="C371" t="str">
         <v>-</v>
       </c>
       <c r="D371" t="str">
         <v>NI</v>
       </c>
       <c r="E371" t="str">
-        <v>Spain</v>
+        <v>Cyprus</v>
       </c>
       <c r="F371" t="str">
-        <v>Se Acabó la Fiesta</v>
+        <v>Direct Democracy Cyprus</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>PÜRNER</v>
+        <v>PAPADAKIS</v>
       </c>
       <c r="B372" t="str">
-        <v>Friedrich</v>
+        <v>Kostas</v>
       </c>
       <c r="C372" t="str">
         <v>-</v>
       </c>
       <c r="D372" t="str">
         <v>NI</v>
       </c>
       <c r="E372" t="str">
-        <v>Germany</v>
+        <v>Greece</v>
       </c>
       <c r="F372" t="str">
-        <v>Independent</v>
+        <v>Communist Party of Greece</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>ROTH NEVEĎALOVÁ</v>
+        <v>PÉREZ</v>
       </c>
       <c r="B373" t="str">
-        <v>Katarína</v>
+        <v>Alvise</v>
       </c>
       <c r="C373" t="str">
         <v>-</v>
       </c>
       <c r="D373" t="str">
         <v>NI</v>
       </c>
       <c r="E373" t="str">
-        <v>Slovakia</v>
+        <v>Spain</v>
       </c>
       <c r="F373" t="str">
-        <v>SMER-Sociálna demokracia</v>
+        <v>Se Acabó la Fiesta</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>SONNEBORN</v>
+        <v>PÜRNER</v>
       </c>
       <c r="B374" t="str">
-        <v>Martin</v>
+        <v>Friedrich</v>
       </c>
       <c r="C374" t="str">
         <v>-</v>
       </c>
       <c r="D374" t="str">
         <v>NI</v>
       </c>
       <c r="E374" t="str">
         <v>Germany</v>
       </c>
       <c r="F374" t="str">
-        <v>Die PARTEI</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>SOREL</v>
+        <v>ROTH NEVEĎALOVÁ</v>
       </c>
       <c r="B375" t="str">
-        <v>Malika</v>
+        <v>Katarína</v>
       </c>
       <c r="C375" t="str">
         <v>-</v>
       </c>
       <c r="D375" t="str">
         <v>NI</v>
       </c>
       <c r="E375" t="str">
-        <v>France</v>
+        <v>Slovakia</v>
       </c>
       <c r="F375" t="str">
-        <v>Sans parti</v>
+        <v>SMER-Sociálna demokracia</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>VON DER SCHULENBURG</v>
+        <v>SONNEBORN</v>
       </c>
       <c r="B376" t="str">
-        <v>Michael</v>
+        <v>Martin</v>
       </c>
       <c r="C376" t="str">
         <v>-</v>
       </c>
       <c r="D376" t="str">
         <v>NI</v>
       </c>
       <c r="E376" t="str">
         <v>Germany</v>
       </c>
       <c r="F376" t="str">
-        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
+        <v>Die PARTEI</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>WARNKE</v>
+        <v>SOREL</v>
       </c>
       <c r="B377" t="str">
-        <v>Jan-Peter</v>
+        <v>Malika</v>
       </c>
       <c r="C377" t="str">
         <v>-</v>
       </c>
       <c r="D377" t="str">
         <v>NI</v>
       </c>
       <c r="E377" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F377" t="str">
-        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
+        <v>Sans parti</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>YONCHEVA</v>
+        <v>VON DER SCHULENBURG</v>
       </c>
       <c r="B378" t="str">
-        <v>Elena</v>
+        <v>Michael</v>
       </c>
       <c r="C378" t="str">
         <v>-</v>
       </c>
       <c r="D378" t="str">
         <v>NI</v>
       </c>
       <c r="E378" t="str">
-        <v>Bulgaria</v>
+        <v>Germany</v>
       </c>
       <c r="F378" t="str">
-        <v>Movement for Rights and Freedoms</v>
+        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>ZACHARIA</v>
+        <v>WARNKE</v>
       </c>
       <c r="B379" t="str">
-        <v>Maria</v>
+        <v>Jan-Peter</v>
       </c>
       <c r="C379" t="str">
         <v>-</v>
       </c>
       <c r="D379" t="str">
         <v>NI</v>
       </c>
       <c r="E379" t="str">
-        <v>Greece</v>
+        <v>Germany</v>
       </c>
       <c r="F379" t="str">
-        <v>Plefsi Eleftherias</v>
+        <v>Bündnis Sahra Wagenknecht – Vernunft und Gerechtigkeit</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>ANDRIESE</v>
+        <v>ZACHARIA</v>
       </c>
       <c r="B380" t="str">
-        <v>Mieke</v>
+        <v>Maria</v>
       </c>
       <c r="C380" t="str">
         <v>-</v>
       </c>
       <c r="D380" t="str">
-        <v>PfE</v>
+        <v>NI</v>
       </c>
       <c r="E380" t="str">
-        <v>Netherlands</v>
+        <v>Greece</v>
       </c>
       <c r="F380" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>Plefsi Eleftherias</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>ANDROUËT</v>
+        <v>ANDRIESE</v>
       </c>
       <c r="B381" t="str">
-        <v>Mathilde</v>
+        <v>Mieke</v>
       </c>
       <c r="C381" t="str">
         <v>-</v>
       </c>
       <c r="D381" t="str">
         <v>PfE</v>
       </c>
       <c r="E381" t="str">
-        <v>France</v>
+        <v>Netherlands</v>
       </c>
       <c r="F381" t="str">
-        <v>Rassemblement national</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>ANNEMANS</v>
+        <v>ANDROUËT</v>
       </c>
       <c r="B382" t="str">
-        <v>Gerolf</v>
+        <v>Mathilde</v>
       </c>
       <c r="C382" t="str">
         <v>-</v>
       </c>
       <c r="D382" t="str">
         <v>PfE</v>
       </c>
       <c r="E382" t="str">
-        <v>Belgium</v>
+        <v>France</v>
       </c>
       <c r="F382" t="str">
-        <v>Vlaams Belang</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>BARDELLA</v>
+        <v>ANNEMANS</v>
       </c>
       <c r="B383" t="str">
-        <v>Jordan</v>
+        <v>Gerolf</v>
       </c>
       <c r="C383" t="str">
         <v>-</v>
       </c>
       <c r="D383" t="str">
         <v>PfE</v>
       </c>
       <c r="E383" t="str">
-        <v>France</v>
+        <v>Belgium</v>
       </c>
       <c r="F383" t="str">
-        <v>Rassemblement national</v>
+        <v>Vlaams Belang</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>BAY</v>
+        <v>BARDELLA</v>
       </c>
       <c r="B384" t="str">
-        <v>Christophe</v>
+        <v>Jordan</v>
       </c>
       <c r="C384" t="str">
         <v>-</v>
       </c>
       <c r="D384" t="str">
         <v>PfE</v>
       </c>
       <c r="E384" t="str">
         <v>France</v>
       </c>
       <c r="F384" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>BIRKHOLM</v>
+        <v>BAY</v>
       </c>
       <c r="B385" t="str">
-        <v>Majbritt</v>
+        <v>Christophe</v>
       </c>
       <c r="C385" t="str">
         <v>-</v>
       </c>
       <c r="D385" t="str">
         <v>PfE</v>
       </c>
       <c r="E385" t="str">
-        <v>Denmark</v>
+        <v>France</v>
       </c>
       <c r="F385" t="str">
-        <v>Dansk Folkeparti</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>BLOM</v>
+        <v>BIRKHOLM</v>
       </c>
       <c r="B386" t="str">
-        <v>Rachel</v>
+        <v>Majbritt</v>
       </c>
       <c r="C386" t="str">
         <v>-</v>
       </c>
       <c r="D386" t="str">
         <v>PfE</v>
       </c>
       <c r="E386" t="str">
-        <v>Netherlands</v>
+        <v>Denmark</v>
       </c>
       <c r="F386" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>Dansk Folkeparti</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>BONTE</v>
+        <v>BLOM</v>
       </c>
       <c r="B387" t="str">
-        <v>Barbara</v>
+        <v>Rachel</v>
       </c>
       <c r="C387" t="str">
         <v>-</v>
       </c>
       <c r="D387" t="str">
         <v>PfE</v>
       </c>
       <c r="E387" t="str">
-        <v>Belgium</v>
+        <v>Netherlands</v>
       </c>
       <c r="F387" t="str">
-        <v>Vlaams Belang</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>BORCHIA</v>
+        <v>BONTE</v>
       </c>
       <c r="B388" t="str">
-        <v>Paolo</v>
+        <v>Barbara</v>
       </c>
       <c r="C388" t="str">
         <v>-</v>
       </c>
       <c r="D388" t="str">
         <v>PfE</v>
       </c>
       <c r="E388" t="str">
-        <v>Italy</v>
+        <v>Belgium</v>
       </c>
       <c r="F388" t="str">
-        <v>Lega</v>
+        <v>Vlaams Belang</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>BORRÁS PABÓN</v>
+        <v>BORCHIA</v>
       </c>
       <c r="B389" t="str">
-        <v>Mireia</v>
+        <v>Paolo</v>
       </c>
       <c r="C389" t="str">
         <v>-</v>
       </c>
       <c r="D389" t="str">
         <v>PfE</v>
       </c>
       <c r="E389" t="str">
-        <v>Spain</v>
+        <v>Italy</v>
       </c>
       <c r="F389" t="str">
-        <v>VOX</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>BRASIER-CLAIN</v>
+        <v>BORRÁS PABÓN</v>
       </c>
       <c r="B390" t="str">
-        <v>Marie-Luce</v>
+        <v>Mireia</v>
       </c>
       <c r="C390" t="str">
         <v>-</v>
       </c>
       <c r="D390" t="str">
         <v>PfE</v>
       </c>
       <c r="E390" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F390" t="str">
-        <v>Rassemblement national</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>BRYŁKA</v>
+        <v>BRASIER-CLAIN</v>
       </c>
       <c r="B391" t="str">
-        <v>Anna</v>
+        <v>Marie-Luce</v>
       </c>
       <c r="C391" t="str">
         <v>-</v>
       </c>
       <c r="D391" t="str">
         <v>PfE</v>
       </c>
       <c r="E391" t="str">
-        <v>Poland</v>
+        <v>France</v>
       </c>
       <c r="F391" t="str">
-        <v>Konfederacja Wolność i Niepodległość</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>BUCZEK</v>
+        <v>BRYŁKA</v>
       </c>
       <c r="B392" t="str">
-        <v>Tomasz</v>
+        <v>Anna</v>
       </c>
       <c r="C392" t="str">
         <v>-</v>
       </c>
       <c r="D392" t="str">
         <v>PfE</v>
       </c>
       <c r="E392" t="str">
         <v>Poland</v>
       </c>
       <c r="F392" t="str">
         <v>Konfederacja Wolność i Niepodległość</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>BUXADÉ VILLALBA</v>
+        <v>BUCZEK</v>
       </c>
       <c r="B393" t="str">
-        <v>Jorge</v>
+        <v>Tomasz</v>
       </c>
       <c r="C393" t="str">
         <v>-</v>
       </c>
       <c r="D393" t="str">
         <v>PfE</v>
       </c>
       <c r="E393" t="str">
-        <v>Spain</v>
+        <v>Poland</v>
       </c>
       <c r="F393" t="str">
-        <v>VOX</v>
+        <v>Konfederacja Wolność i Niepodległość</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>BŽOCH</v>
+        <v>BUXADÉ VILLALBA</v>
       </c>
       <c r="B394" t="str">
-        <v>Jaroslav</v>
+        <v>Jorge</v>
       </c>
       <c r="C394" t="str">
         <v>-</v>
       </c>
       <c r="D394" t="str">
         <v>PfE</v>
       </c>
       <c r="E394" t="str">
-        <v>Czechia</v>
+        <v>Spain</v>
       </c>
       <c r="F394" t="str">
-        <v>ANO 2011</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>CASTILLO</v>
+        <v>BŽOCH</v>
       </c>
       <c r="B395" t="str">
-        <v>Laurent</v>
+        <v>Jaroslav</v>
       </c>
       <c r="C395" t="str">
         <v>-</v>
       </c>
       <c r="D395" t="str">
         <v>PfE</v>
       </c>
       <c r="E395" t="str">
-        <v>France</v>
+        <v>Czechia</v>
       </c>
       <c r="F395" t="str">
-        <v>Union des droites pour la République</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>CECCARDI</v>
+        <v>CASTILLO</v>
       </c>
       <c r="B396" t="str">
-        <v>Susanna</v>
+        <v>Laurent</v>
       </c>
       <c r="C396" t="str">
         <v>-</v>
       </c>
       <c r="D396" t="str">
         <v>PfE</v>
       </c>
       <c r="E396" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F396" t="str">
-        <v>Lega</v>
+        <v>Union des droites pour la République</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>CISINT</v>
+        <v>CECCARDI</v>
       </c>
       <c r="B397" t="str">
-        <v>Anna Maria</v>
+        <v>Susanna</v>
       </c>
       <c r="C397" t="str">
         <v>-</v>
       </c>
       <c r="D397" t="str">
         <v>PfE</v>
       </c>
       <c r="E397" t="str">
         <v>Italy</v>
       </c>
       <c r="F397" t="str">
         <v>Lega</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>DAUCHY</v>
+        <v>CISINT</v>
       </c>
       <c r="B398" t="str">
-        <v>Marie</v>
+        <v>Anna Maria</v>
       </c>
       <c r="C398" t="str">
         <v>-</v>
       </c>
       <c r="D398" t="str">
         <v>PfE</v>
       </c>
       <c r="E398" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F398" t="str">
-        <v>Rassemblement national</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>DE LA PISA CARRIÓN</v>
+        <v>DAUCHY</v>
       </c>
       <c r="B399" t="str">
-        <v>Margarita</v>
+        <v>Marie</v>
       </c>
       <c r="C399" t="str">
         <v>-</v>
       </c>
       <c r="D399" t="str">
         <v>PfE</v>
       </c>
       <c r="E399" t="str">
-        <v>Spain</v>
+        <v>France</v>
       </c>
       <c r="F399" t="str">
-        <v>VOX</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>DELOGE</v>
+        <v>DE LA PISA CARRIÓN</v>
       </c>
       <c r="B400" t="str">
-        <v>Valérie</v>
+        <v>Margarita</v>
       </c>
       <c r="C400" t="str">
         <v>-</v>
       </c>
       <c r="D400" t="str">
         <v>PfE</v>
       </c>
       <c r="E400" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F400" t="str">
-        <v>Rassemblement national</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>DEUTSCH</v>
+        <v>DELOGE</v>
       </c>
       <c r="B401" t="str">
-        <v>Tamás</v>
+        <v>Valérie</v>
       </c>
       <c r="C401" t="str">
         <v>-</v>
       </c>
       <c r="D401" t="str">
         <v>PfE</v>
       </c>
       <c r="E401" t="str">
-        <v>Hungary</v>
+        <v>France</v>
       </c>
       <c r="F401" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>DIEPEVEEN</v>
+        <v>DEUTSCH</v>
       </c>
       <c r="B402" t="str">
-        <v>Ton</v>
+        <v>Tamás</v>
       </c>
       <c r="C402" t="str">
         <v>-</v>
       </c>
       <c r="D402" t="str">
         <v>PfE</v>
       </c>
       <c r="E402" t="str">
-        <v>Netherlands</v>
+        <v>Hungary</v>
       </c>
       <c r="F402" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>DIERINGER</v>
+        <v>DIEPEVEEN</v>
       </c>
       <c r="B403" t="str">
-        <v>Elisabeth</v>
+        <v>Ton</v>
       </c>
       <c r="C403" t="str">
         <v>-</v>
       </c>
       <c r="D403" t="str">
         <v>PfE</v>
       </c>
       <c r="E403" t="str">
-        <v>Austria</v>
+        <v>Netherlands</v>
       </c>
       <c r="F403" t="str">
-        <v>Freiheitliche Partei Österreichs</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>DISDIER</v>
+        <v>DIERINGER</v>
       </c>
       <c r="B404" t="str">
-        <v>Mélanie</v>
+        <v>Elisabeth</v>
       </c>
       <c r="C404" t="str">
         <v>-</v>
       </c>
       <c r="D404" t="str">
         <v>PfE</v>
       </c>
       <c r="E404" t="str">
-        <v>France</v>
+        <v>Austria</v>
       </c>
       <c r="F404" t="str">
-        <v>Rassemblement national</v>
+        <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>DÖMÖTÖR</v>
+        <v>DISDIER</v>
       </c>
       <c r="B405" t="str">
-        <v>Csaba</v>
+        <v>Mélanie</v>
       </c>
       <c r="C405" t="str">
         <v>-</v>
       </c>
       <c r="D405" t="str">
         <v>PfE</v>
       </c>
       <c r="E405" t="str">
-        <v>Hungary</v>
+        <v>France</v>
       </c>
       <c r="F405" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>DOSTALOVA</v>
+        <v>DÖMÖTÖR</v>
       </c>
       <c r="B406" t="str">
-        <v>Klara</v>
+        <v>Csaba</v>
       </c>
       <c r="C406" t="str">
         <v>-</v>
       </c>
       <c r="D406" t="str">
         <v>PfE</v>
       </c>
       <c r="E406" t="str">
-        <v>Czechia</v>
+        <v>Hungary</v>
       </c>
       <c r="F406" t="str">
-        <v>ANO 2011</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>EHLERS</v>
+        <v>DOSTALOVA</v>
       </c>
       <c r="B407" t="str">
-        <v>Marieke</v>
+        <v>Klara</v>
       </c>
       <c r="C407" t="str">
         <v>-</v>
       </c>
       <c r="D407" t="str">
         <v>PfE</v>
       </c>
       <c r="E407" t="str">
-        <v>Netherlands</v>
+        <v>Czechia</v>
       </c>
       <c r="F407" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>FERENC</v>
+        <v>EHLERS</v>
       </c>
       <c r="B408" t="str">
-        <v>Viktória</v>
+        <v>Marieke</v>
       </c>
       <c r="C408" t="str">
         <v>-</v>
       </c>
       <c r="D408" t="str">
         <v>PfE</v>
       </c>
       <c r="E408" t="str">
-        <v>Hungary</v>
+        <v>Netherlands</v>
       </c>
       <c r="F408" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>FRIGOUT</v>
+        <v>FERENC</v>
       </c>
       <c r="B409" t="str">
-        <v>Anne-Sophie</v>
+        <v>Viktória</v>
       </c>
       <c r="C409" t="str">
         <v>-</v>
       </c>
       <c r="D409" t="str">
         <v>PfE</v>
       </c>
       <c r="E409" t="str">
-        <v>France</v>
+        <v>Hungary</v>
       </c>
       <c r="F409" t="str">
-        <v>Rassemblement national</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>FURET</v>
+        <v>FRIGOUT</v>
       </c>
       <c r="B410" t="str">
-        <v>Angéline</v>
+        <v>Anne-Sophie</v>
       </c>
       <c r="C410" t="str">
         <v>-</v>
       </c>
       <c r="D410" t="str">
         <v>PfE</v>
       </c>
       <c r="E410" t="str">
         <v>France</v>
       </c>
       <c r="F410" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>GÁL</v>
+        <v>FURET</v>
       </c>
       <c r="B411" t="str">
-        <v>Kinga</v>
+        <v>Angéline</v>
       </c>
       <c r="C411" t="str">
         <v>-</v>
       </c>
       <c r="D411" t="str">
         <v>PfE</v>
       </c>
       <c r="E411" t="str">
-        <v>Hungary</v>
+        <v>France</v>
       </c>
       <c r="F411" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>GARRAUD</v>
+        <v>GÁL</v>
       </c>
       <c r="B412" t="str">
-        <v>Jean-Paul</v>
+        <v>Kinga</v>
       </c>
       <c r="C412" t="str">
         <v>-</v>
       </c>
       <c r="D412" t="str">
         <v>PfE</v>
       </c>
       <c r="E412" t="str">
-        <v>France</v>
+        <v>Hungary</v>
       </c>
       <c r="F412" t="str">
-        <v>Rassemblement national</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>GIRAUTA VIDAL</v>
+        <v>GARRAUD</v>
       </c>
       <c r="B413" t="str">
-        <v>Juan Carlos</v>
+        <v>Jean-Paul</v>
       </c>
       <c r="C413" t="str">
         <v>-</v>
       </c>
       <c r="D413" t="str">
         <v>PfE</v>
       </c>
       <c r="E413" t="str">
-        <v>Spain</v>
+        <v>France</v>
       </c>
       <c r="F413" t="str">
-        <v>VOX</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>GRISET</v>
+        <v>GIRAUTA VIDAL</v>
       </c>
       <c r="B414" t="str">
-        <v>Catherine</v>
+        <v>Juan Carlos</v>
       </c>
       <c r="C414" t="str">
         <v>-</v>
       </c>
       <c r="D414" t="str">
         <v>PfE</v>
       </c>
       <c r="E414" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F414" t="str">
-        <v>Rassemblement national</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>GYŐRI</v>
+        <v>GRISET</v>
       </c>
       <c r="B415" t="str">
-        <v>Enikő</v>
+        <v>Catherine</v>
       </c>
       <c r="C415" t="str">
         <v>-</v>
       </c>
       <c r="D415" t="str">
         <v>PfE</v>
       </c>
       <c r="E415" t="str">
-        <v>Hungary</v>
+        <v>France</v>
       </c>
       <c r="F415" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>GYÜRK</v>
+        <v>GYŐRI</v>
       </c>
       <c r="B416" t="str">
-        <v>András</v>
+        <v>Enikő</v>
       </c>
       <c r="C416" t="str">
         <v>-</v>
       </c>
       <c r="D416" t="str">
         <v>PfE</v>
       </c>
       <c r="E416" t="str">
         <v>Hungary</v>
       </c>
       <c r="F416" t="str">
         <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>HAIDER</v>
+        <v>GYÜRK</v>
       </c>
       <c r="B417" t="str">
-        <v>Roman</v>
+        <v>András</v>
       </c>
       <c r="C417" t="str">
         <v>-</v>
       </c>
       <c r="D417" t="str">
         <v>PfE</v>
       </c>
       <c r="E417" t="str">
-        <v>Austria</v>
+        <v>Hungary</v>
       </c>
       <c r="F417" t="str">
-        <v>Freiheitliche Partei Österreichs</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>HAUSER</v>
+        <v>HAIDER</v>
       </c>
       <c r="B418" t="str">
-        <v>Gerald</v>
+        <v>Roman</v>
       </c>
       <c r="C418" t="str">
         <v>-</v>
       </c>
       <c r="D418" t="str">
         <v>PfE</v>
       </c>
       <c r="E418" t="str">
         <v>Austria</v>
       </c>
       <c r="F418" t="str">
         <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>HÖLVÉNYI</v>
+        <v>HAUSER</v>
       </c>
       <c r="B419" t="str">
-        <v>György</v>
+        <v>Gerald</v>
       </c>
       <c r="C419" t="str">
         <v>-</v>
       </c>
       <c r="D419" t="str">
         <v>PfE</v>
       </c>
       <c r="E419" t="str">
-        <v>Hungary</v>
+        <v>Austria</v>
       </c>
       <c r="F419" t="str">
-        <v>Kereszténydemokrata Néppárt</v>
+        <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>JAMET</v>
+        <v>HÖLVÉNYI</v>
       </c>
       <c r="B420" t="str">
-        <v>France</v>
+        <v>György</v>
       </c>
       <c r="C420" t="str">
         <v>-</v>
       </c>
       <c r="D420" t="str">
         <v>PfE</v>
       </c>
       <c r="E420" t="str">
-        <v>France</v>
+        <v>Hungary</v>
       </c>
       <c r="F420" t="str">
-        <v>Rassemblement national</v>
+        <v>Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>JORON</v>
+        <v>JAMET</v>
       </c>
       <c r="B421" t="str">
-        <v>Virginie</v>
+        <v>France</v>
       </c>
       <c r="C421" t="str">
         <v>-</v>
       </c>
       <c r="D421" t="str">
         <v>PfE</v>
       </c>
       <c r="E421" t="str">
         <v>France</v>
       </c>
       <c r="F421" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>KNOT</v>
+        <v>JORON</v>
       </c>
       <c r="B422" t="str">
-        <v>Jaroslav</v>
+        <v>Virginie</v>
       </c>
       <c r="C422" t="str">
         <v>-</v>
       </c>
       <c r="D422" t="str">
         <v>PfE</v>
       </c>
       <c r="E422" t="str">
-        <v>Czechia</v>
+        <v>France</v>
       </c>
       <c r="F422" t="str">
-        <v>ANO 2011</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>KNOTEK</v>
+        <v>KNOT</v>
       </c>
       <c r="B423" t="str">
-        <v>Ondřej</v>
+        <v>Jaroslav</v>
       </c>
       <c r="C423" t="str">
         <v>-</v>
       </c>
       <c r="D423" t="str">
         <v>PfE</v>
       </c>
       <c r="E423" t="str">
         <v>Czechia</v>
       </c>
       <c r="F423" t="str">
         <v>ANO 2011</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>KRIŠTOPANS</v>
+        <v>KNOTEK</v>
       </c>
       <c r="B424" t="str">
-        <v>Vilis</v>
+        <v>Ondřej</v>
       </c>
       <c r="C424" t="str">
         <v>-</v>
       </c>
       <c r="D424" t="str">
         <v>PfE</v>
       </c>
       <c r="E424" t="str">
-        <v>Latvia</v>
+        <v>Czechia</v>
       </c>
       <c r="F424" t="str">
-        <v>Latvija pirmajā vietā</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>KRUIS</v>
+        <v>KRIŠTOPANS</v>
       </c>
       <c r="B425" t="str">
-        <v>Sebastian</v>
+        <v>Vilis</v>
       </c>
       <c r="C425" t="str">
         <v>-</v>
       </c>
       <c r="D425" t="str">
         <v>PfE</v>
       </c>
       <c r="E425" t="str">
-        <v>Netherlands</v>
+        <v>Latvia</v>
       </c>
       <c r="F425" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>Latvija pirmajā vietā</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>KUBÍN</v>
+        <v>KRUIS</v>
       </c>
       <c r="B426" t="str">
-        <v>Tomáš</v>
+        <v>Sebastian</v>
       </c>
       <c r="C426" t="str">
         <v>-</v>
       </c>
       <c r="D426" t="str">
         <v>PfE</v>
       </c>
       <c r="E426" t="str">
-        <v>Czechia</v>
+        <v>Netherlands</v>
       </c>
       <c r="F426" t="str">
-        <v>ANO 2011</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>LÁSZLÓ</v>
+        <v>KUBÍN</v>
       </c>
       <c r="B427" t="str">
-        <v>András</v>
+        <v>Tomáš</v>
       </c>
       <c r="C427" t="str">
         <v>-</v>
       </c>
       <c r="D427" t="str">
         <v>PfE</v>
       </c>
       <c r="E427" t="str">
-        <v>Hungary</v>
+        <v>Czechia</v>
       </c>
       <c r="F427" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>LATINOPOULOU</v>
+        <v>LÁSZLÓ</v>
       </c>
       <c r="B428" t="str">
-        <v>Afroditi</v>
+        <v>András</v>
       </c>
       <c r="C428" t="str">
         <v>-</v>
       </c>
       <c r="D428" t="str">
         <v>PfE</v>
       </c>
       <c r="E428" t="str">
-        <v>Greece</v>
+        <v>Hungary</v>
       </c>
       <c r="F428" t="str">
-        <v>Foní Loyikís</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>LEGGERI</v>
+        <v>LATINOPOULOU</v>
       </c>
       <c r="B429" t="str">
-        <v>Fabrice</v>
+        <v>Afroditi</v>
       </c>
       <c r="C429" t="str">
         <v>-</v>
       </c>
       <c r="D429" t="str">
         <v>PfE</v>
       </c>
       <c r="E429" t="str">
-        <v>France</v>
+        <v>Greece</v>
       </c>
       <c r="F429" t="str">
-        <v>Rassemblement national</v>
+        <v>Foní Loyikís</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>LEONARDELLI</v>
+        <v>LEGGERI</v>
       </c>
       <c r="B430" t="str">
-        <v>Julien</v>
+        <v>Fabrice</v>
       </c>
       <c r="C430" t="str">
         <v>-</v>
       </c>
       <c r="D430" t="str">
         <v>PfE</v>
       </c>
       <c r="E430" t="str">
         <v>France</v>
       </c>
       <c r="F430" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>MARIANI</v>
+        <v>LEONARDELLI</v>
       </c>
       <c r="B431" t="str">
-        <v>Thierry</v>
+        <v>Julien</v>
       </c>
       <c r="C431" t="str">
         <v>-</v>
       </c>
       <c r="D431" t="str">
         <v>PfE</v>
       </c>
       <c r="E431" t="str">
         <v>France</v>
       </c>
       <c r="F431" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>MARTÍN FRÍAS</v>
+        <v>MARIANI</v>
       </c>
       <c r="B432" t="str">
-        <v>Jorge</v>
+        <v>Thierry</v>
       </c>
       <c r="C432" t="str">
         <v>-</v>
       </c>
       <c r="D432" t="str">
         <v>PfE</v>
       </c>
       <c r="E432" t="str">
-        <v>Spain</v>
+        <v>France</v>
       </c>
       <c r="F432" t="str">
-        <v>VOX</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>MAYER</v>
+        <v>MARTÍN FRÍAS</v>
       </c>
       <c r="B433" t="str">
-        <v>Georg</v>
+        <v>Jorge</v>
       </c>
       <c r="C433" t="str">
         <v>-</v>
       </c>
       <c r="D433" t="str">
         <v>PfE</v>
       </c>
       <c r="E433" t="str">
-        <v>Austria</v>
+        <v>Spain</v>
       </c>
       <c r="F433" t="str">
-        <v>Freiheitliche Partei Österreichs</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>MOREIRA DE SÁ</v>
+        <v>MAYER</v>
       </c>
       <c r="B434" t="str">
-        <v>Tiago</v>
+        <v>Georg</v>
       </c>
       <c r="C434" t="str">
         <v>-</v>
       </c>
       <c r="D434" t="str">
         <v>PfE</v>
       </c>
       <c r="E434" t="str">
-        <v>Portugal</v>
+        <v>Austria</v>
       </c>
       <c r="F434" t="str">
-        <v>Chega</v>
+        <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>NAGYOVÁ</v>
+        <v>MOREIRA DE SÁ</v>
       </c>
       <c r="B435" t="str">
-        <v>Jana</v>
+        <v>Tiago</v>
       </c>
       <c r="C435" t="str">
         <v>-</v>
       </c>
       <c r="D435" t="str">
         <v>PfE</v>
       </c>
       <c r="E435" t="str">
-        <v>Czechia</v>
+        <v>Portugal</v>
       </c>
       <c r="F435" t="str">
-        <v>ANO 2011</v>
+        <v>Chega</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>NIKOLIC</v>
+        <v>NAGYOVÁ</v>
       </c>
       <c r="B436" t="str">
-        <v>Aleksandar</v>
+        <v>Jana</v>
       </c>
       <c r="C436" t="str">
         <v>-</v>
       </c>
       <c r="D436" t="str">
         <v>PfE</v>
       </c>
       <c r="E436" t="str">
-        <v>France</v>
+        <v>Czechia</v>
       </c>
       <c r="F436" t="str">
-        <v>Rassemblement national</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>OLIVIER</v>
+        <v>NIKOLIC</v>
       </c>
       <c r="B437" t="str">
-        <v>Philippe</v>
+        <v>Aleksandar</v>
       </c>
       <c r="C437" t="str">
         <v>-</v>
       </c>
       <c r="D437" t="str">
         <v>PfE</v>
       </c>
       <c r="E437" t="str">
         <v>France</v>
       </c>
       <c r="F437" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>PATRICIELLO</v>
+        <v>OLIVIER</v>
       </c>
       <c r="B438" t="str">
-        <v>Aldo</v>
+        <v>Philippe</v>
       </c>
       <c r="C438" t="str">
         <v>-</v>
       </c>
       <c r="D438" t="str">
         <v>PfE</v>
       </c>
       <c r="E438" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F438" t="str">
-        <v>Lega</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>PENNELLE</v>
+        <v>PATRICIELLO</v>
       </c>
       <c r="B439" t="str">
-        <v>Gilles</v>
+        <v>Aldo</v>
       </c>
       <c r="C439" t="str">
         <v>-</v>
       </c>
       <c r="D439" t="str">
         <v>PfE</v>
       </c>
       <c r="E439" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F439" t="str">
-        <v>Rassemblement national</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>PIERA</v>
+        <v>PENNELLE</v>
       </c>
       <c r="B440" t="str">
-        <v>Pascale</v>
+        <v>Gilles</v>
       </c>
       <c r="C440" t="str">
         <v>-</v>
       </c>
       <c r="D440" t="str">
         <v>PfE</v>
       </c>
       <c r="E440" t="str">
         <v>France</v>
       </c>
       <c r="F440" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>PIMPIE</v>
+        <v>PIERA</v>
       </c>
       <c r="B441" t="str">
-        <v>Pierre</v>
+        <v>Pascale</v>
       </c>
       <c r="C441" t="str">
         <v>-</v>
       </c>
       <c r="D441" t="str">
         <v>PfE</v>
       </c>
       <c r="E441" t="str">
         <v>France</v>
       </c>
       <c r="F441" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>POKORNÁ JERMANOVÁ</v>
+        <v>PIMPIE</v>
       </c>
       <c r="B442" t="str">
-        <v>Jaroslava</v>
+        <v>Pierre</v>
       </c>
       <c r="C442" t="str">
         <v>-</v>
       </c>
       <c r="D442" t="str">
         <v>PfE</v>
       </c>
       <c r="E442" t="str">
-        <v>Czechia</v>
+        <v>France</v>
       </c>
       <c r="F442" t="str">
-        <v>ANO 2011</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>RECHAGNEUX</v>
+        <v>POKORNÁ JERMANOVÁ</v>
       </c>
       <c r="B443" t="str">
-        <v>Julie</v>
+        <v>Jaroslava</v>
       </c>
       <c r="C443" t="str">
         <v>-</v>
       </c>
       <c r="D443" t="str">
         <v>PfE</v>
       </c>
       <c r="E443" t="str">
-        <v>France</v>
+        <v>Czechia</v>
       </c>
       <c r="F443" t="str">
-        <v>Rassemblement national</v>
+        <v>ANO 2011</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>ROUGÉ</v>
+        <v>RECHAGNEUX</v>
       </c>
       <c r="B444" t="str">
-        <v>André</v>
+        <v>Julie</v>
       </c>
       <c r="C444" t="str">
         <v>-</v>
       </c>
       <c r="D444" t="str">
         <v>PfE</v>
       </c>
       <c r="E444" t="str">
         <v>France</v>
       </c>
       <c r="F444" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>SANCHEZ</v>
+        <v>ROUGÉ</v>
       </c>
       <c r="B445" t="str">
-        <v>Julien</v>
+        <v>André</v>
       </c>
       <c r="C445" t="str">
         <v>-</v>
       </c>
       <c r="D445" t="str">
         <v>PfE</v>
       </c>
       <c r="E445" t="str">
         <v>France</v>
       </c>
       <c r="F445" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>SARDONE</v>
+        <v>SANCHEZ</v>
       </c>
       <c r="B446" t="str">
-        <v>Silvia</v>
+        <v>Julien</v>
       </c>
       <c r="C446" t="str">
         <v>-</v>
       </c>
       <c r="D446" t="str">
         <v>PfE</v>
       </c>
       <c r="E446" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F446" t="str">
-        <v>Lega</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>SCHALLER-BAROSS</v>
+        <v>SARDONE</v>
       </c>
       <c r="B447" t="str">
-        <v>Ernő</v>
+        <v>Silvia</v>
       </c>
       <c r="C447" t="str">
         <v>-</v>
       </c>
       <c r="D447" t="str">
         <v>PfE</v>
       </c>
       <c r="E447" t="str">
-        <v>Hungary</v>
+        <v>Italy</v>
       </c>
       <c r="F447" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>STANCANELLI</v>
+        <v>SCHALLER-BAROSS</v>
       </c>
       <c r="B448" t="str">
-        <v>Raffaele</v>
+        <v>Ernő</v>
       </c>
       <c r="C448" t="str">
         <v>-</v>
       </c>
       <c r="D448" t="str">
         <v>PfE</v>
       </c>
       <c r="E448" t="str">
-        <v>Italy</v>
+        <v>Hungary</v>
       </c>
       <c r="F448" t="str">
-        <v>Lega</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>STANĚK</v>
+        <v>STANCANELLI</v>
       </c>
       <c r="B449" t="str">
-        <v>Antonín</v>
+        <v>Raffaele</v>
       </c>
       <c r="C449" t="str">
         <v>-</v>
       </c>
       <c r="D449" t="str">
         <v>PfE</v>
       </c>
       <c r="E449" t="str">
-        <v>Czechia</v>
+        <v>Italy</v>
       </c>
       <c r="F449" t="str">
-        <v>Přísaha</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>STEGER</v>
+        <v>STANĚK</v>
       </c>
       <c r="B450" t="str">
-        <v>Petra</v>
+        <v>Antonín</v>
       </c>
       <c r="C450" t="str">
         <v>-</v>
       </c>
       <c r="D450" t="str">
         <v>PfE</v>
       </c>
       <c r="E450" t="str">
-        <v>Austria</v>
+        <v>Czechia</v>
       </c>
       <c r="F450" t="str">
-        <v>Freiheitliche Partei Österreichs</v>
+        <v>Přísaha</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>SZEKERES</v>
+        <v>STEGER</v>
       </c>
       <c r="B451" t="str">
-        <v>Pál</v>
+        <v>Petra</v>
       </c>
       <c r="C451" t="str">
         <v>-</v>
       </c>
       <c r="D451" t="str">
         <v>PfE</v>
       </c>
       <c r="E451" t="str">
-        <v>Hungary</v>
+        <v>Austria</v>
       </c>
       <c r="F451" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>TÂNGER CORRÊA</v>
+        <v>SZEKERES</v>
       </c>
       <c r="B452" t="str">
-        <v>António</v>
+        <v>Pál</v>
       </c>
       <c r="C452" t="str">
         <v>-</v>
       </c>
       <c r="D452" t="str">
         <v>PfE</v>
       </c>
       <c r="E452" t="str">
-        <v>Portugal</v>
+        <v>Hungary</v>
       </c>
       <c r="F452" t="str">
-        <v>Chega</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>TERTSCH</v>
+        <v>TÂNGER CORRÊA</v>
       </c>
       <c r="B453" t="str">
-        <v>Hermann</v>
+        <v>António</v>
       </c>
       <c r="C453" t="str">
         <v>-</v>
       </c>
       <c r="D453" t="str">
         <v>PfE</v>
       </c>
       <c r="E453" t="str">
-        <v>Spain</v>
+        <v>Portugal</v>
       </c>
       <c r="F453" t="str">
-        <v>VOX</v>
+        <v>Chega</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>THIONNET</v>
+        <v>TERTSCH</v>
       </c>
       <c r="B454" t="str">
-        <v>Pierre-Romain</v>
+        <v>Hermann</v>
       </c>
       <c r="C454" t="str">
         <v>-</v>
       </c>
       <c r="D454" t="str">
         <v>PfE</v>
       </c>
       <c r="E454" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F454" t="str">
-        <v>Rassemblement national</v>
+        <v>VOX</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>TOLASSY</v>
+        <v>THIONNET</v>
       </c>
       <c r="B455" t="str">
-        <v>Rody</v>
+        <v>Pierre-Romain</v>
       </c>
       <c r="C455" t="str">
         <v>-</v>
       </c>
       <c r="D455" t="str">
         <v>PfE</v>
       </c>
       <c r="E455" t="str">
         <v>France</v>
       </c>
       <c r="F455" t="str">
         <v>Rassemblement national</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>TOVAGLIERI</v>
+        <v>TOLASSY</v>
       </c>
       <c r="B456" t="str">
-        <v>Isabella</v>
+        <v>Rody</v>
       </c>
       <c r="C456" t="str">
         <v>-</v>
       </c>
       <c r="D456" t="str">
         <v>PfE</v>
       </c>
       <c r="E456" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F456" t="str">
-        <v>Lega</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>VALET</v>
+        <v>TOVAGLIERI</v>
       </c>
       <c r="B457" t="str">
-        <v>Matthieu</v>
+        <v>Isabella</v>
       </c>
       <c r="C457" t="str">
         <v>-</v>
       </c>
       <c r="D457" t="str">
         <v>PfE</v>
       </c>
       <c r="E457" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F457" t="str">
-        <v>Rassemblement national</v>
+        <v>Lega</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>VANDENDRIESSCHE</v>
+        <v>VALET</v>
       </c>
       <c r="B458" t="str">
-        <v>Tom</v>
+        <v>Matthieu</v>
       </c>
       <c r="C458" t="str">
         <v>-</v>
       </c>
       <c r="D458" t="str">
         <v>PfE</v>
       </c>
       <c r="E458" t="str">
-        <v>Belgium</v>
+        <v>France</v>
       </c>
       <c r="F458" t="str">
-        <v>Vlaams Belang</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>VARAUT</v>
+        <v>VANDENDRIESSCHE</v>
       </c>
       <c r="B459" t="str">
-        <v>Alexandre</v>
+        <v>Tom</v>
       </c>
       <c r="C459" t="str">
         <v>-</v>
       </c>
       <c r="D459" t="str">
         <v>PfE</v>
       </c>
       <c r="E459" t="str">
-        <v>France</v>
+        <v>Belgium</v>
       </c>
       <c r="F459" t="str">
-        <v>Rassemblement national</v>
+        <v>Vlaams Belang</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>VICSEK</v>
+        <v>VARAUT</v>
       </c>
       <c r="B460" t="str">
-        <v>Annamária</v>
+        <v>Alexandre</v>
       </c>
       <c r="C460" t="str">
         <v>-</v>
       </c>
       <c r="D460" t="str">
         <v>PfE</v>
       </c>
       <c r="E460" t="str">
-        <v>Hungary</v>
+        <v>France</v>
       </c>
       <c r="F460" t="str">
-        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>VILIMSKY</v>
+        <v>VICSEK</v>
       </c>
       <c r="B461" t="str">
-        <v>Harald</v>
+        <v>Annamária</v>
       </c>
       <c r="C461" t="str">
         <v>-</v>
       </c>
       <c r="D461" t="str">
         <v>PfE</v>
       </c>
       <c r="E461" t="str">
-        <v>Austria</v>
+        <v>Hungary</v>
       </c>
       <c r="F461" t="str">
-        <v>Freiheitliche Partei Österreichs</v>
+        <v>Fidesz-Magyar Polgári Szövetség-Kereszténydemokrata Néppárt</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>WERBROUCK</v>
+        <v>VILIMSKY</v>
       </c>
       <c r="B462" t="str">
-        <v>Séverine</v>
+        <v>Harald</v>
       </c>
       <c r="C462" t="str">
         <v>-</v>
       </c>
       <c r="D462" t="str">
         <v>PfE</v>
       </c>
       <c r="E462" t="str">
-        <v>France</v>
+        <v>Austria</v>
       </c>
       <c r="F462" t="str">
-        <v>Rassemblement national</v>
+        <v>Freiheitliche Partei Österreichs</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>ZAJĄCZKOWSKA-HERNIK</v>
+        <v>WERBROUCK</v>
       </c>
       <c r="B463" t="str">
-        <v>Ewa</v>
+        <v>Séverine</v>
       </c>
       <c r="C463" t="str">
         <v>-</v>
       </c>
       <c r="D463" t="str">
         <v>PfE</v>
       </c>
       <c r="E463" t="str">
-        <v>Poland</v>
+        <v>France</v>
       </c>
       <c r="F463" t="str">
-        <v>Konfederacja Wolność i Niepodległość</v>
+        <v>Rassemblement national</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>ZIJLSTRA</v>
+        <v>ZAJĄCZKOWSKA-HERNIK</v>
       </c>
       <c r="B464" t="str">
-        <v>Auke</v>
+        <v>Ewa</v>
       </c>
       <c r="C464" t="str">
         <v>-</v>
       </c>
       <c r="D464" t="str">
         <v>PfE</v>
       </c>
       <c r="E464" t="str">
-        <v>Netherlands</v>
+        <v>Poland</v>
       </c>
       <c r="F464" t="str">
-        <v>Partij voor de Vrijheid</v>
+        <v>Konfederacja Wolność i Niepodległość</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>AGIRREGOITIA MARTÍNEZ</v>
+        <v>ZIJLSTRA</v>
       </c>
       <c r="B465" t="str">
-        <v>Oihane</v>
+        <v>Auke</v>
       </c>
       <c r="C465" t="str">
         <v>-</v>
       </c>
       <c r="D465" t="str">
-        <v>RE</v>
+        <v>PfE</v>
       </c>
       <c r="E465" t="str">
-        <v>Spain</v>
+        <v>Netherlands</v>
       </c>
       <c r="F465" t="str">
-        <v>Partido Nacionalista Vasco</v>
+        <v>Partij voor de Vrijheid</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>AL-SAHLANI</v>
+        <v>AGIRREGOITIA MARTÍNEZ</v>
       </c>
       <c r="B466" t="str">
-        <v>Abir</v>
+        <v>Oihane</v>
       </c>
       <c r="C466" t="str">
         <v>-</v>
       </c>
       <c r="D466" t="str">
         <v>RE</v>
       </c>
       <c r="E466" t="str">
-        <v>Sweden</v>
+        <v>Spain</v>
       </c>
       <c r="F466" t="str">
-        <v>Centerpartiet</v>
+        <v>Partido Nacionalista Vasco</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>ALLIONE</v>
+        <v>AL-SAHLANI</v>
       </c>
       <c r="B467" t="str">
-        <v>Grégory</v>
+        <v>Abir</v>
       </c>
       <c r="C467" t="str">
         <v>-</v>
       </c>
       <c r="D467" t="str">
         <v>RE</v>
       </c>
       <c r="E467" t="str">
-        <v>France</v>
+        <v>Sweden</v>
       </c>
       <c r="F467" t="str">
-        <v>Renaissance</v>
+        <v>Centerpartiet</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>ANDREWS</v>
+        <v>ALLIONE</v>
       </c>
       <c r="B468" t="str">
-        <v>Barry</v>
+        <v>Grégory</v>
       </c>
       <c r="C468" t="str">
         <v>-</v>
       </c>
       <c r="D468" t="str">
         <v>RE</v>
       </c>
       <c r="E468" t="str">
-        <v>Ireland</v>
+        <v>France</v>
       </c>
       <c r="F468" t="str">
-        <v>Fianna Fáil Party</v>
+        <v>Renaissance</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>AUŠTREVIČIUS</v>
+        <v>ANDREWS</v>
       </c>
       <c r="B469" t="str">
-        <v>Petras</v>
+        <v>Barry</v>
       </c>
       <c r="C469" t="str">
         <v>-</v>
       </c>
       <c r="D469" t="str">
         <v>RE</v>
       </c>
       <c r="E469" t="str">
-        <v>Lithuania</v>
+        <v>Ireland</v>
       </c>
       <c r="F469" t="str">
-        <v>Liberalų sąjūdis</v>
+        <v>Fianna Fáil Party</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>AZMANI</v>
+        <v>AUŠTREVIČIUS</v>
       </c>
       <c r="B470" t="str">
-        <v>Malik</v>
+        <v>Petras</v>
       </c>
       <c r="C470" t="str">
         <v>-</v>
       </c>
       <c r="D470" t="str">
         <v>RE</v>
       </c>
       <c r="E470" t="str">
-        <v>Netherlands</v>
+        <v>Lithuania</v>
       </c>
       <c r="F470" t="str">
-        <v>Volkspartij voor Vrijheid en Democratie</v>
+        <v>Liberalų sąjūdis</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>BALJEU</v>
+        <v>AZMANI</v>
       </c>
       <c r="B471" t="str">
-        <v>Jeannette</v>
+        <v>Malik</v>
       </c>
       <c r="C471" t="str">
         <v>-</v>
       </c>
       <c r="D471" t="str">
         <v>RE</v>
       </c>
       <c r="E471" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F471" t="str">
         <v>Volkspartij voor Vrijheid en Democratie</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>BARNA</v>
+        <v>BALJEU</v>
       </c>
       <c r="B472" t="str">
-        <v>Dan</v>
+        <v>Jeannette</v>
       </c>
       <c r="C472" t="str">
         <v>-</v>
       </c>
       <c r="D472" t="str">
         <v>RE</v>
       </c>
       <c r="E472" t="str">
-        <v>Romania</v>
+        <v>Netherlands</v>
       </c>
       <c r="F472" t="str">
-        <v>Uniunea Salvați România</v>
+        <v>Volkspartij voor Vrijheid en Democratie</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>BOSSE</v>
+        <v>BARNA</v>
       </c>
       <c r="B473" t="str">
-        <v>Stine</v>
+        <v>Dan</v>
       </c>
       <c r="C473" t="str">
         <v>-</v>
       </c>
       <c r="D473" t="str">
         <v>RE</v>
       </c>
       <c r="E473" t="str">
-        <v>Denmark</v>
+        <v>Romania</v>
       </c>
       <c r="F473" t="str">
-        <v>Moderaterne</v>
+        <v>Uniunea Salvați România</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>BOYER</v>
+        <v>BOSSE</v>
       </c>
       <c r="B474" t="str">
-        <v>Gilles</v>
+        <v>Stine</v>
       </c>
       <c r="C474" t="str">
         <v>-</v>
       </c>
       <c r="D474" t="str">
         <v>RE</v>
       </c>
       <c r="E474" t="str">
-        <v>France</v>
+        <v>Denmark</v>
       </c>
       <c r="F474" t="str">
-        <v>Horizons</v>
+        <v>Moderaterne</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>BRANDSTÄTTER</v>
+        <v>BOYER</v>
       </c>
       <c r="B475" t="str">
-        <v>Helmut</v>
+        <v>Gilles</v>
       </c>
       <c r="C475" t="str">
         <v>-</v>
       </c>
       <c r="D475" t="str">
         <v>RE</v>
       </c>
       <c r="E475" t="str">
-        <v>Austria</v>
+        <v>France</v>
       </c>
       <c r="F475" t="str">
-        <v>NEOS – Das Neue Österreich</v>
+        <v>Horizons</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>CANFIN</v>
+        <v>BRANDSTÄTTER</v>
       </c>
       <c r="B476" t="str">
-        <v>Pascal</v>
+        <v>Helmut</v>
       </c>
       <c r="C476" t="str">
         <v>-</v>
       </c>
       <c r="D476" t="str">
         <v>RE</v>
       </c>
       <c r="E476" t="str">
-        <v>France</v>
+        <v>Austria</v>
       </c>
       <c r="F476" t="str">
-        <v>Renaissance</v>
+        <v>NEOS – Das Neue Österreich</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>CASSART</v>
+        <v>CANFIN</v>
       </c>
       <c r="B477" t="str">
-        <v>Benoit</v>
+        <v>Pascal</v>
       </c>
       <c r="C477" t="str">
         <v>-</v>
       </c>
       <c r="D477" t="str">
         <v>RE</v>
       </c>
       <c r="E477" t="str">
-        <v>Belgium</v>
+        <v>France</v>
       </c>
       <c r="F477" t="str">
-        <v>Mouvement Réformateur</v>
+        <v>Renaissance</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>CHASTEL</v>
+        <v>CASSART</v>
       </c>
       <c r="B478" t="str">
-        <v>Olivier</v>
+        <v>Benoit</v>
       </c>
       <c r="C478" t="str">
         <v>-</v>
       </c>
       <c r="D478" t="str">
         <v>RE</v>
       </c>
       <c r="E478" t="str">
         <v>Belgium</v>
       </c>
       <c r="F478" t="str">
         <v>Mouvement Réformateur</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>CHRISTENSEN</v>
+        <v>CHASTEL</v>
       </c>
       <c r="B479" t="str">
-        <v>Asger</v>
+        <v>Olivier</v>
       </c>
       <c r="C479" t="str">
         <v>-</v>
       </c>
       <c r="D479" t="str">
         <v>RE</v>
       </c>
       <c r="E479" t="str">
-        <v>Denmark</v>
+        <v>Belgium</v>
       </c>
       <c r="F479" t="str">
-        <v>Venstre, Danmarks Liberale Parti</v>
+        <v>Mouvement Réformateur</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>CIFROVÁ OSTRIHOŇOVÁ</v>
+        <v>CHRISTENSEN</v>
       </c>
       <c r="B480" t="str">
-        <v>Veronika</v>
+        <v>Asger</v>
       </c>
       <c r="C480" t="str">
         <v>-</v>
       </c>
       <c r="D480" t="str">
         <v>RE</v>
       </c>
       <c r="E480" t="str">
-        <v>Slovakia</v>
+        <v>Denmark</v>
       </c>
       <c r="F480" t="str">
-        <v>Progresívne Slovensko</v>
+        <v>Venstre, Danmarks Liberale Parti</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>COTRIM DE FIGUEIREDO</v>
+        <v>CIFROVÁ OSTRIHOŇOVÁ</v>
       </c>
       <c r="B481" t="str">
-        <v>João</v>
+        <v>Veronika</v>
       </c>
       <c r="C481" t="str">
         <v>-</v>
       </c>
       <c r="D481" t="str">
         <v>RE</v>
       </c>
       <c r="E481" t="str">
-        <v>Portugal</v>
+        <v>Slovakia</v>
       </c>
       <c r="F481" t="str">
-        <v>Iniciativa Liberal</v>
+        <v>Progresívne Slovensko</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>COWEN</v>
+        <v>COTRIM DE FIGUEIREDO</v>
       </c>
       <c r="B482" t="str">
-        <v>Barry</v>
+        <v>João</v>
       </c>
       <c r="C482" t="str">
         <v>-</v>
       </c>
       <c r="D482" t="str">
         <v>RE</v>
       </c>
       <c r="E482" t="str">
-        <v>Ireland</v>
+        <v>Portugal</v>
       </c>
       <c r="F482" t="str">
-        <v>Fianna Fáil Party</v>
+        <v>Iniciativa Liberal</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>DECERLE</v>
+        <v>COWEN</v>
       </c>
       <c r="B483" t="str">
-        <v>Jérémy</v>
+        <v>Barry</v>
       </c>
       <c r="C483" t="str">
         <v>-</v>
       </c>
       <c r="D483" t="str">
         <v>RE</v>
       </c>
       <c r="E483" t="str">
-        <v>France</v>
+        <v>Ireland</v>
       </c>
       <c r="F483" t="str">
-        <v>Renaissance</v>
+        <v>Fianna Fáil Party</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>DEVAUX</v>
+        <v>DECERLE</v>
       </c>
       <c r="B484" t="str">
-        <v>Valérie</v>
+        <v>Jérémy</v>
       </c>
       <c r="C484" t="str">
         <v>-</v>
       </c>
       <c r="D484" t="str">
         <v>RE</v>
       </c>
       <c r="E484" t="str">
         <v>France</v>
       </c>
       <c r="F484" t="str">
-        <v>Union des démocrates et indépendants</v>
+        <v>Renaissance</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>EROGLU</v>
+        <v>DEVAUX</v>
       </c>
       <c r="B485" t="str">
-        <v>Engin</v>
+        <v>Valérie</v>
       </c>
       <c r="C485" t="str">
         <v>-</v>
       </c>
       <c r="D485" t="str">
         <v>RE</v>
       </c>
       <c r="E485" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F485" t="str">
-        <v>Freie Wähler</v>
+        <v>Union des démocrates et indépendants</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>FARRENG</v>
+        <v>EROGLU</v>
       </c>
       <c r="B486" t="str">
-        <v>Laurence</v>
+        <v>Engin</v>
       </c>
       <c r="C486" t="str">
         <v>-</v>
       </c>
       <c r="D486" t="str">
         <v>RE</v>
       </c>
       <c r="E486" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F486" t="str">
-        <v>Mouvement Démocrate</v>
+        <v>Freie Wähler</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>FRIIS</v>
+        <v>FARRENG</v>
       </c>
       <c r="B487" t="str">
-        <v>Sigrid</v>
+        <v>Laurence</v>
       </c>
       <c r="C487" t="str">
         <v>-</v>
       </c>
       <c r="D487" t="str">
         <v>RE</v>
       </c>
       <c r="E487" t="str">
-        <v>Denmark</v>
+        <v>France</v>
       </c>
       <c r="F487" t="str">
-        <v>Det Radikale Venstre</v>
+        <v>Mouvement Démocrate</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>GARCÍA HERMIDA-VAN DER WALLE</v>
+        <v>FRIIS</v>
       </c>
       <c r="B488" t="str">
-        <v>Raquel</v>
+        <v>Sigrid</v>
       </c>
       <c r="C488" t="str">
         <v>-</v>
       </c>
       <c r="D488" t="str">
         <v>RE</v>
       </c>
       <c r="E488" t="str">
-        <v>Netherlands</v>
+        <v>Denmark</v>
       </c>
       <c r="F488" t="str">
-        <v>Democraten 66</v>
+        <v>Det Radikale Venstre</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>GERBRANDY</v>
+        <v>GARCÍA HERMIDA-VAN DER WALLE</v>
       </c>
       <c r="B489" t="str">
-        <v>Gerben-Jan</v>
+        <v>Raquel</v>
       </c>
       <c r="C489" t="str">
         <v>-</v>
       </c>
       <c r="D489" t="str">
         <v>RE</v>
       </c>
       <c r="E489" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F489" t="str">
         <v>Democraten 66</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>GLÜCK</v>
+        <v>GERBRANDY</v>
       </c>
       <c r="B490" t="str">
-        <v>Andreas</v>
+        <v>Gerben-Jan</v>
       </c>
       <c r="C490" t="str">
         <v>-</v>
       </c>
       <c r="D490" t="str">
         <v>RE</v>
       </c>
       <c r="E490" t="str">
-        <v>Germany</v>
+        <v>Netherlands</v>
       </c>
       <c r="F490" t="str">
-        <v>Freie Demokratische Partei</v>
+        <v>Democraten 66</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>GOERENS</v>
+        <v>GLÜCK</v>
       </c>
       <c r="B491" t="str">
-        <v>Charles</v>
+        <v>Andreas</v>
       </c>
       <c r="C491" t="str">
         <v>-</v>
       </c>
       <c r="D491" t="str">
         <v>RE</v>
       </c>
       <c r="E491" t="str">
-        <v>Luxembourg</v>
+        <v>Germany</v>
       </c>
       <c r="F491" t="str">
-        <v>Parti démocratique</v>
+        <v>Freie Demokratische Partei</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>GOZI</v>
+        <v>GOERENS</v>
       </c>
       <c r="B492" t="str">
-        <v>Sandro</v>
+        <v>Charles</v>
       </c>
       <c r="C492" t="str">
         <v>-</v>
       </c>
       <c r="D492" t="str">
         <v>RE</v>
       </c>
       <c r="E492" t="str">
-        <v>France</v>
+        <v>Luxembourg</v>
       </c>
       <c r="F492" t="str">
-        <v>Mouvement Démocrate</v>
+        <v>Parti démocratique</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>GROOTHUIS</v>
+        <v>GOZI</v>
       </c>
       <c r="B493" t="str">
-        <v>Bart</v>
+        <v>Sandro</v>
       </c>
       <c r="C493" t="str">
         <v>-</v>
       </c>
       <c r="D493" t="str">
         <v>RE</v>
       </c>
       <c r="E493" t="str">
-        <v>Netherlands</v>
+        <v>France</v>
       </c>
       <c r="F493" t="str">
-        <v>Volkspartij voor Vrijheid en Democratie</v>
+        <v>Mouvement Démocrate</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>GRUDLER</v>
+        <v>GROOTHUIS</v>
       </c>
       <c r="B494" t="str">
-        <v>Christophe</v>
+        <v>Bart</v>
       </c>
       <c r="C494" t="str">
         <v>-</v>
       </c>
       <c r="D494" t="str">
         <v>RE</v>
       </c>
       <c r="E494" t="str">
-        <v>France</v>
+        <v>Netherlands</v>
       </c>
       <c r="F494" t="str">
-        <v>Mouvement Démocrate</v>
+        <v>Volkspartij voor Vrijheid en Democratie</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>GUALMINI</v>
+        <v>GRUDLER</v>
       </c>
       <c r="B495" t="str">
-        <v>Elisabetta</v>
+        <v>Christophe</v>
       </c>
       <c r="C495" t="str">
         <v>-</v>
       </c>
       <c r="D495" t="str">
         <v>RE</v>
       </c>
       <c r="E495" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F495" t="str">
-        <v>Azione</v>
+        <v>Mouvement Démocrate</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>GUETTA</v>
+        <v>GUALMINI</v>
       </c>
       <c r="B496" t="str">
-        <v>Bernard</v>
+        <v>Elisabetta</v>
       </c>
       <c r="C496" t="str">
         <v>-</v>
       </c>
       <c r="D496" t="str">
         <v>RE</v>
       </c>
       <c r="E496" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F496" t="str">
-        <v>Sans parti</v>
+        <v>Azione</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>HAHN</v>
+        <v>GUETTA</v>
       </c>
       <c r="B497" t="str">
-        <v>Svenja</v>
+        <v>Bernard</v>
       </c>
       <c r="C497" t="str">
         <v>-</v>
       </c>
       <c r="D497" t="str">
         <v>RE</v>
       </c>
       <c r="E497" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F497" t="str">
-        <v>Freie Demokratische Partei</v>
+        <v>Sans parti</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>HAYER</v>
+        <v>HAHN</v>
       </c>
       <c r="B498" t="str">
-        <v>Valérie</v>
+        <v>Svenja</v>
       </c>
       <c r="C498" t="str">
         <v>-</v>
       </c>
       <c r="D498" t="str">
         <v>RE</v>
       </c>
       <c r="E498" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F498" t="str">
-        <v>Renaissance</v>
+        <v>Freie Demokratische Partei</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>HENRIKSSON</v>
+        <v>HAYER</v>
       </c>
       <c r="B499" t="str">
-        <v>Anna-Maja</v>
+        <v>Valérie</v>
       </c>
       <c r="C499" t="str">
         <v>-</v>
       </c>
       <c r="D499" t="str">
         <v>RE</v>
       </c>
       <c r="E499" t="str">
-        <v>Finland</v>
+        <v>France</v>
       </c>
       <c r="F499" t="str">
-        <v>Svenska folkpartiet</v>
+        <v>Renaissance</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>HOJSÍK</v>
+        <v>HENRIKSSON</v>
       </c>
       <c r="B500" t="str">
-        <v>Martin</v>
+        <v>Anna-Maja</v>
       </c>
       <c r="C500" t="str">
         <v>-</v>
       </c>
       <c r="D500" t="str">
         <v>RE</v>
       </c>
       <c r="E500" t="str">
-        <v>Slovakia</v>
+        <v>Finland</v>
       </c>
       <c r="F500" t="str">
-        <v>Progresívne Slovensko</v>
+        <v>Svenska folkpartiet</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>IJABS</v>
+        <v>HOJSÍK</v>
       </c>
       <c r="B501" t="str">
-        <v>Ivars</v>
+        <v>Martin</v>
       </c>
       <c r="C501" t="str">
         <v>-</v>
       </c>
       <c r="D501" t="str">
         <v>RE</v>
       </c>
       <c r="E501" t="str">
-        <v>Latvia</v>
+        <v>Slovakia</v>
       </c>
       <c r="F501" t="str">
-        <v>Latvijas attīstībai</v>
+        <v>Progresívne Slovensko</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>JOVEVA</v>
+        <v>IJABS</v>
       </c>
       <c r="B502" t="str">
-        <v>Irena</v>
+        <v>Ivars</v>
       </c>
       <c r="C502" t="str">
         <v>-</v>
       </c>
       <c r="D502" t="str">
         <v>RE</v>
       </c>
       <c r="E502" t="str">
-        <v>Slovenia</v>
+        <v>Latvia</v>
       </c>
       <c r="F502" t="str">
-        <v>Gibanje Svoboda</v>
+        <v>Latvijas attīstībai</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>KARLSBRO</v>
+        <v>JOVEVA</v>
       </c>
       <c r="B503" t="str">
-        <v>Karin</v>
+        <v>Irena</v>
       </c>
       <c r="C503" t="str">
         <v>-</v>
       </c>
       <c r="D503" t="str">
         <v>RE</v>
       </c>
       <c r="E503" t="str">
-        <v>Sweden</v>
+        <v>Slovenia</v>
       </c>
       <c r="F503" t="str">
-        <v>Liberalerna</v>
+        <v>Gibanje Svoboda</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>KARVAŠOVÁ</v>
+        <v>KARLSBRO</v>
       </c>
       <c r="B504" t="str">
-        <v>Ľubica</v>
+        <v>Karin</v>
       </c>
       <c r="C504" t="str">
         <v>-</v>
       </c>
       <c r="D504" t="str">
         <v>RE</v>
       </c>
       <c r="E504" t="str">
-        <v>Slovakia</v>
+        <v>Sweden</v>
       </c>
       <c r="F504" t="str">
-        <v>Progresívne Slovensko</v>
+        <v>Liberalerna</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>KATAINEN</v>
+        <v>KARVAŠOVÁ</v>
       </c>
       <c r="B505" t="str">
-        <v>Elsi</v>
+        <v>Ľubica</v>
       </c>
       <c r="C505" t="str">
         <v>-</v>
       </c>
       <c r="D505" t="str">
         <v>RE</v>
       </c>
       <c r="E505" t="str">
-        <v>Finland</v>
+        <v>Slovakia</v>
       </c>
       <c r="F505" t="str">
-        <v>Suomen Keskusta</v>
+        <v>Progresívne Slovensko</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>KELLEHER</v>
+        <v>KATAINEN</v>
       </c>
       <c r="B506" t="str">
-        <v>Billy</v>
+        <v>Elsi</v>
       </c>
       <c r="C506" t="str">
         <v>-</v>
       </c>
       <c r="D506" t="str">
         <v>RE</v>
       </c>
       <c r="E506" t="str">
-        <v>Ireland</v>
+        <v>Finland</v>
       </c>
       <c r="F506" t="str">
-        <v>Fianna Fáil Party</v>
+        <v>Suomen Keskusta</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>KELLER</v>
+        <v>KELLEHER</v>
       </c>
       <c r="B507" t="str">
-        <v>Fabienne</v>
+        <v>Billy</v>
       </c>
       <c r="C507" t="str">
         <v>-</v>
       </c>
       <c r="D507" t="str">
         <v>RE</v>
       </c>
       <c r="E507" t="str">
-        <v>France</v>
+        <v>Ireland</v>
       </c>
       <c r="F507" t="str">
-        <v>Renaissance</v>
+        <v>Fianna Fáil Party</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>KOBOSKO</v>
+        <v>KELLER</v>
       </c>
       <c r="B508" t="str">
-        <v>Michał</v>
+        <v>Fabienne</v>
       </c>
       <c r="C508" t="str">
         <v>-</v>
       </c>
       <c r="D508" t="str">
         <v>RE</v>
       </c>
       <c r="E508" t="str">
-        <v>Poland</v>
+        <v>France</v>
       </c>
       <c r="F508" t="str">
-        <v>Independent</v>
+        <v>Renaissance</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>KÖRNER</v>
+        <v>KOBOSKO</v>
       </c>
       <c r="B509" t="str">
-        <v>Moritz</v>
+        <v>Michał</v>
       </c>
       <c r="C509" t="str">
         <v>-</v>
       </c>
       <c r="D509" t="str">
         <v>RE</v>
       </c>
       <c r="E509" t="str">
-        <v>Germany</v>
+        <v>Poland</v>
       </c>
       <c r="F509" t="str">
-        <v>Freie Demokratische Partei</v>
+        <v>Unia Centrum</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>KULMUNI</v>
+        <v>KÖRNER</v>
       </c>
       <c r="B510" t="str">
-        <v>Katri</v>
+        <v>Moritz</v>
       </c>
       <c r="C510" t="str">
         <v>-</v>
       </c>
       <c r="D510" t="str">
         <v>RE</v>
       </c>
       <c r="E510" t="str">
-        <v>Finland</v>
+        <v>Germany</v>
       </c>
       <c r="F510" t="str">
-        <v>Suomen Keskusta</v>
+        <v>Freie Demokratische Partei</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>KYUCHYUK</v>
+        <v>KULMUNI</v>
       </c>
       <c r="B511" t="str">
-        <v>Ilhan</v>
+        <v>Katri</v>
       </c>
       <c r="C511" t="str">
         <v>-</v>
       </c>
       <c r="D511" t="str">
         <v>RE</v>
       </c>
       <c r="E511" t="str">
-        <v>Bulgaria</v>
+        <v>Finland</v>
       </c>
       <c r="F511" t="str">
-        <v>Movement for Rights and Freedoms</v>
+        <v>Suomen Keskusta</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>LOISEAU</v>
+        <v>KYUCHYUK</v>
       </c>
       <c r="B512" t="str">
-        <v>Nathalie</v>
+        <v>Ilhan</v>
       </c>
       <c r="C512" t="str">
         <v>-</v>
       </c>
       <c r="D512" t="str">
         <v>RE</v>
       </c>
       <c r="E512" t="str">
-        <v>France</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F512" t="str">
-        <v>Horizons</v>
+        <v>Movement for Rights and Freedoms</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>LØKKEGAARD</v>
+        <v>LOISEAU</v>
       </c>
       <c r="B513" t="str">
-        <v>Morten</v>
+        <v>Nathalie</v>
       </c>
       <c r="C513" t="str">
         <v>-</v>
       </c>
       <c r="D513" t="str">
         <v>RE</v>
       </c>
       <c r="E513" t="str">
-        <v>Denmark</v>
+        <v>France</v>
       </c>
       <c r="F513" t="str">
-        <v>Venstre, Danmarks Liberale Parti</v>
+        <v>Horizons</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>MCNAMARA</v>
+        <v>LØKKEGAARD</v>
       </c>
       <c r="B514" t="str">
-        <v>Michael</v>
+        <v>Morten</v>
       </c>
       <c r="C514" t="str">
         <v>-</v>
       </c>
       <c r="D514" t="str">
         <v>RE</v>
       </c>
       <c r="E514" t="str">
-        <v>Ireland</v>
+        <v>Denmark</v>
       </c>
       <c r="F514" t="str">
-        <v>Independent</v>
+        <v>Venstre, Danmarks Liberale Parti</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>MINCHEV</v>
+        <v>MCNAMARA</v>
       </c>
       <c r="B515" t="str">
-        <v>Nikola</v>
+        <v>Michael</v>
       </c>
       <c r="C515" t="str">
         <v>-</v>
       </c>
       <c r="D515" t="str">
         <v>RE</v>
       </c>
       <c r="E515" t="str">
-        <v>Bulgaria</v>
+        <v>Ireland</v>
       </c>
       <c r="F515" t="str">
-        <v>We continue the change – Democratic Bulgaria</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>MULLOOLY</v>
+        <v>MINCHEV</v>
       </c>
       <c r="B516" t="str">
-        <v>Ciaran</v>
+        <v>Nikola</v>
       </c>
       <c r="C516" t="str">
         <v>-</v>
       </c>
       <c r="D516" t="str">
         <v>RE</v>
       </c>
       <c r="E516" t="str">
-        <v>Ireland</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F516" t="str">
-        <v>Independent</v>
+        <v>We continue the change – Democratic Bulgaria</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>NÍ MHURCHÚ</v>
+        <v>MULLOOLY</v>
       </c>
       <c r="B517" t="str">
-        <v>Cynthia</v>
+        <v>Ciaran</v>
       </c>
       <c r="C517" t="str">
         <v>-</v>
       </c>
       <c r="D517" t="str">
         <v>RE</v>
       </c>
       <c r="E517" t="str">
         <v>Ireland</v>
       </c>
       <c r="F517" t="str">
-        <v>Fianna Fáil Party</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>ÓDOR</v>
+        <v>NÍ MHURCHÚ</v>
       </c>
       <c r="B518" t="str">
-        <v>Ľudovít</v>
+        <v>Cynthia</v>
       </c>
       <c r="C518" t="str">
         <v>-</v>
       </c>
       <c r="D518" t="str">
         <v>RE</v>
       </c>
       <c r="E518" t="str">
-        <v>Slovakia</v>
+        <v>Ireland</v>
       </c>
       <c r="F518" t="str">
-        <v>Progresívne Slovensko</v>
+        <v>Fianna Fáil Party</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>OETJEN</v>
+        <v>ÓDOR</v>
       </c>
       <c r="B519" t="str">
-        <v>Jan-Christoph</v>
+        <v>Ľudovít</v>
       </c>
       <c r="C519" t="str">
         <v>-</v>
       </c>
       <c r="D519" t="str">
         <v>RE</v>
       </c>
       <c r="E519" t="str">
-        <v>Germany</v>
+        <v>Slovakia</v>
       </c>
       <c r="F519" t="str">
-        <v>Freie Demokratische Partei</v>
+        <v>Progresívne Slovensko</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>PAET</v>
+        <v>OETJEN</v>
       </c>
       <c r="B520" t="str">
-        <v>Urmas</v>
+        <v>Jan-Christoph</v>
       </c>
       <c r="C520" t="str">
         <v>-</v>
       </c>
       <c r="D520" t="str">
         <v>RE</v>
       </c>
       <c r="E520" t="str">
-        <v>Estonia</v>
+        <v>Germany</v>
       </c>
       <c r="F520" t="str">
-        <v>Eesti Reformierakond</v>
+        <v>Freie Demokratische Partei</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>PETROV</v>
+        <v>PAET</v>
       </c>
       <c r="B521" t="str">
-        <v>Hristo</v>
+        <v>Urmas</v>
       </c>
       <c r="C521" t="str">
         <v>-</v>
       </c>
       <c r="D521" t="str">
         <v>RE</v>
       </c>
       <c r="E521" t="str">
-        <v>Bulgaria</v>
+        <v>Estonia</v>
       </c>
       <c r="F521" t="str">
-        <v>We continue the change – Democratic Bulgaria</v>
+        <v>Eesti Reformierakond</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>PICIERNO</v>
+        <v>PETROV</v>
       </c>
       <c r="B522" t="str">
-        <v>Pina</v>
+        <v>Hristo</v>
       </c>
       <c r="C522" t="str">
         <v>-</v>
       </c>
       <c r="D522" t="str">
         <v>RE</v>
       </c>
       <c r="E522" t="str">
-        <v>Italy</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F522" t="str">
-        <v>Partito Democratico</v>
+        <v>We continue the change – Democratic Bulgaria</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>ŠAREC</v>
+        <v>PICIERNO</v>
       </c>
       <c r="B523" t="str">
-        <v>Marjan</v>
+        <v>Pina</v>
       </c>
       <c r="C523" t="str">
         <v>-</v>
       </c>
       <c r="D523" t="str">
         <v>RE</v>
       </c>
       <c r="E523" t="str">
-        <v>Slovenia</v>
+        <v>Italy</v>
       </c>
       <c r="F523" t="str">
-        <v>Gibanje Svoboda</v>
+        <v>Spazio Pubblico</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>SIEPER</v>
+        <v>ŠAREC</v>
       </c>
       <c r="B524" t="str">
-        <v>Lukas</v>
+        <v>Marjan</v>
       </c>
       <c r="C524" t="str">
         <v>-</v>
       </c>
       <c r="D524" t="str">
         <v>RE</v>
       </c>
       <c r="E524" t="str">
-        <v>Germany</v>
+        <v>Slovenia</v>
       </c>
       <c r="F524" t="str">
-        <v>Partei des Fortschritts</v>
+        <v>Gibanje Svoboda</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>SINGER</v>
+        <v>SIEPER</v>
       </c>
       <c r="B525" t="str">
-        <v>Christine</v>
+        <v>Lukas</v>
       </c>
       <c r="C525" t="str">
         <v>-</v>
       </c>
       <c r="D525" t="str">
         <v>RE</v>
       </c>
       <c r="E525" t="str">
         <v>Germany</v>
       </c>
       <c r="F525" t="str">
-        <v>Freie Wähler</v>
+        <v>Partei des Fortschritts</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>STRACK-ZIMMERMANN</v>
+        <v>SINGER</v>
       </c>
       <c r="B526" t="str">
-        <v>Marie-Agnes</v>
+        <v>Christine</v>
       </c>
       <c r="C526" t="str">
         <v>-</v>
       </c>
       <c r="D526" t="str">
         <v>RE</v>
       </c>
       <c r="E526" t="str">
         <v>Germany</v>
       </c>
       <c r="F526" t="str">
-        <v>Freie Demokratische Partei</v>
+        <v>Freie Wähler</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>STREIT</v>
+        <v>STRACK-ZIMMERMANN</v>
       </c>
       <c r="B527" t="str">
-        <v>Joachim</v>
+        <v>Marie-Agnes</v>
       </c>
       <c r="C527" t="str">
         <v>-</v>
       </c>
       <c r="D527" t="str">
         <v>RE</v>
       </c>
       <c r="E527" t="str">
         <v>Germany</v>
       </c>
       <c r="F527" t="str">
-        <v>Freie Wähler</v>
+        <v>Freie Demokratische Partei</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>STÜRGKH</v>
+        <v>STREIT</v>
       </c>
       <c r="B528" t="str">
-        <v>Anna</v>
+        <v>Joachim</v>
       </c>
       <c r="C528" t="str">
         <v>-</v>
       </c>
       <c r="D528" t="str">
         <v>RE</v>
       </c>
       <c r="E528" t="str">
-        <v>Austria</v>
+        <v>Germany</v>
       </c>
       <c r="F528" t="str">
-        <v>NEOS – Das Neue Österreich</v>
+        <v>Freie Wähler</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>TOMAC</v>
+        <v>STÜRGKH</v>
       </c>
       <c r="B529" t="str">
-        <v>Eugen</v>
+        <v>Anna</v>
       </c>
       <c r="C529" t="str">
         <v>-</v>
       </c>
       <c r="D529" t="str">
         <v>RE</v>
       </c>
       <c r="E529" t="str">
-        <v>Romania</v>
+        <v>Austria</v>
       </c>
       <c r="F529" t="str">
-        <v>Partidul Mișcarea Populară</v>
+        <v>NEOS – Das Neue Österreich</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>TOOM</v>
+        <v>TOMAC</v>
       </c>
       <c r="B530" t="str">
-        <v>Jana</v>
+        <v>Eugen</v>
       </c>
       <c r="C530" t="str">
         <v>-</v>
       </c>
       <c r="D530" t="str">
         <v>RE</v>
       </c>
       <c r="E530" t="str">
-        <v>Estonia</v>
+        <v>Romania</v>
       </c>
       <c r="F530" t="str">
-        <v>Eesti Keskerakond</v>
+        <v>Partidul Mișcarea Populară</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>VAN BRUG</v>
+        <v>TOOM</v>
       </c>
       <c r="B531" t="str">
-        <v>Anouk</v>
+        <v>Jana</v>
       </c>
       <c r="C531" t="str">
         <v>-</v>
       </c>
       <c r="D531" t="str">
         <v>RE</v>
       </c>
       <c r="E531" t="str">
-        <v>Netherlands</v>
+        <v>Estonia</v>
       </c>
       <c r="F531" t="str">
-        <v>Volkspartij voor Vrijheid en Democratie</v>
+        <v>Eesti Keskerakond</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>VAN DEN BERG</v>
+        <v>VAN BRUG</v>
       </c>
       <c r="B532" t="str">
-        <v>Brigitte</v>
+        <v>Anouk</v>
       </c>
       <c r="C532" t="str">
         <v>-</v>
       </c>
       <c r="D532" t="str">
         <v>RE</v>
       </c>
       <c r="E532" t="str">
         <v>Netherlands</v>
       </c>
       <c r="F532" t="str">
-        <v>Democraten 66</v>
+        <v>Volkspartij voor Vrijheid en Democratie</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>VASCONCELOS</v>
+        <v>VAN DEN BERG</v>
       </c>
       <c r="B533" t="str">
-        <v>Ana</v>
+        <v>Brigitte</v>
       </c>
       <c r="C533" t="str">
         <v>-</v>
       </c>
       <c r="D533" t="str">
         <v>RE</v>
       </c>
       <c r="E533" t="str">
-        <v>Portugal</v>
+        <v>Netherlands</v>
       </c>
       <c r="F533" t="str">
-        <v>Iniciativa Liberal</v>
+        <v>Democraten 66</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>VASILE-VOICULESCU</v>
+        <v>VASCONCELOS</v>
       </c>
       <c r="B534" t="str">
-        <v>Vlad</v>
+        <v>Ana</v>
       </c>
       <c r="C534" t="str">
         <v>-</v>
       </c>
       <c r="D534" t="str">
         <v>RE</v>
       </c>
       <c r="E534" t="str">
-        <v>Romania</v>
+        <v>Portugal</v>
       </c>
       <c r="F534" t="str">
-        <v>Uniunea Salvați România</v>
+        <v>Iniciativa Liberal</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>VAUTMANS</v>
+        <v>VASILE-VOICULESCU</v>
       </c>
       <c r="B535" t="str">
-        <v>Hilde</v>
+        <v>Vlad</v>
       </c>
       <c r="C535" t="str">
         <v>-</v>
       </c>
       <c r="D535" t="str">
         <v>RE</v>
       </c>
       <c r="E535" t="str">
-        <v>Belgium</v>
+        <v>Romania</v>
       </c>
       <c r="F535" t="str">
-        <v>Anders</v>
+        <v>Uniunea Salvați România</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>VEROUGSTRAETE</v>
+        <v>VAUTMANS</v>
       </c>
       <c r="B536" t="str">
-        <v>Yvan</v>
+        <v>Hilde</v>
       </c>
       <c r="C536" t="str">
         <v>-</v>
       </c>
       <c r="D536" t="str">
         <v>RE</v>
       </c>
       <c r="E536" t="str">
         <v>Belgium</v>
       </c>
       <c r="F536" t="str">
-        <v>Les Engagés</v>
+        <v>Anders</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>WIESNER</v>
+        <v>VEROUGSTRAETE</v>
       </c>
       <c r="B537" t="str">
-        <v>Emma</v>
+        <v>Yvan</v>
       </c>
       <c r="C537" t="str">
         <v>-</v>
       </c>
       <c r="D537" t="str">
         <v>RE</v>
       </c>
       <c r="E537" t="str">
-        <v>Sweden</v>
+        <v>Belgium</v>
       </c>
       <c r="F537" t="str">
-        <v>Centerpartiet</v>
+        <v>Les Engagés</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>WIEZIK</v>
+        <v>WIESNER</v>
       </c>
       <c r="B538" t="str">
-        <v>Michal</v>
+        <v>Emma</v>
       </c>
       <c r="C538" t="str">
         <v>-</v>
       </c>
       <c r="D538" t="str">
         <v>RE</v>
       </c>
       <c r="E538" t="str">
-        <v>Slovakia</v>
+        <v>Sweden</v>
       </c>
       <c r="F538" t="str">
-        <v>Progresívne Slovensko</v>
+        <v>Centerpartiet</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>WILMÈS</v>
+        <v>WIEZIK</v>
       </c>
       <c r="B539" t="str">
-        <v>Sophie</v>
+        <v>Michal</v>
       </c>
       <c r="C539" t="str">
         <v>-</v>
       </c>
       <c r="D539" t="str">
         <v>RE</v>
       </c>
       <c r="E539" t="str">
-        <v>Belgium</v>
+        <v>Slovakia</v>
       </c>
       <c r="F539" t="str">
-        <v>Mouvement Réformateur</v>
+        <v>Progresívne Slovensko</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>YAR</v>
+        <v>WILMÈS</v>
       </c>
       <c r="B540" t="str">
-        <v>Lucia</v>
+        <v>Sophie</v>
       </c>
       <c r="C540" t="str">
         <v>-</v>
       </c>
       <c r="D540" t="str">
         <v>RE</v>
       </c>
       <c r="E540" t="str">
-        <v>Slovakia</v>
+        <v>Belgium</v>
       </c>
       <c r="F540" t="str">
-        <v>Progresívne Slovensko</v>
+        <v>Mouvement Réformateur</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>YON-COURTIN</v>
+        <v>YAR</v>
       </c>
       <c r="B541" t="str">
-        <v>Stéphanie</v>
+        <v>Lucia</v>
       </c>
       <c r="C541" t="str">
         <v>-</v>
       </c>
       <c r="D541" t="str">
         <v>RE</v>
       </c>
       <c r="E541" t="str">
-        <v>France</v>
+        <v>Slovakia</v>
       </c>
       <c r="F541" t="str">
-        <v>Renaissance</v>
+        <v>Progresívne Slovensko</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>ŽALIMAS</v>
+        <v>YON-COURTIN</v>
       </c>
       <c r="B542" t="str">
-        <v>Dainius</v>
+        <v>Stéphanie</v>
       </c>
       <c r="C542" t="str">
         <v>-</v>
       </c>
       <c r="D542" t="str">
         <v>RE</v>
       </c>
       <c r="E542" t="str">
-        <v>Lithuania</v>
+        <v>France</v>
       </c>
       <c r="F542" t="str">
-        <v>Laisvės partija</v>
+        <v>Renaissance</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>AGIUS SALIBA</v>
+        <v>ŽALIMAS</v>
       </c>
       <c r="B543" t="str">
-        <v>Alex</v>
+        <v>Dainius</v>
       </c>
       <c r="C543" t="str">
         <v>-</v>
       </c>
       <c r="D543" t="str">
-        <v>S&amp;D</v>
+        <v>RE</v>
       </c>
       <c r="E543" t="str">
-        <v>Malta</v>
+        <v>Lithuania</v>
       </c>
       <c r="F543" t="str">
-        <v>Partit Laburista</v>
+        <v>Laisvės partija</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>ANDRIUKAITIS</v>
+        <v>AGIUS SALIBA</v>
       </c>
       <c r="B544" t="str">
-        <v>Vytenis Povilas</v>
+        <v>Alex</v>
       </c>
       <c r="C544" t="str">
         <v>-</v>
       </c>
       <c r="D544" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E544" t="str">
-        <v>Lithuania</v>
+        <v>Malta</v>
       </c>
       <c r="F544" t="str">
-        <v>Lietuvos socialdemokratų partija</v>
+        <v>Partit Laburista</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>ANGEL</v>
+        <v>ANDRIUKAITIS</v>
       </c>
       <c r="B545" t="str">
-        <v>Marc</v>
+        <v>Vytenis Povilas</v>
       </c>
       <c r="C545" t="str">
         <v>-</v>
       </c>
       <c r="D545" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E545" t="str">
-        <v>Luxembourg</v>
+        <v>Lithuania</v>
       </c>
       <c r="F545" t="str">
-        <v>Parti ouvrier socialiste luxembourgeois</v>
+        <v>Lietuvos socialdemokratų partija</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>ANNUNZIATA</v>
+        <v>ANGEL</v>
       </c>
       <c r="B546" t="str">
-        <v>Lucia</v>
+        <v>Marc</v>
       </c>
       <c r="C546" t="str">
         <v>-</v>
       </c>
       <c r="D546" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E546" t="str">
-        <v>Italy</v>
+        <v>Luxembourg</v>
       </c>
       <c r="F546" t="str">
-        <v>Partito Democratico</v>
+        <v>Parti ouvrier socialiste luxembourgeois</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>ARNAOUTOGLOU</v>
+        <v>ANNUNZIATA</v>
       </c>
       <c r="B547" t="str">
-        <v>Sakis</v>
+        <v>Lucia</v>
       </c>
       <c r="C547" t="str">
         <v>-</v>
       </c>
       <c r="D547" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E547" t="str">
-        <v>Greece</v>
+        <v>Italy</v>
       </c>
       <c r="F547" t="str">
-        <v>PASOK-KINAL</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>ASSIS</v>
+        <v>ARNAOUTOGLOU</v>
       </c>
       <c r="B548" t="str">
-        <v>Francisco</v>
+        <v>Sakis</v>
       </c>
       <c r="C548" t="str">
         <v>-</v>
       </c>
       <c r="D548" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E548" t="str">
-        <v>Portugal</v>
+        <v>Greece</v>
       </c>
       <c r="F548" t="str">
-        <v>Partido Socialista</v>
+        <v>PASOK-KINAL</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>ATTARD</v>
+        <v>ASSIS</v>
       </c>
       <c r="B549" t="str">
-        <v>Daniel</v>
+        <v>Francisco</v>
       </c>
       <c r="C549" t="str">
         <v>-</v>
       </c>
       <c r="D549" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E549" t="str">
-        <v>Malta</v>
+        <v>Portugal</v>
       </c>
       <c r="F549" t="str">
-        <v>Partit Laburista</v>
+        <v>Partido Socialista</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>BAJADA</v>
+        <v>ATTARD</v>
       </c>
       <c r="B550" t="str">
-        <v>Thomas</v>
+        <v>Daniel</v>
       </c>
       <c r="C550" t="str">
         <v>-</v>
       </c>
       <c r="D550" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E550" t="str">
         <v>Malta</v>
       </c>
       <c r="F550" t="str">
         <v>Partit Laburista</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>BALLARÍN CEREZA</v>
+        <v>BAJADA</v>
       </c>
       <c r="B551" t="str">
-        <v>Laura</v>
+        <v>Thomas</v>
       </c>
       <c r="C551" t="str">
         <v>-</v>
       </c>
       <c r="D551" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E551" t="str">
-        <v>Spain</v>
+        <v>Malta</v>
       </c>
       <c r="F551" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partit Laburista</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>BARLEY</v>
+        <v>BALLARÍN CEREZA</v>
       </c>
       <c r="B552" t="str">
-        <v>Katarina</v>
+        <v>Laura</v>
       </c>
       <c r="C552" t="str">
         <v>-</v>
       </c>
       <c r="D552" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E552" t="str">
-        <v>Germany</v>
+        <v>Spain</v>
       </c>
       <c r="F552" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>BENEA</v>
+        <v>BARLEY</v>
       </c>
       <c r="B553" t="str">
-        <v>Dragoş</v>
+        <v>Katarina</v>
       </c>
       <c r="C553" t="str">
         <v>-</v>
       </c>
       <c r="D553" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E553" t="str">
-        <v>Romania</v>
+        <v>Germany</v>
       </c>
       <c r="F553" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>BENIFEI</v>
+        <v>BENEA</v>
       </c>
       <c r="B554" t="str">
-        <v>Brando</v>
+        <v>Dragoş</v>
       </c>
       <c r="C554" t="str">
         <v>-</v>
       </c>
       <c r="D554" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E554" t="str">
-        <v>Italy</v>
+        <v>Romania</v>
       </c>
       <c r="F554" t="str">
-        <v>Partito Democratico</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>BIEDROŃ</v>
+        <v>BENIFEI</v>
       </c>
       <c r="B555" t="str">
-        <v>Robert</v>
+        <v>Brando</v>
       </c>
       <c r="C555" t="str">
         <v>-</v>
       </c>
       <c r="D555" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E555" t="str">
-        <v>Poland</v>
+        <v>Italy</v>
       </c>
       <c r="F555" t="str">
-        <v>Nowa Lewica</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>BISCHOFF</v>
+        <v>BIEDROŃ</v>
       </c>
       <c r="B556" t="str">
-        <v>Gabriele</v>
+        <v>Robert</v>
       </c>
       <c r="C556" t="str">
         <v>-</v>
       </c>
       <c r="D556" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E556" t="str">
-        <v>Germany</v>
+        <v>Poland</v>
       </c>
       <c r="F556" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Nowa Lewica</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>BLINKEVIČIŪTĖ</v>
+        <v>BISCHOFF</v>
       </c>
       <c r="B557" t="str">
-        <v>Vilija</v>
+        <v>Gabriele</v>
       </c>
       <c r="C557" t="str">
         <v>-</v>
       </c>
       <c r="D557" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E557" t="str">
-        <v>Lithuania</v>
+        <v>Germany</v>
       </c>
       <c r="F557" t="str">
-        <v>Lietuvos socialdemokratų partija</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>BONACCINI</v>
+        <v>BLINKEVIČIŪTĖ</v>
       </c>
       <c r="B558" t="str">
-        <v>Stefano</v>
+        <v>Vilija</v>
       </c>
       <c r="C558" t="str">
         <v>-</v>
       </c>
       <c r="D558" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E558" t="str">
-        <v>Italy</v>
+        <v>Lithuania</v>
       </c>
       <c r="F558" t="str">
-        <v>Partito Democratico</v>
+        <v>Lietuvos socialdemokratų partija</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>BORZAN</v>
+        <v>BONACCINI</v>
       </c>
       <c r="B559" t="str">
-        <v>Biljana</v>
+        <v>Stefano</v>
       </c>
       <c r="C559" t="str">
         <v>-</v>
       </c>
       <c r="D559" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E559" t="str">
-        <v>Croatia</v>
+        <v>Italy</v>
       </c>
       <c r="F559" t="str">
-        <v>Socijaldemokratska partija Hrvatske</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>BULLMANN</v>
+        <v>BORZAN</v>
       </c>
       <c r="B560" t="str">
-        <v>Udo</v>
+        <v>Biljana</v>
       </c>
       <c r="C560" t="str">
         <v>-</v>
       </c>
       <c r="D560" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E560" t="str">
-        <v>Germany</v>
+        <v>Croatia</v>
       </c>
       <c r="F560" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Socijaldemokratska partija Hrvatske</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>BURKHARDT</v>
+        <v>BULLMANN</v>
       </c>
       <c r="B561" t="str">
-        <v>Delara</v>
+        <v>Udo</v>
       </c>
       <c r="C561" t="str">
         <v>-</v>
       </c>
       <c r="D561" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E561" t="str">
         <v>Germany</v>
       </c>
       <c r="F561" t="str">
         <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>CÂRCIU</v>
+        <v>BURKHARDT</v>
       </c>
       <c r="B562" t="str">
-        <v>Gheorghe</v>
+        <v>Delara</v>
       </c>
       <c r="C562" t="str">
         <v>-</v>
       </c>
       <c r="D562" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E562" t="str">
-        <v>Romania</v>
+        <v>Germany</v>
       </c>
       <c r="F562" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>CEPEDA</v>
+        <v>CÂRCIU</v>
       </c>
       <c r="B563" t="str">
-        <v>José</v>
+        <v>Gheorghe</v>
       </c>
       <c r="C563" t="str">
         <v>-</v>
       </c>
       <c r="D563" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E563" t="str">
-        <v>Spain</v>
+        <v>Romania</v>
       </c>
       <c r="F563" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>CEULEMANS</v>
+        <v>CEPEDA</v>
       </c>
       <c r="B564" t="str">
-        <v>Estelle</v>
+        <v>José</v>
       </c>
       <c r="C564" t="str">
         <v>-</v>
       </c>
       <c r="D564" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E564" t="str">
-        <v>Belgium</v>
+        <v>Spain</v>
       </c>
       <c r="F564" t="str">
-        <v>Parti Socialiste</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>CHAHIM</v>
+        <v>CEULEMANS</v>
       </c>
       <c r="B565" t="str">
-        <v>Mohammed</v>
+        <v>Estelle</v>
       </c>
       <c r="C565" t="str">
         <v>-</v>
       </c>
       <c r="D565" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E565" t="str">
-        <v>Netherlands</v>
+        <v>Belgium</v>
       </c>
       <c r="F565" t="str">
-        <v>Progressief Nederland</v>
+        <v>Parti Socialiste</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>CLERGEAU</v>
+        <v>CHAHIM</v>
       </c>
       <c r="B566" t="str">
-        <v>Christophe</v>
+        <v>Mohammed</v>
       </c>
       <c r="C566" t="str">
         <v>-</v>
       </c>
       <c r="D566" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E566" t="str">
-        <v>France</v>
+        <v>Netherlands</v>
       </c>
       <c r="F566" t="str">
-        <v>Parti socialiste</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>CORRADO</v>
+        <v>CLERGEAU</v>
       </c>
       <c r="B567" t="str">
-        <v>Annalisa</v>
+        <v>Christophe</v>
       </c>
       <c r="C567" t="str">
         <v>-</v>
       </c>
       <c r="D567" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E567" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F567" t="str">
-        <v>Partito Democratico</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>COSTANZO</v>
+        <v>CORRADO</v>
       </c>
       <c r="B568" t="str">
-        <v>Vivien</v>
+        <v>Annalisa</v>
       </c>
       <c r="C568" t="str">
         <v>-</v>
       </c>
       <c r="D568" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E568" t="str">
-        <v>Germany</v>
+        <v>Italy</v>
       </c>
       <c r="F568" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>CREMER</v>
+        <v>COSTANZO</v>
       </c>
       <c r="B569" t="str">
-        <v>Tobias</v>
+        <v>Vivien</v>
       </c>
       <c r="C569" t="str">
         <v>-</v>
       </c>
       <c r="D569" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E569" t="str">
         <v>Germany</v>
       </c>
       <c r="F569" t="str">
         <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>CRISTEA</v>
+        <v>CREMER</v>
       </c>
       <c r="B570" t="str">
-        <v>Andi</v>
+        <v>Tobias</v>
       </c>
       <c r="C570" t="str">
         <v>-</v>
       </c>
       <c r="D570" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E570" t="str">
-        <v>Romania</v>
+        <v>Germany</v>
       </c>
       <c r="F570" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>DANIELSSON</v>
+        <v>CRISTEA</v>
       </c>
       <c r="B571" t="str">
-        <v>Johan</v>
+        <v>Andi</v>
       </c>
       <c r="C571" t="str">
         <v>-</v>
       </c>
       <c r="D571" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E571" t="str">
-        <v>Sweden</v>
+        <v>Romania</v>
       </c>
       <c r="F571" t="str">
-        <v>Arbetarepartiet- Socialdemokraterna</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>DI RUPO</v>
+        <v>DANIELSSON</v>
       </c>
       <c r="B572" t="str">
-        <v>Elio</v>
+        <v>Johan</v>
       </c>
       <c r="C572" t="str">
         <v>-</v>
       </c>
       <c r="D572" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E572" t="str">
-        <v>Belgium</v>
+        <v>Sweden</v>
       </c>
       <c r="F572" t="str">
-        <v>Parti Socialiste</v>
+        <v>Arbetarepartiet- Socialdemokraterna</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>DIBRANI</v>
+        <v>DI RUPO</v>
       </c>
       <c r="B573" t="str">
-        <v>Adnan</v>
+        <v>Elio</v>
       </c>
       <c r="C573" t="str">
         <v>-</v>
       </c>
       <c r="D573" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E573" t="str">
-        <v>Sweden</v>
+        <v>Belgium</v>
       </c>
       <c r="F573" t="str">
-        <v>Arbetarepartiet- Socialdemokraterna</v>
+        <v>Parti Socialiste</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>DÎNCU</v>
+        <v>DIBRANI</v>
       </c>
       <c r="B574" t="str">
-        <v>Vasile</v>
+        <v>Adnan</v>
       </c>
       <c r="C574" t="str">
         <v>-</v>
       </c>
       <c r="D574" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E574" t="str">
-        <v>Romania</v>
+        <v>Sweden</v>
       </c>
       <c r="F574" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Arbetarepartiet- Socialdemokraterna</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>DOBREV</v>
+        <v>DÎNCU</v>
       </c>
       <c r="B575" t="str">
-        <v>Klára</v>
+        <v>Vasile</v>
       </c>
       <c r="C575" t="str">
         <v>-</v>
       </c>
       <c r="D575" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E575" t="str">
-        <v>Hungary</v>
+        <v>Romania</v>
       </c>
       <c r="F575" t="str">
-        <v>Demokratikus Koalíció</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>ECKE</v>
+        <v>DOBREV</v>
       </c>
       <c r="B576" t="str">
-        <v>Matthias</v>
+        <v>Klára</v>
       </c>
       <c r="C576" t="str">
         <v>-</v>
       </c>
       <c r="D576" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E576" t="str">
-        <v>Germany</v>
+        <v>Hungary</v>
       </c>
       <c r="F576" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Demokratikus Koalíció</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>ERIKSSON</v>
+        <v>ECKE</v>
       </c>
       <c r="B577" t="str">
-        <v>Sofie</v>
+        <v>Matthias</v>
       </c>
       <c r="C577" t="str">
         <v>-</v>
       </c>
       <c r="D577" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E577" t="str">
-        <v>Sweden</v>
+        <v>Germany</v>
       </c>
       <c r="F577" t="str">
-        <v>Arbetarepartiet- Socialdemokraterna</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>FARANTOURIS</v>
+        <v>ERIKSSON</v>
       </c>
       <c r="B578" t="str">
-        <v>Nikolas</v>
+        <v>Sofie</v>
       </c>
       <c r="C578" t="str">
         <v>-</v>
       </c>
       <c r="D578" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E578" t="str">
-        <v>Greece</v>
+        <v>Sweden</v>
       </c>
       <c r="F578" t="str">
-        <v>PASOK-KINAL</v>
+        <v>Arbetarepartiet- Socialdemokraterna</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>FERNÁNDEZ</v>
+        <v>FARANTOURIS</v>
       </c>
       <c r="B579" t="str">
-        <v>Jonás</v>
+        <v>Nikolas</v>
       </c>
       <c r="C579" t="str">
         <v>-</v>
       </c>
       <c r="D579" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E579" t="str">
-        <v>Spain</v>
+        <v>Greece</v>
       </c>
       <c r="F579" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>PASOK-KINAL</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>FIREA</v>
+        <v>FERNÁNDEZ</v>
       </c>
       <c r="B580" t="str">
-        <v>Gabriela</v>
+        <v>Jonás</v>
       </c>
       <c r="C580" t="str">
         <v>-</v>
       </c>
       <c r="D580" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E580" t="str">
-        <v>Romania</v>
+        <v>Spain</v>
       </c>
       <c r="F580" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>FITA</v>
+        <v>FIREA</v>
       </c>
       <c r="B581" t="str">
-        <v>Claire</v>
+        <v>Gabriela</v>
       </c>
       <c r="C581" t="str">
         <v>-</v>
       </c>
       <c r="D581" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E581" t="str">
-        <v>France</v>
+        <v>Romania</v>
       </c>
       <c r="F581" t="str">
-        <v>Parti socialiste</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>FRANQUEIRA RODRIGUES</v>
+        <v>FITA</v>
       </c>
       <c r="B582" t="str">
-        <v>André</v>
+        <v>Claire</v>
       </c>
       <c r="C582" t="str">
         <v>-</v>
       </c>
       <c r="D582" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E582" t="str">
-        <v>Portugal</v>
+        <v>France</v>
       </c>
       <c r="F582" t="str">
-        <v>Partido Socialista</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>FRITZON</v>
+        <v>FRANQUEIRA RODRIGUES</v>
       </c>
       <c r="B583" t="str">
-        <v>Heléne</v>
+        <v>André</v>
       </c>
       <c r="C583" t="str">
         <v>-</v>
       </c>
       <c r="D583" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E583" t="str">
-        <v>Sweden</v>
+        <v>Portugal</v>
       </c>
       <c r="F583" t="str">
-        <v>Arbetarepartiet- Socialdemokraterna</v>
+        <v>Partido Socialista</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>FUGLSANG</v>
+        <v>FRITZON</v>
       </c>
       <c r="B584" t="str">
-        <v>Niels</v>
+        <v>Heléne</v>
       </c>
       <c r="C584" t="str">
         <v>-</v>
       </c>
       <c r="D584" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E584" t="str">
-        <v>Denmark</v>
+        <v>Sweden</v>
       </c>
       <c r="F584" t="str">
-        <v>Socialdemokratiet</v>
+        <v>Arbetarepartiet- Socialdemokraterna</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>GÁLVEZ</v>
+        <v>FUGLSANG</v>
       </c>
       <c r="B585" t="str">
-        <v>Lina</v>
+        <v>Niels</v>
       </c>
       <c r="C585" t="str">
         <v>-</v>
       </c>
       <c r="D585" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E585" t="str">
-        <v>Spain</v>
+        <v>Denmark</v>
       </c>
       <c r="F585" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Socialdemokratiet</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>GARCÍA PÉREZ</v>
+        <v>GÁLVEZ</v>
       </c>
       <c r="B586" t="str">
-        <v>Iratxe</v>
+        <v>Lina</v>
       </c>
       <c r="C586" t="str">
         <v>-</v>
       </c>
       <c r="D586" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E586" t="str">
         <v>Spain</v>
       </c>
       <c r="F586" t="str">
         <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>GEIER</v>
+        <v>GARCÍA PÉREZ</v>
       </c>
       <c r="B587" t="str">
-        <v>Jens</v>
+        <v>Iratxe</v>
       </c>
       <c r="C587" t="str">
         <v>-</v>
       </c>
       <c r="D587" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E587" t="str">
-        <v>Germany</v>
+        <v>Spain</v>
       </c>
       <c r="F587" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>GERMAIN</v>
+        <v>GEIER</v>
       </c>
       <c r="B588" t="str">
-        <v>Jean-Marc</v>
+        <v>Jens</v>
       </c>
       <c r="C588" t="str">
         <v>-</v>
       </c>
       <c r="D588" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E588" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F588" t="str">
-        <v>Parti socialiste</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>GLUCKSMANN</v>
+        <v>GERMAIN</v>
       </c>
       <c r="B589" t="str">
-        <v>Raphaël</v>
+        <v>Jean-Marc</v>
       </c>
       <c r="C589" t="str">
         <v>-</v>
       </c>
       <c r="D589" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E589" t="str">
         <v>France</v>
       </c>
       <c r="F589" t="str">
-        <v>Place publique</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>GOMES</v>
+        <v>GLUCKSMANN</v>
       </c>
       <c r="B590" t="str">
-        <v>Isilda</v>
+        <v>Raphaël</v>
       </c>
       <c r="C590" t="str">
         <v>-</v>
       </c>
       <c r="D590" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E590" t="str">
-        <v>Portugal</v>
+        <v>France</v>
       </c>
       <c r="F590" t="str">
-        <v>Partido Socialista</v>
+        <v>Place publique</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>GÓMEZ LÓPEZ</v>
+        <v>GOMES</v>
       </c>
       <c r="B591" t="str">
-        <v>Sandra</v>
+        <v>Isilda</v>
       </c>
       <c r="C591" t="str">
         <v>-</v>
       </c>
       <c r="D591" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E591" t="str">
-        <v>Spain</v>
+        <v>Portugal</v>
       </c>
       <c r="F591" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partido Socialista</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>GONÇALVES</v>
+        <v>GÓMEZ LÓPEZ</v>
       </c>
       <c r="B592" t="str">
-        <v>Bruno</v>
+        <v>Sandra</v>
       </c>
       <c r="C592" t="str">
         <v>-</v>
       </c>
       <c r="D592" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E592" t="str">
-        <v>Portugal</v>
+        <v>Spain</v>
       </c>
       <c r="F592" t="str">
-        <v>Partido Socialista</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
         <v>GONÇALVES</v>
       </c>
       <c r="B593" t="str">
-        <v>Sérgio</v>
+        <v>Bruno</v>
       </c>
       <c r="C593" t="str">
         <v>-</v>
       </c>
       <c r="D593" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E593" t="str">
         <v>Portugal</v>
       </c>
       <c r="F593" t="str">
         <v>Partido Socialista</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>GONZÁLEZ CASARES</v>
+        <v>GONÇALVES</v>
       </c>
       <c r="B594" t="str">
-        <v>Nicolás</v>
+        <v>Sérgio</v>
       </c>
       <c r="C594" t="str">
         <v>-</v>
       </c>
       <c r="D594" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E594" t="str">
-        <v>Spain</v>
+        <v>Portugal</v>
       </c>
       <c r="F594" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partido Socialista</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>GORI</v>
+        <v>GONZÁLEZ CASARES</v>
       </c>
       <c r="B595" t="str">
-        <v>Giorgio</v>
+        <v>Nicolás</v>
       </c>
       <c r="C595" t="str">
         <v>-</v>
       </c>
       <c r="D595" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E595" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F595" t="str">
-        <v>Partito Democratico</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>GRAPINI</v>
+        <v>GORI</v>
       </c>
       <c r="B596" t="str">
-        <v>Maria</v>
+        <v>Giorgio</v>
       </c>
       <c r="C596" t="str">
         <v>-</v>
       </c>
       <c r="D596" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E596" t="str">
-        <v>Romania</v>
+        <v>Italy</v>
       </c>
       <c r="F596" t="str">
-        <v>Partidul Umanist Social Liberal</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>GROSSMANN</v>
+        <v>GRAPINI</v>
       </c>
       <c r="B597" t="str">
-        <v>Elisabeth</v>
+        <v>Maria</v>
       </c>
       <c r="C597" t="str">
         <v>-</v>
       </c>
       <c r="D597" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E597" t="str">
-        <v>Austria</v>
+        <v>Romania</v>
       </c>
       <c r="F597" t="str">
-        <v>Sozialdemokratische Partei Österreichs</v>
+        <v>Partidul Umanist Social Liberal</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>GUZENINA</v>
+        <v>GROSSMANN</v>
       </c>
       <c r="B598" t="str">
-        <v>Maria</v>
+        <v>Elisabeth</v>
       </c>
       <c r="C598" t="str">
         <v>-</v>
       </c>
       <c r="D598" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E598" t="str">
-        <v>Finland</v>
+        <v>Austria</v>
       </c>
       <c r="F598" t="str">
-        <v>Suomen Sosialidemokraattinen Puolue/Finlands Socialdemokratiska Parti</v>
+        <v>Sozialdemokratische Partei Österreichs</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>HEIDE</v>
+        <v>GUZENINA</v>
       </c>
       <c r="B599" t="str">
-        <v>Hannes</v>
+        <v>Maria</v>
       </c>
       <c r="C599" t="str">
         <v>-</v>
       </c>
       <c r="D599" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E599" t="str">
-        <v>Austria</v>
+        <v>Finland</v>
       </c>
       <c r="F599" t="str">
-        <v>Sozialdemokratische Partei Österreichs</v>
+        <v>Suomen Sosialidemokraattinen Puolue/Finlands Socialdemokratiska Parti</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>HEINÄLUOMA</v>
+        <v>HEIDE</v>
       </c>
       <c r="B600" t="str">
-        <v>Eero</v>
+        <v>Hannes</v>
       </c>
       <c r="C600" t="str">
         <v>-</v>
       </c>
       <c r="D600" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E600" t="str">
-        <v>Finland</v>
+        <v>Austria</v>
       </c>
       <c r="F600" t="str">
-        <v>Suomen Sosialidemokraattinen Puolue/Finlands Socialdemokratiska Parti</v>
+        <v>Sozialdemokratische Partei Österreichs</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>HOMS GINEL</v>
+        <v>HEINÄLUOMA</v>
       </c>
       <c r="B601" t="str">
-        <v>Alicia</v>
+        <v>Eero</v>
       </c>
       <c r="C601" t="str">
         <v>-</v>
       </c>
       <c r="D601" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E601" t="str">
-        <v>Spain</v>
+        <v>Finland</v>
       </c>
       <c r="F601" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Suomen Sosialidemokraattinen Puolue/Finlands Socialdemokratiska Parti</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>INCIR</v>
+        <v>HOMS GINEL</v>
       </c>
       <c r="B602" t="str">
-        <v>Evin</v>
+        <v>Alicia</v>
       </c>
       <c r="C602" t="str">
         <v>-</v>
       </c>
       <c r="D602" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E602" t="str">
-        <v>Sweden</v>
+        <v>Spain</v>
       </c>
       <c r="F602" t="str">
-        <v>Arbetarepartiet- Socialdemokraterna</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>JALLOUL MURO</v>
+        <v>INCIR</v>
       </c>
       <c r="B603" t="str">
-        <v>Hana</v>
+        <v>Evin</v>
       </c>
       <c r="C603" t="str">
         <v>-</v>
       </c>
       <c r="D603" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E603" t="str">
-        <v>Spain</v>
+        <v>Sweden</v>
       </c>
       <c r="F603" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Arbetarepartiet- Socialdemokraterna</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>JERKOVIĆ</v>
+        <v>JALLOUL MURO</v>
       </c>
       <c r="B604" t="str">
-        <v>Romana</v>
+        <v>Hana</v>
       </c>
       <c r="C604" t="str">
         <v>-</v>
       </c>
       <c r="D604" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E604" t="str">
-        <v>Croatia</v>
+        <v>Spain</v>
       </c>
       <c r="F604" t="str">
-        <v>Socijaldemokratska partija Hrvatske</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>JOUVET</v>
+        <v>JERKOVIĆ</v>
       </c>
       <c r="B605" t="str">
-        <v>Pierre</v>
+        <v>Romana</v>
       </c>
       <c r="C605" t="str">
         <v>-</v>
       </c>
       <c r="D605" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E605" t="str">
-        <v>France</v>
+        <v>Croatia</v>
       </c>
       <c r="F605" t="str">
-        <v>Parti socialiste</v>
+        <v>Socijaldemokratska partija Hrvatske</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>KALFON</v>
+        <v>JOUVET</v>
       </c>
       <c r="B606" t="str">
-        <v>François</v>
+        <v>Pierre</v>
       </c>
       <c r="C606" t="str">
         <v>-</v>
       </c>
       <c r="D606" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E606" t="str">
         <v>France</v>
       </c>
       <c r="F606" t="str">
         <v>Parti socialiste</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>KALJURAND</v>
+        <v>KALFON</v>
       </c>
       <c r="B607" t="str">
-        <v>Marina</v>
+        <v>François</v>
       </c>
       <c r="C607" t="str">
         <v>-</v>
       </c>
       <c r="D607" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E607" t="str">
-        <v>Estonia</v>
+        <v>France</v>
       </c>
       <c r="F607" t="str">
-        <v>Sotsiaaldemokraatlik Erakond</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>LALUCQ</v>
+        <v>KALJURAND</v>
       </c>
       <c r="B608" t="str">
-        <v>Aurore</v>
+        <v>Marina</v>
       </c>
       <c r="C608" t="str">
         <v>-</v>
       </c>
       <c r="D608" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E608" t="str">
-        <v>France</v>
+        <v>Estonia</v>
       </c>
       <c r="F608" t="str">
-        <v>Place publique</v>
+        <v>Sotsiaaldemokraatlik Erakond</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>LANGE</v>
+        <v>LALUCQ</v>
       </c>
       <c r="B609" t="str">
-        <v>Bernd</v>
+        <v>Aurore</v>
       </c>
       <c r="C609" t="str">
         <v>-</v>
       </c>
       <c r="D609" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E609" t="str">
-        <v>Germany</v>
+        <v>France</v>
       </c>
       <c r="F609" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Place publique</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>LAURENT</v>
+        <v>LANGE</v>
       </c>
       <c r="B610" t="str">
-        <v>Murielle</v>
+        <v>Bernd</v>
       </c>
       <c r="C610" t="str">
         <v>-</v>
       </c>
       <c r="D610" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E610" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F610" t="str">
-        <v>Parti socialiste</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>LAURETI</v>
+        <v>LAURENT</v>
       </c>
       <c r="B611" t="str">
-        <v>Camilla</v>
+        <v>Murielle</v>
       </c>
       <c r="C611" t="str">
         <v>-</v>
       </c>
       <c r="D611" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E611" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F611" t="str">
-        <v>Partito Democratico</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>LÓPEZ</v>
+        <v>LAURETI</v>
       </c>
       <c r="B612" t="str">
-        <v>Javi</v>
+        <v>Camilla</v>
       </c>
       <c r="C612" t="str">
         <v>-</v>
       </c>
       <c r="D612" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E612" t="str">
-        <v>Spain</v>
+        <v>Italy</v>
       </c>
       <c r="F612" t="str">
-        <v>Partit dels Socialistes de Catalunya (PSC-PSOE)</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>LÓPEZ AGUILAR</v>
+        <v>LÓPEZ</v>
       </c>
       <c r="B613" t="str">
-        <v>Juan Fernando</v>
+        <v>Javi</v>
       </c>
       <c r="C613" t="str">
         <v>-</v>
       </c>
       <c r="D613" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E613" t="str">
         <v>Spain</v>
       </c>
       <c r="F613" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partit dels Socialistes de Catalunya (PSC-PSOE)</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>LUENA</v>
+        <v>LÓPEZ AGUILAR</v>
       </c>
       <c r="B614" t="str">
-        <v>César</v>
+        <v>Juan Fernando</v>
       </c>
       <c r="C614" t="str">
         <v>-</v>
       </c>
       <c r="D614" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E614" t="str">
         <v>Spain</v>
       </c>
       <c r="F614" t="str">
         <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>LUPO</v>
+        <v>LUENA</v>
       </c>
       <c r="B615" t="str">
-        <v>Giuseppe</v>
+        <v>César</v>
       </c>
       <c r="C615" t="str">
         <v>-</v>
       </c>
       <c r="D615" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E615" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F615" t="str">
-        <v>Partito Democratico</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>MAESTRE</v>
+        <v>LUPO</v>
       </c>
       <c r="B616" t="str">
-        <v>Cristina</v>
+        <v>Giuseppe</v>
       </c>
       <c r="C616" t="str">
         <v>-</v>
       </c>
       <c r="D616" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E616" t="str">
-        <v>Spain</v>
+        <v>Italy</v>
       </c>
       <c r="F616" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>MAIJ</v>
+        <v>MAESTRE</v>
       </c>
       <c r="B617" t="str">
-        <v>Marit</v>
+        <v>Cristina</v>
       </c>
       <c r="C617" t="str">
         <v>-</v>
       </c>
       <c r="D617" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E617" t="str">
-        <v>Netherlands</v>
+        <v>Spain</v>
       </c>
       <c r="F617" t="str">
-        <v>Progressief Nederland</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>MANDA</v>
+        <v>MAIJ</v>
       </c>
       <c r="B618" t="str">
-        <v>Claudiu</v>
+        <v>Marit</v>
       </c>
       <c r="C618" t="str">
         <v>-</v>
       </c>
       <c r="D618" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E618" t="str">
-        <v>Romania</v>
+        <v>Netherlands</v>
       </c>
       <c r="F618" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>MANIATIS</v>
+        <v>MANDA</v>
       </c>
       <c r="B619" t="str">
-        <v>Yannis</v>
+        <v>Claudiu</v>
       </c>
       <c r="C619" t="str">
         <v>-</v>
       </c>
       <c r="D619" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E619" t="str">
-        <v>Greece</v>
+        <v>Romania</v>
       </c>
       <c r="F619" t="str">
-        <v>PASOK-KINAL</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>MARAN</v>
+        <v>MANIATIS</v>
       </c>
       <c r="B620" t="str">
-        <v>Pierfrancesco</v>
+        <v>Yannis</v>
       </c>
       <c r="C620" t="str">
         <v>-</v>
       </c>
       <c r="D620" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E620" t="str">
-        <v>Italy</v>
+        <v>Greece</v>
       </c>
       <c r="F620" t="str">
-        <v>Partito Democratico</v>
+        <v>PASOK-KINAL</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>MAVRIDES</v>
+        <v>MARAN</v>
       </c>
       <c r="B621" t="str">
-        <v>Costas</v>
+        <v>Pierfrancesco</v>
       </c>
       <c r="C621" t="str">
         <v>-</v>
       </c>
       <c r="D621" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E621" t="str">
-        <v>Cyprus</v>
+        <v>Italy</v>
       </c>
       <c r="F621" t="str">
-        <v>Democratic Party</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>MEBAREK</v>
+        <v>MAVRIDES</v>
       </c>
       <c r="B622" t="str">
-        <v>Nora</v>
+        <v>Costas</v>
       </c>
       <c r="C622" t="str">
         <v>-</v>
       </c>
       <c r="D622" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E622" t="str">
-        <v>France</v>
+        <v>Cyprus</v>
       </c>
       <c r="F622" t="str">
-        <v>Parti socialiste</v>
+        <v>Democratic Party</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>MENDES</v>
+        <v>MEBAREK</v>
       </c>
       <c r="B623" t="str">
-        <v>Ana Catarina</v>
+        <v>Nora</v>
       </c>
       <c r="C623" t="str">
         <v>-</v>
       </c>
       <c r="D623" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E623" t="str">
-        <v>Portugal</v>
+        <v>France</v>
       </c>
       <c r="F623" t="str">
-        <v>Partido Socialista</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>MENDIA</v>
+        <v>MENDES</v>
       </c>
       <c r="B624" t="str">
-        <v>Idoia</v>
+        <v>Ana Catarina</v>
       </c>
       <c r="C624" t="str">
         <v>-</v>
       </c>
       <c r="D624" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E624" t="str">
-        <v>Spain</v>
+        <v>Portugal</v>
       </c>
       <c r="F624" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partido Socialista</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>MIKSER</v>
+        <v>MENDIA</v>
       </c>
       <c r="B625" t="str">
-        <v>Sven</v>
+        <v>Idoia</v>
       </c>
       <c r="C625" t="str">
         <v>-</v>
       </c>
       <c r="D625" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E625" t="str">
-        <v>Estonia</v>
+        <v>Spain</v>
       </c>
       <c r="F625" t="str">
-        <v>Sotsiaaldemokraatlik Erakond</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>MOLNÁR</v>
+        <v>MIKSER</v>
       </c>
       <c r="B626" t="str">
-        <v>Csaba</v>
+        <v>Sven</v>
       </c>
       <c r="C626" t="str">
         <v>-</v>
       </c>
       <c r="D626" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E626" t="str">
-        <v>Hungary</v>
+        <v>Estonia</v>
       </c>
       <c r="F626" t="str">
-        <v>Demokratikus Koalíció</v>
+        <v>Sotsiaaldemokraatlik Erakond</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>MORENO SÁNCHEZ</v>
+        <v>MOLNÁR</v>
       </c>
       <c r="B627" t="str">
-        <v>Javier</v>
+        <v>Csaba</v>
       </c>
       <c r="C627" t="str">
         <v>-</v>
       </c>
       <c r="D627" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E627" t="str">
-        <v>Spain</v>
+        <v>Hungary</v>
       </c>
       <c r="F627" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Demokratikus Koalíció</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>MORETTI</v>
+        <v>MORENO SÁNCHEZ</v>
       </c>
       <c r="B628" t="str">
-        <v>Alessandra</v>
+        <v>Javier</v>
       </c>
       <c r="C628" t="str">
         <v>-</v>
       </c>
       <c r="D628" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E628" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F628" t="str">
-        <v>Partito Democratico</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>MUŞOIU</v>
+        <v>MORETTI</v>
       </c>
       <c r="B629" t="str">
-        <v>Ştefan</v>
+        <v>Alessandra</v>
       </c>
       <c r="C629" t="str">
         <v>-</v>
       </c>
       <c r="D629" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E629" t="str">
-        <v>Romania</v>
+        <v>Italy</v>
       </c>
       <c r="F629" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>NARDELLA</v>
+        <v>MUŞOIU</v>
       </c>
       <c r="B630" t="str">
-        <v>Dario</v>
+        <v>Ştefan</v>
       </c>
       <c r="C630" t="str">
         <v>-</v>
       </c>
       <c r="D630" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E630" t="str">
-        <v>Italy</v>
+        <v>Romania</v>
       </c>
       <c r="F630" t="str">
-        <v>Partito Democratico</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>NEGRESCU</v>
+        <v>NARDELLA</v>
       </c>
       <c r="B631" t="str">
-        <v>Victor</v>
+        <v>Dario</v>
       </c>
       <c r="C631" t="str">
         <v>-</v>
       </c>
       <c r="D631" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E631" t="str">
-        <v>Romania</v>
+        <v>Italy</v>
       </c>
       <c r="F631" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>NEMEC</v>
+        <v>NEGRESCU</v>
       </c>
       <c r="B632" t="str">
-        <v>Matjaž</v>
+        <v>Victor</v>
       </c>
       <c r="C632" t="str">
         <v>-</v>
       </c>
       <c r="D632" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E632" t="str">
-        <v>Slovenia</v>
+        <v>Romania</v>
       </c>
       <c r="F632" t="str">
-        <v>Socialni demokrati</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>NICA</v>
+        <v>NEMEC</v>
       </c>
       <c r="B633" t="str">
-        <v>Dan</v>
+        <v>Matjaž</v>
       </c>
       <c r="C633" t="str">
         <v>-</v>
       </c>
       <c r="D633" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E633" t="str">
-        <v>Romania</v>
+        <v>Slovenia</v>
       </c>
       <c r="F633" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Socialni demokrati</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>NOICHL</v>
+        <v>NICA</v>
       </c>
       <c r="B634" t="str">
-        <v>Maria</v>
+        <v>Dan</v>
       </c>
       <c r="C634" t="str">
         <v>-</v>
       </c>
       <c r="D634" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E634" t="str">
-        <v>Germany</v>
+        <v>Romania</v>
       </c>
       <c r="F634" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>PAJÍN</v>
+        <v>NOICHL</v>
       </c>
       <c r="B635" t="str">
-        <v>Leire</v>
+        <v>Maria</v>
       </c>
       <c r="C635" t="str">
         <v>-</v>
       </c>
       <c r="D635" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E635" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F635" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>PAPANDREOU</v>
+        <v>PAJÍN</v>
       </c>
       <c r="B636" t="str">
-        <v>Nikos</v>
+        <v>Leire</v>
       </c>
       <c r="C636" t="str">
         <v>-</v>
       </c>
       <c r="D636" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E636" t="str">
-        <v>Greece</v>
+        <v>Spain</v>
       </c>
       <c r="F636" t="str">
-        <v>PASOK-KINAL</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>PELLERIN-CARLIN</v>
+        <v>PAPANDREOU</v>
       </c>
       <c r="B637" t="str">
-        <v>Thomas</v>
+        <v>Nikos</v>
       </c>
       <c r="C637" t="str">
         <v>-</v>
       </c>
       <c r="D637" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E637" t="str">
-        <v>France</v>
+        <v>Greece</v>
       </c>
       <c r="F637" t="str">
-        <v>Place publique</v>
+        <v>PASOK-KINAL</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>PENKOVA</v>
+        <v>PELLERIN-CARLIN</v>
       </c>
       <c r="B638" t="str">
-        <v>Tsvetelina</v>
+        <v>Thomas</v>
       </c>
       <c r="C638" t="str">
         <v>-</v>
       </c>
       <c r="D638" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E638" t="str">
-        <v>Bulgaria</v>
+        <v>France</v>
       </c>
       <c r="F638" t="str">
-        <v>Bulgarian Socialist Party</v>
+        <v>Place publique</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>PICULA</v>
+        <v>PENKOVA</v>
       </c>
       <c r="B639" t="str">
-        <v>Tonino</v>
+        <v>Tsvetelina</v>
       </c>
       <c r="C639" t="str">
         <v>-</v>
       </c>
       <c r="D639" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E639" t="str">
-        <v>Croatia</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F639" t="str">
-        <v>Socijaldemokratska partija Hrvatske</v>
+        <v>Bulgarian Socialist Party</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>RAFOWICZ</v>
+        <v>PICULA</v>
       </c>
       <c r="B640" t="str">
-        <v>Emma</v>
+        <v>Tonino</v>
       </c>
       <c r="C640" t="str">
         <v>-</v>
       </c>
       <c r="D640" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E640" t="str">
-        <v>France</v>
+        <v>Croatia</v>
       </c>
       <c r="F640" t="str">
-        <v>Parti socialiste</v>
+        <v>Socijaldemokratska partija Hrvatske</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>REGNER</v>
+        <v>RAFOWICZ</v>
       </c>
       <c r="B641" t="str">
-        <v>Evelyn</v>
+        <v>Emma</v>
       </c>
       <c r="C641" t="str">
         <v>-</v>
       </c>
       <c r="D641" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E641" t="str">
-        <v>Austria</v>
+        <v>France</v>
       </c>
       <c r="F641" t="str">
-        <v>Sozialdemokratische Partei Österreichs</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>REPASI</v>
+        <v>REGNER</v>
       </c>
       <c r="B642" t="str">
-        <v>René</v>
+        <v>Evelyn</v>
       </c>
       <c r="C642" t="str">
         <v>-</v>
       </c>
       <c r="D642" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E642" t="str">
-        <v>Germany</v>
+        <v>Austria</v>
       </c>
       <c r="F642" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Sozialdemokratische Partei Österreichs</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>REPP</v>
+        <v>REPASI</v>
       </c>
       <c r="B643" t="str">
-        <v>Sabrina</v>
+        <v>René</v>
       </c>
       <c r="C643" t="str">
         <v>-</v>
       </c>
       <c r="D643" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E643" t="str">
         <v>Germany</v>
       </c>
       <c r="F643" t="str">
         <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>REUTEN</v>
+        <v>REPP</v>
       </c>
       <c r="B644" t="str">
-        <v>Thijs</v>
+        <v>Sabrina</v>
       </c>
       <c r="C644" t="str">
         <v>-</v>
       </c>
       <c r="D644" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E644" t="str">
-        <v>Netherlands</v>
+        <v>Germany</v>
       </c>
       <c r="F644" t="str">
-        <v>Progressief Nederland</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>RICCI</v>
+        <v>REUTEN</v>
       </c>
       <c r="B645" t="str">
-        <v>Matteo</v>
+        <v>Thijs</v>
       </c>
       <c r="C645" t="str">
         <v>-</v>
       </c>
       <c r="D645" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E645" t="str">
-        <v>Italy</v>
+        <v>Netherlands</v>
       </c>
       <c r="F645" t="str">
-        <v>Partito Democratico</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>RIDEL</v>
+        <v>RICCI</v>
       </c>
       <c r="B646" t="str">
-        <v>Chloé</v>
+        <v>Matteo</v>
       </c>
       <c r="C646" t="str">
         <v>-</v>
       </c>
       <c r="D646" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E646" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F646" t="str">
-        <v>Parti socialiste</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>RÍORDÁIN</v>
+        <v>RIDEL</v>
       </c>
       <c r="B647" t="str">
-        <v>Aodhán Ó</v>
+        <v>Chloé</v>
       </c>
       <c r="C647" t="str">
         <v>-</v>
       </c>
       <c r="D647" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E647" t="str">
-        <v>Ireland</v>
+        <v>France</v>
       </c>
       <c r="F647" t="str">
-        <v>Labour Party</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>ROS SEMPERE</v>
+        <v>RÍORDÁIN</v>
       </c>
       <c r="B648" t="str">
-        <v>Marcos</v>
+        <v>Aodhán Ó</v>
       </c>
       <c r="C648" t="str">
         <v>-</v>
       </c>
       <c r="D648" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E648" t="str">
-        <v>Spain</v>
+        <v>Ireland</v>
       </c>
       <c r="F648" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Labour Party</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>RUOTOLO</v>
+        <v>ROS SEMPERE</v>
       </c>
       <c r="B649" t="str">
-        <v>Sandro</v>
+        <v>Marcos</v>
       </c>
       <c r="C649" t="str">
         <v>-</v>
       </c>
       <c r="D649" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E649" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F649" t="str">
-        <v>Partito Democratico</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>SÁNCHEZ AMOR</v>
+        <v>RUOTOLO</v>
       </c>
       <c r="B650" t="str">
-        <v>Nacho</v>
+        <v>Sandro</v>
       </c>
       <c r="C650" t="str">
         <v>-</v>
       </c>
       <c r="D650" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E650" t="str">
-        <v>Spain</v>
+        <v>Italy</v>
       </c>
       <c r="F650" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>SANCHO MURILLO</v>
+        <v>SÁNCHEZ AMOR</v>
       </c>
       <c r="B651" t="str">
-        <v>Elena</v>
+        <v>Nacho</v>
       </c>
       <c r="C651" t="str">
         <v>-</v>
       </c>
       <c r="D651" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E651" t="str">
         <v>Spain</v>
       </c>
       <c r="F651" t="str">
         <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>SARGIACOMO</v>
+        <v>SANCHO MURILLO</v>
       </c>
       <c r="B652" t="str">
-        <v>Eric</v>
+        <v>Elena</v>
       </c>
       <c r="C652" t="str">
         <v>-</v>
       </c>
       <c r="D652" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E652" t="str">
-        <v>France</v>
+        <v>Spain</v>
       </c>
       <c r="F652" t="str">
-        <v>Parti socialiste</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>SCHALDEMOSE</v>
+        <v>SARGIACOMO</v>
       </c>
       <c r="B653" t="str">
-        <v>Christel</v>
+        <v>Eric</v>
       </c>
       <c r="C653" t="str">
         <v>-</v>
       </c>
       <c r="D653" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E653" t="str">
-        <v>Denmark</v>
+        <v>France</v>
       </c>
       <c r="F653" t="str">
-        <v>Socialdemokratiet</v>
+        <v>Parti socialiste</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>SCHEURING-WIELGUS</v>
+        <v>SCHALDEMOSE</v>
       </c>
       <c r="B654" t="str">
-        <v>Joanna</v>
+        <v>Christel</v>
       </c>
       <c r="C654" t="str">
         <v>-</v>
       </c>
       <c r="D654" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E654" t="str">
-        <v>Poland</v>
+        <v>Denmark</v>
       </c>
       <c r="F654" t="str">
-        <v>Nowa Lewica</v>
+        <v>Socialdemokratiet</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>SCHIEDER</v>
+        <v>SCHEURING-WIELGUS</v>
       </c>
       <c r="B655" t="str">
-        <v>Andreas</v>
+        <v>Joanna</v>
       </c>
       <c r="C655" t="str">
         <v>-</v>
       </c>
       <c r="D655" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E655" t="str">
-        <v>Austria</v>
+        <v>Poland</v>
       </c>
       <c r="F655" t="str">
-        <v>Sozialdemokratische Partei Österreichs</v>
+        <v>Nowa Lewica</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>SERRANO SIERRA</v>
+        <v>SCHIEDER</v>
       </c>
       <c r="B656" t="str">
-        <v>Rosa</v>
+        <v>Andreas</v>
       </c>
       <c r="C656" t="str">
         <v>-</v>
       </c>
       <c r="D656" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E656" t="str">
-        <v>Spain</v>
+        <v>Austria</v>
       </c>
       <c r="F656" t="str">
-        <v>Partido Socialista Obrero Español</v>
+        <v>Sozialdemokratische Partei Österreichs</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>SIDL</v>
+        <v>SERRANO SIERRA</v>
       </c>
       <c r="B657" t="str">
-        <v>Günther</v>
+        <v>Rosa</v>
       </c>
       <c r="C657" t="str">
         <v>-</v>
       </c>
       <c r="D657" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E657" t="str">
-        <v>Austria</v>
+        <v>Spain</v>
       </c>
       <c r="F657" t="str">
-        <v>Sozialdemokratische Partei Österreichs</v>
+        <v>Partido Socialista Obrero Español</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>SIPPEL</v>
+        <v>SIDL</v>
       </c>
       <c r="B658" t="str">
-        <v>Birgit</v>
+        <v>Günther</v>
       </c>
       <c r="C658" t="str">
         <v>-</v>
       </c>
       <c r="D658" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E658" t="str">
-        <v>Germany</v>
+        <v>Austria</v>
       </c>
       <c r="F658" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Sozialdemokratische Partei Österreichs</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>ŚMISZEK</v>
+        <v>SIPPEL</v>
       </c>
       <c r="B659" t="str">
-        <v>Krzysztof</v>
+        <v>Birgit</v>
       </c>
       <c r="C659" t="str">
         <v>-</v>
       </c>
       <c r="D659" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E659" t="str">
-        <v>Poland</v>
+        <v>Germany</v>
       </c>
       <c r="F659" t="str">
-        <v>Nowa Lewica</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>STRADA</v>
+        <v>ŚMISZEK</v>
       </c>
       <c r="B660" t="str">
-        <v>Cecilia</v>
+        <v>Krzysztof</v>
       </c>
       <c r="C660" t="str">
         <v>-</v>
       </c>
       <c r="D660" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E660" t="str">
-        <v>Italy</v>
+        <v>Poland</v>
       </c>
       <c r="F660" t="str">
-        <v>Partito Democratico</v>
+        <v>Nowa Lewica</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>TARQUINIO</v>
+        <v>STRADA</v>
       </c>
       <c r="B661" t="str">
-        <v>Marco</v>
+        <v>Cecilia</v>
       </c>
       <c r="C661" t="str">
         <v>-</v>
       </c>
       <c r="D661" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E661" t="str">
         <v>Italy</v>
       </c>
       <c r="F661" t="str">
         <v>Partito Democratico</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>TAVARES</v>
+        <v>TARQUINIO</v>
       </c>
       <c r="B662" t="str">
-        <v>Carla</v>
+        <v>Marco</v>
       </c>
       <c r="C662" t="str">
         <v>-</v>
       </c>
       <c r="D662" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E662" t="str">
-        <v>Portugal</v>
+        <v>Italy</v>
       </c>
       <c r="F662" t="str">
-        <v>Partido Socialista</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>TEMIDO</v>
+        <v>TAVARES</v>
       </c>
       <c r="B663" t="str">
-        <v>Marta</v>
+        <v>Carla</v>
       </c>
       <c r="C663" t="str">
         <v>-</v>
       </c>
       <c r="D663" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E663" t="str">
         <v>Portugal</v>
       </c>
       <c r="F663" t="str">
         <v>Partido Socialista</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>TINAGLI</v>
+        <v>TEMIDO</v>
       </c>
       <c r="B664" t="str">
-        <v>Irene</v>
+        <v>Marta</v>
       </c>
       <c r="C664" t="str">
         <v>-</v>
       </c>
       <c r="D664" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E664" t="str">
-        <v>Italy</v>
+        <v>Portugal</v>
       </c>
       <c r="F664" t="str">
-        <v>Partito Democratico</v>
+        <v>Partido Socialista</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>TOBBACK</v>
+        <v>TINAGLI</v>
       </c>
       <c r="B665" t="str">
-        <v>Bruno</v>
+        <v>Irene</v>
       </c>
       <c r="C665" t="str">
         <v>-</v>
       </c>
       <c r="D665" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E665" t="str">
-        <v>Belgium</v>
+        <v>Italy</v>
       </c>
       <c r="F665" t="str">
-        <v>Vooruit</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>TOPO</v>
+        <v>TOBBACK</v>
       </c>
       <c r="B666" t="str">
-        <v>Raffaele</v>
+        <v>Bruno</v>
       </c>
       <c r="C666" t="str">
         <v>-</v>
       </c>
       <c r="D666" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E666" t="str">
-        <v>Italy</v>
+        <v>Belgium</v>
       </c>
       <c r="F666" t="str">
-        <v>Partito Democratico</v>
+        <v>Vooruit</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>TRAMACERE</v>
+        <v>TOPO</v>
       </c>
       <c r="B667" t="str">
-        <v>Georgia</v>
+        <v>Raffaele</v>
       </c>
       <c r="C667" t="str">
         <v>-</v>
       </c>
       <c r="D667" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E667" t="str">
         <v>Italy</v>
       </c>
       <c r="F667" t="str">
         <v>Partito Democratico</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>TUDOSE</v>
+        <v>TRAMACERE</v>
       </c>
       <c r="B668" t="str">
-        <v>Mihai</v>
+        <v>Georgia</v>
       </c>
       <c r="C668" t="str">
         <v>-</v>
       </c>
       <c r="D668" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E668" t="str">
-        <v>Romania</v>
+        <v>Italy</v>
       </c>
       <c r="F668" t="str">
-        <v>Partidul Social Democrat</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>UŠAKOVS</v>
+        <v>TUDOSE</v>
       </c>
       <c r="B669" t="str">
-        <v>Nils</v>
+        <v>Mihai</v>
       </c>
       <c r="C669" t="str">
         <v>-</v>
       </c>
       <c r="D669" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E669" t="str">
-        <v>Latvia</v>
+        <v>Romania</v>
       </c>
       <c r="F669" t="str">
-        <v>"Saskaņa" sociāldemokrātiskā partija</v>
+        <v>Partidul Social Democrat</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>VAN BREMPT</v>
+        <v>UŠAKOVS</v>
       </c>
       <c r="B670" t="str">
-        <v>Kathleen</v>
+        <v>Nils</v>
       </c>
       <c r="C670" t="str">
         <v>-</v>
       </c>
       <c r="D670" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E670" t="str">
-        <v>Belgium</v>
+        <v>Latvia</v>
       </c>
       <c r="F670" t="str">
-        <v>Vooruit</v>
+        <v>"Saskaņa" sociāldemokrātiskā partija</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>VEŠLIGAJ</v>
+        <v>VAN BREMPT</v>
       </c>
       <c r="B671" t="str">
-        <v>Marko</v>
+        <v>Kathleen</v>
       </c>
       <c r="C671" t="str">
         <v>-</v>
       </c>
       <c r="D671" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E671" t="str">
-        <v>Croatia</v>
+        <v>Belgium</v>
       </c>
       <c r="F671" t="str">
-        <v>Socijaldemokratska partija Hrvatske</v>
+        <v>Vooruit</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>VIGENIN</v>
+        <v>VEŠLIGAJ</v>
       </c>
       <c r="B672" t="str">
-        <v>Kristian</v>
+        <v>Marko</v>
       </c>
       <c r="C672" t="str">
         <v>-</v>
       </c>
       <c r="D672" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E672" t="str">
-        <v>Bulgaria</v>
+        <v>Croatia</v>
       </c>
       <c r="F672" t="str">
-        <v>Bulgarian Socialist Party</v>
+        <v>Socijaldemokratska partija Hrvatske</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>VIND</v>
+        <v>VIGENIN</v>
       </c>
       <c r="B673" t="str">
-        <v>Marianne</v>
+        <v>Kristian</v>
       </c>
       <c r="C673" t="str">
         <v>-</v>
       </c>
       <c r="D673" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E673" t="str">
-        <v>Denmark</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F673" t="str">
-        <v>Socialdemokratiet</v>
+        <v>Bulgarian Socialist Party</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>WÖLKEN</v>
+        <v>VIND</v>
       </c>
       <c r="B674" t="str">
-        <v>Tiemo</v>
+        <v>Marianne</v>
       </c>
       <c r="C674" t="str">
         <v>-</v>
       </c>
       <c r="D674" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E674" t="str">
-        <v>Germany</v>
+        <v>Denmark</v>
       </c>
       <c r="F674" t="str">
-        <v>Sozialdemokratische Partei Deutschlands</v>
+        <v>Socialdemokratiet</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>WOLTERS</v>
+        <v>WÖLKEN</v>
       </c>
       <c r="B675" t="str">
-        <v>Lara</v>
+        <v>Tiemo</v>
       </c>
       <c r="C675" t="str">
         <v>-</v>
       </c>
       <c r="D675" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E675" t="str">
-        <v>Netherlands</v>
+        <v>Germany</v>
       </c>
       <c r="F675" t="str">
-        <v>Progressief Nederland</v>
+        <v>Sozialdemokratische Partei Deutschlands</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>ZAN</v>
+        <v>WOLTERS</v>
       </c>
       <c r="B676" t="str">
-        <v>Alessandro</v>
+        <v>Lara</v>
       </c>
       <c r="C676" t="str">
         <v>-</v>
       </c>
       <c r="D676" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E676" t="str">
-        <v>Italy</v>
+        <v>Netherlands</v>
       </c>
       <c r="F676" t="str">
-        <v>Partito Democratico</v>
+        <v>Progressief Nederland</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>ZINGARETTI</v>
+        <v>ZAN</v>
       </c>
       <c r="B677" t="str">
-        <v>Nicola</v>
+        <v>Alessandro</v>
       </c>
       <c r="C677" t="str">
         <v>-</v>
       </c>
       <c r="D677" t="str">
         <v>S&amp;D</v>
       </c>
       <c r="E677" t="str">
         <v>Italy</v>
       </c>
       <c r="F677" t="str">
         <v>Partito Democratico</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>ANDERSSON</v>
+        <v>ZINGARETTI</v>
       </c>
       <c r="B678" t="str">
-        <v>Li</v>
+        <v>Nicola</v>
       </c>
       <c r="C678" t="str">
         <v>-</v>
       </c>
       <c r="D678" t="str">
-        <v>The Left</v>
+        <v>S&amp;D</v>
       </c>
       <c r="E678" t="str">
-        <v>Finland</v>
+        <v>Italy</v>
       </c>
       <c r="F678" t="str">
-        <v>Vasemmistoliitto</v>
+        <v>Partito Democratico</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>ANTOCI</v>
+        <v>ANDERSSON</v>
       </c>
       <c r="B679" t="str">
-        <v>Giuseppe</v>
+        <v>Li</v>
       </c>
       <c r="C679" t="str">
         <v>-</v>
       </c>
       <c r="D679" t="str">
         <v>The Left</v>
       </c>
       <c r="E679" t="str">
-        <v>Italy</v>
+        <v>Finland</v>
       </c>
       <c r="F679" t="str">
-        <v>Movimento 5 Stelle</v>
+        <v>Vasemmistoliitto</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>ARVANITIS</v>
+        <v>ANTOCI</v>
       </c>
       <c r="B680" t="str">
-        <v>Konstantinos</v>
+        <v>Giuseppe</v>
       </c>
       <c r="C680" t="str">
         <v>-</v>
       </c>
       <c r="D680" t="str">
         <v>The Left</v>
       </c>
       <c r="E680" t="str">
-        <v>Greece</v>
+        <v>Italy</v>
       </c>
       <c r="F680" t="str">
-        <v>Coalition of the Radical Left</v>
+        <v>Movimento 5 Stelle</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>AUBRY</v>
+        <v>ARVANITIS</v>
       </c>
       <c r="B681" t="str">
-        <v>Manon</v>
+        <v>Konstantinos</v>
       </c>
       <c r="C681" t="str">
         <v>-</v>
       </c>
       <c r="D681" t="str">
         <v>The Left</v>
       </c>
       <c r="E681" t="str">
-        <v>France</v>
+        <v>Greece</v>
       </c>
       <c r="F681" t="str">
-        <v>La France Insoumise</v>
+        <v>Coalition of the Radical Left</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>BARRENA ARZA</v>
+        <v>AUBRY</v>
       </c>
       <c r="B682" t="str">
-        <v>Pernando</v>
+        <v>Manon</v>
       </c>
       <c r="C682" t="str">
         <v>-</v>
       </c>
       <c r="D682" t="str">
         <v>The Left</v>
       </c>
       <c r="E682" t="str">
-        <v>Spain</v>
+        <v>France</v>
       </c>
       <c r="F682" t="str">
-        <v>EH BILDU</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>BOTENGA</v>
+        <v>BARRENA ARZA</v>
       </c>
       <c r="B683" t="str">
-        <v>Marc</v>
+        <v>Pernando</v>
       </c>
       <c r="C683" t="str">
         <v>-</v>
       </c>
       <c r="D683" t="str">
         <v>The Left</v>
       </c>
       <c r="E683" t="str">
-        <v>Belgium</v>
+        <v>Spain</v>
       </c>
       <c r="F683" t="str">
-        <v>PVDA-PTB</v>
+        <v>EH BILDU</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>BOYLAN</v>
+        <v>BOTENGA</v>
       </c>
       <c r="B684" t="str">
-        <v>Lynn</v>
+        <v>Marc</v>
       </c>
       <c r="C684" t="str">
         <v>-</v>
       </c>
       <c r="D684" t="str">
         <v>The Left</v>
       </c>
       <c r="E684" t="str">
-        <v>Ireland</v>
+        <v>Belgium</v>
       </c>
       <c r="F684" t="str">
-        <v>Sinn Féin</v>
+        <v>PVDA-PTB</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>CARÊME</v>
+        <v>BOYLAN</v>
       </c>
       <c r="B685" t="str">
-        <v>Damien</v>
+        <v>Lynn</v>
       </c>
       <c r="C685" t="str">
         <v>-</v>
       </c>
       <c r="D685" t="str">
         <v>The Left</v>
       </c>
       <c r="E685" t="str">
-        <v>France</v>
+        <v>Ireland</v>
       </c>
       <c r="F685" t="str">
-        <v>La France Insoumise</v>
+        <v>Sinn Féin</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>CHAIBI</v>
+        <v>CARÊME</v>
       </c>
       <c r="B686" t="str">
-        <v>Leila</v>
+        <v>Damien</v>
       </c>
       <c r="C686" t="str">
         <v>-</v>
       </c>
       <c r="D686" t="str">
         <v>The Left</v>
       </c>
       <c r="E686" t="str">
         <v>France</v>
       </c>
       <c r="F686" t="str">
         <v>La France Insoumise</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>CLAUSEN</v>
+        <v>CHAIBI</v>
       </c>
       <c r="B687" t="str">
-        <v>Per</v>
+        <v>Leila</v>
       </c>
       <c r="C687" t="str">
         <v>-</v>
       </c>
       <c r="D687" t="str">
         <v>The Left</v>
       </c>
       <c r="E687" t="str">
-        <v>Denmark</v>
+        <v>France</v>
       </c>
       <c r="F687" t="str">
-        <v>Enhedslisten</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>DELLA VALLE</v>
+        <v>CLAUSEN</v>
       </c>
       <c r="B688" t="str">
-        <v>Danilo</v>
+        <v>Per</v>
       </c>
       <c r="C688" t="str">
         <v>-</v>
       </c>
       <c r="D688" t="str">
         <v>The Left</v>
       </c>
       <c r="E688" t="str">
-        <v>Italy</v>
+        <v>Denmark</v>
       </c>
       <c r="F688" t="str">
-        <v>Movimento 5 Stelle</v>
+        <v>Enhedslisten</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>DEMIREL</v>
+        <v>DELLA VALLE</v>
       </c>
       <c r="B689" t="str">
-        <v>Özlem</v>
+        <v>Danilo</v>
       </c>
       <c r="C689" t="str">
         <v>-</v>
       </c>
       <c r="D689" t="str">
         <v>The Left</v>
       </c>
       <c r="E689" t="str">
-        <v>Germany</v>
+        <v>Italy</v>
       </c>
       <c r="F689" t="str">
-        <v>DIE LINKE.</v>
+        <v>Movimento 5 Stelle</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>EVERDING</v>
+        <v>DEMIREL</v>
       </c>
       <c r="B690" t="str">
-        <v>Sebastian</v>
+        <v>Özlem</v>
       </c>
       <c r="C690" t="str">
         <v>-</v>
       </c>
       <c r="D690" t="str">
         <v>The Left</v>
       </c>
       <c r="E690" t="str">
         <v>Germany</v>
       </c>
       <c r="F690" t="str">
-        <v>PARTEI MENSCH KLIMA TIERSCHUTZ</v>
+        <v>DIE LINKE.</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>FLANAGAN</v>
+        <v>EVERDING</v>
       </c>
       <c r="B691" t="str">
-        <v>Luke Ming</v>
+        <v>Sebastian</v>
       </c>
       <c r="C691" t="str">
         <v>-</v>
       </c>
       <c r="D691" t="str">
         <v>The Left</v>
       </c>
       <c r="E691" t="str">
-        <v>Ireland</v>
+        <v>Germany</v>
       </c>
       <c r="F691" t="str">
-        <v>Independent</v>
+        <v>PARTEI MENSCH KLIMA TIERSCHUTZ</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>FOURREAU</v>
+        <v>FLANAGAN</v>
       </c>
       <c r="B692" t="str">
-        <v>Emma</v>
+        <v>Luke Ming</v>
       </c>
       <c r="C692" t="str">
         <v>-</v>
       </c>
       <c r="D692" t="str">
         <v>The Left</v>
       </c>
       <c r="E692" t="str">
-        <v>France</v>
+        <v>Ireland</v>
       </c>
       <c r="F692" t="str">
-        <v>La France Insoumise</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>FUNCHION</v>
+        <v>FOURREAU</v>
       </c>
       <c r="B693" t="str">
-        <v>Kathleen</v>
+        <v>Emma</v>
       </c>
       <c r="C693" t="str">
         <v>-</v>
       </c>
       <c r="D693" t="str">
         <v>The Left</v>
       </c>
       <c r="E693" t="str">
-        <v>Ireland</v>
+        <v>France</v>
       </c>
       <c r="F693" t="str">
-        <v>Sinn Féin</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>FURORE</v>
+        <v>FUNCHION</v>
       </c>
       <c r="B694" t="str">
-        <v>Mario</v>
+        <v>Kathleen</v>
       </c>
       <c r="C694" t="str">
         <v>-</v>
       </c>
       <c r="D694" t="str">
         <v>The Left</v>
       </c>
       <c r="E694" t="str">
-        <v>Italy</v>
+        <v>Ireland</v>
       </c>
       <c r="F694" t="str">
-        <v>Movimento 5 Stelle</v>
+        <v>Sinn Féin</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>GALÁN</v>
+        <v>FURORE</v>
       </c>
       <c r="B695" t="str">
-        <v>Estrella</v>
+        <v>Mario</v>
       </c>
       <c r="C695" t="str">
         <v>-</v>
       </c>
       <c r="D695" t="str">
         <v>The Left</v>
       </c>
       <c r="E695" t="str">
-        <v>Spain</v>
+        <v>Italy</v>
       </c>
       <c r="F695" t="str">
-        <v>Movimiento Sumar</v>
+        <v>Movimento 5 Stelle</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>GEDIN</v>
+        <v>GALÁN</v>
       </c>
       <c r="B696" t="str">
-        <v>Hanna</v>
+        <v>Estrella</v>
       </c>
       <c r="C696" t="str">
         <v>-</v>
       </c>
       <c r="D696" t="str">
         <v>The Left</v>
       </c>
       <c r="E696" t="str">
-        <v>Sweden</v>
+        <v>Spain</v>
       </c>
       <c r="F696" t="str">
-        <v>Vänsterpartiet</v>
+        <v>Movimiento Sumar</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>GEORGIOU</v>
+        <v>GEDIN</v>
       </c>
       <c r="B697" t="str">
-        <v>Giorgos</v>
+        <v>Hanna</v>
       </c>
       <c r="C697" t="str">
         <v>-</v>
       </c>
       <c r="D697" t="str">
         <v>The Left</v>
       </c>
       <c r="E697" t="str">
-        <v>Cyprus</v>
+        <v>Sweden</v>
       </c>
       <c r="F697" t="str">
-        <v>Progressive Party of Working People - Left - New Forces</v>
+        <v>Vänsterpartiet</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>GÜNTHER</v>
+        <v>GEORGIOU</v>
       </c>
       <c r="B698" t="str">
-        <v>Martin</v>
+        <v>Giorgos</v>
       </c>
       <c r="C698" t="str">
         <v>-</v>
       </c>
       <c r="D698" t="str">
         <v>The Left</v>
       </c>
       <c r="E698" t="str">
-        <v>Germany</v>
+        <v>Cyprus</v>
       </c>
       <c r="F698" t="str">
-        <v>DIE LINKE.</v>
+        <v>Progressive Party of Working People - Left - New Forces</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>HASSAN</v>
+        <v>GÜNTHER</v>
       </c>
       <c r="B699" t="str">
-        <v>Rima</v>
+        <v>Martin</v>
       </c>
       <c r="C699" t="str">
         <v>-</v>
       </c>
       <c r="D699" t="str">
         <v>The Left</v>
       </c>
       <c r="E699" t="str">
-        <v>France</v>
+        <v>Germany</v>
       </c>
       <c r="F699" t="str">
-        <v>La France Insoumise</v>
+        <v>DIE LINKE.</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>HAZEKAMP</v>
+        <v>HASSAN</v>
       </c>
       <c r="B700" t="str">
-        <v>Anja</v>
+        <v>Rima</v>
       </c>
       <c r="C700" t="str">
         <v>-</v>
       </c>
       <c r="D700" t="str">
         <v>The Left</v>
       </c>
       <c r="E700" t="str">
-        <v>Netherlands</v>
+        <v>France</v>
       </c>
       <c r="F700" t="str">
-        <v>Partij voor de Dieren</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>KENNES</v>
+        <v>HAZEKAMP</v>
       </c>
       <c r="B701" t="str">
-        <v>Rudi</v>
+        <v>Anja</v>
       </c>
       <c r="C701" t="str">
         <v>-</v>
       </c>
       <c r="D701" t="str">
         <v>The Left</v>
       </c>
       <c r="E701" t="str">
-        <v>Belgium</v>
+        <v>Netherlands</v>
       </c>
       <c r="F701" t="str">
-        <v>Independent</v>
+        <v>Partij voor de Dieren</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>KOUNTOURA</v>
+        <v>KENNES</v>
       </c>
       <c r="B702" t="str">
-        <v>Elena</v>
+        <v>Rudi</v>
       </c>
       <c r="C702" t="str">
         <v>-</v>
       </c>
       <c r="D702" t="str">
         <v>The Left</v>
       </c>
       <c r="E702" t="str">
-        <v>Greece</v>
+        <v>Belgium</v>
       </c>
       <c r="F702" t="str">
-        <v>Coalition of the Radical Left</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>KYLLÖNEN</v>
+        <v>KOUNTOURA</v>
       </c>
       <c r="B703" t="str">
-        <v>Merja</v>
+        <v>Elena</v>
       </c>
       <c r="C703" t="str">
         <v>-</v>
       </c>
       <c r="D703" t="str">
         <v>The Left</v>
       </c>
       <c r="E703" t="str">
-        <v>Finland</v>
+        <v>Greece</v>
       </c>
       <c r="F703" t="str">
-        <v>Vasemmistoliitto</v>
+        <v>Coalition of the Radical Left</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>LUCANO</v>
+        <v>KYLLÖNEN</v>
       </c>
       <c r="B704" t="str">
-        <v>Mimmo</v>
+        <v>Merja</v>
       </c>
       <c r="C704" t="str">
         <v>-</v>
       </c>
       <c r="D704" t="str">
         <v>The Left</v>
       </c>
       <c r="E704" t="str">
-        <v>Italy</v>
+        <v>Finland</v>
       </c>
       <c r="F704" t="str">
-        <v>Alleanza Verdi e Sinistra</v>
+        <v>Vasemmistoliitto</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>MARTINS</v>
+        <v>LUCANO</v>
       </c>
       <c r="B705" t="str">
-        <v>Catarina</v>
+        <v>Mimmo</v>
       </c>
       <c r="C705" t="str">
         <v>-</v>
       </c>
       <c r="D705" t="str">
         <v>The Left</v>
       </c>
       <c r="E705" t="str">
-        <v>Portugal</v>
+        <v>Italy</v>
       </c>
       <c r="F705" t="str">
-        <v>Bloco de Esquerda</v>
+        <v>Alleanza Verdi e Sinistra</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>MESURE</v>
+        <v>MARTINS</v>
       </c>
       <c r="B706" t="str">
-        <v>Marina</v>
+        <v>Catarina</v>
       </c>
       <c r="C706" t="str">
         <v>-</v>
       </c>
       <c r="D706" t="str">
         <v>The Left</v>
       </c>
       <c r="E706" t="str">
-        <v>France</v>
+        <v>Portugal</v>
       </c>
       <c r="F706" t="str">
-        <v>La France Insoumise</v>
+        <v>Bloco de Esquerda</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>MONTERO</v>
+        <v>MESURE</v>
       </c>
       <c r="B707" t="str">
-        <v>Irene</v>
+        <v>Marina</v>
       </c>
       <c r="C707" t="str">
         <v>-</v>
       </c>
       <c r="D707" t="str">
         <v>The Left</v>
       </c>
       <c r="E707" t="str">
-        <v>Spain</v>
+        <v>France</v>
       </c>
       <c r="F707" t="str">
-        <v>PODEMOS</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>MORACE</v>
+        <v>MONTERO</v>
       </c>
       <c r="B708" t="str">
-        <v>Carolina</v>
+        <v>Irene</v>
       </c>
       <c r="C708" t="str">
         <v>-</v>
       </c>
       <c r="D708" t="str">
         <v>The Left</v>
       </c>
       <c r="E708" t="str">
-        <v>Italy</v>
+        <v>Spain</v>
       </c>
       <c r="F708" t="str">
-        <v>Movimento 5 Stelle</v>
+        <v>PODEMOS</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>OLIVEIRA</v>
+        <v>MORACE</v>
       </c>
       <c r="B709" t="str">
-        <v>João</v>
+        <v>Carolina</v>
       </c>
       <c r="C709" t="str">
         <v>-</v>
       </c>
       <c r="D709" t="str">
         <v>The Left</v>
       </c>
       <c r="E709" t="str">
-        <v>Portugal</v>
+        <v>Italy</v>
       </c>
       <c r="F709" t="str">
-        <v>Partido Comunista Português</v>
+        <v>Movimento 5 Stelle</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>OMARJEE</v>
+        <v>OLIVEIRA</v>
       </c>
       <c r="B710" t="str">
-        <v>Younous</v>
+        <v>João</v>
       </c>
       <c r="C710" t="str">
         <v>-</v>
       </c>
       <c r="D710" t="str">
         <v>The Left</v>
       </c>
       <c r="E710" t="str">
-        <v>France</v>
+        <v>Portugal</v>
       </c>
       <c r="F710" t="str">
-        <v>La France Insoumise</v>
+        <v>Partido Comunista Português</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>PALMISANO</v>
+        <v>OMARJEE</v>
       </c>
       <c r="B711" t="str">
-        <v>Valentina</v>
+        <v>Younous</v>
       </c>
       <c r="C711" t="str">
         <v>-</v>
       </c>
       <c r="D711" t="str">
         <v>The Left</v>
       </c>
       <c r="E711" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F711" t="str">
-        <v>Movimento 5 Stelle</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>PAPPAS</v>
+        <v>PALMISANO</v>
       </c>
       <c r="B712" t="str">
-        <v>Nikos</v>
+        <v>Valentina</v>
       </c>
       <c r="C712" t="str">
         <v>-</v>
       </c>
       <c r="D712" t="str">
         <v>The Left</v>
       </c>
       <c r="E712" t="str">
-        <v>Greece</v>
+        <v>Italy</v>
       </c>
       <c r="F712" t="str">
-        <v>Independent</v>
+        <v>Movimento 5 Stelle</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>PEDULLA&amp;#039;</v>
+        <v>PAPPAS</v>
       </c>
       <c r="B713" t="str">
-        <v>Gaetano</v>
+        <v>Nikos</v>
       </c>
       <c r="C713" t="str">
         <v>-</v>
       </c>
       <c r="D713" t="str">
         <v>The Left</v>
       </c>
       <c r="E713" t="str">
-        <v>Italy</v>
+        <v>Greece</v>
       </c>
       <c r="F713" t="str">
-        <v>Movimento 5 Stelle</v>
+        <v>Independent</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>SAEIDI</v>
+        <v>PEDULLA&amp;#039;</v>
       </c>
       <c r="B714" t="str">
-        <v>Arash</v>
+        <v>Gaetano</v>
       </c>
       <c r="C714" t="str">
         <v>-</v>
       </c>
       <c r="D714" t="str">
         <v>The Left</v>
       </c>
       <c r="E714" t="str">
-        <v>France</v>
+        <v>Italy</v>
       </c>
       <c r="F714" t="str">
-        <v>La France Insoumise</v>
+        <v>Movimento 5 Stelle</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>SALIS</v>
+        <v>SAEIDI</v>
       </c>
       <c r="B715" t="str">
-        <v>Ilaria</v>
+        <v>Arash</v>
       </c>
       <c r="C715" t="str">
         <v>-</v>
       </c>
       <c r="D715" t="str">
         <v>The Left</v>
       </c>
       <c r="E715" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F715" t="str">
-        <v>Sinistra Italiana</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>SARAMO</v>
+        <v>SALIS</v>
       </c>
       <c r="B716" t="str">
-        <v>Jussi</v>
+        <v>Ilaria</v>
       </c>
       <c r="C716" t="str">
         <v>-</v>
       </c>
       <c r="D716" t="str">
         <v>The Left</v>
       </c>
       <c r="E716" t="str">
-        <v>Finland</v>
+        <v>Italy</v>
       </c>
       <c r="F716" t="str">
-        <v>Vasemmistoliitto</v>
+        <v>Sinistra Italiana</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>SCHIRDEWAN</v>
+        <v>SARAMO</v>
       </c>
       <c r="B717" t="str">
-        <v>Martin</v>
+        <v>Jussi</v>
       </c>
       <c r="C717" t="str">
         <v>-</v>
       </c>
       <c r="D717" t="str">
         <v>The Left</v>
       </c>
       <c r="E717" t="str">
-        <v>Germany</v>
+        <v>Finland</v>
       </c>
       <c r="F717" t="str">
-        <v>DIE LINKE.</v>
+        <v>Vasemmistoliitto</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>SERRA SÁNCHEZ</v>
+        <v>SCHIRDEWAN</v>
       </c>
       <c r="B718" t="str">
-        <v>Isabel</v>
+        <v>Martin</v>
       </c>
       <c r="C718" t="str">
         <v>-</v>
       </c>
       <c r="D718" t="str">
         <v>The Left</v>
       </c>
       <c r="E718" t="str">
-        <v>Spain</v>
+        <v>Germany</v>
       </c>
       <c r="F718" t="str">
-        <v>PODEMOS</v>
+        <v>DIE LINKE.</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>SJÖSTEDT</v>
+        <v>SERRA SÁNCHEZ</v>
       </c>
       <c r="B719" t="str">
-        <v>Jonas</v>
+        <v>Isabel</v>
       </c>
       <c r="C719" t="str">
         <v>-</v>
       </c>
       <c r="D719" t="str">
         <v>The Left</v>
       </c>
       <c r="E719" t="str">
-        <v>Sweden</v>
+        <v>Spain</v>
       </c>
       <c r="F719" t="str">
-        <v>Vänsterpartiet</v>
+        <v>PODEMOS</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>SMITH</v>
+        <v>SJÖSTEDT</v>
       </c>
       <c r="B720" t="str">
-        <v>Anthony</v>
+        <v>Jonas</v>
       </c>
       <c r="C720" t="str">
         <v>-</v>
       </c>
       <c r="D720" t="str">
         <v>The Left</v>
       </c>
       <c r="E720" t="str">
-        <v>France</v>
+        <v>Sweden</v>
       </c>
       <c r="F720" t="str">
-        <v>La France Insoumise</v>
+        <v>Vänsterpartiet</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>TAMBURRANO</v>
+        <v>SMITH</v>
       </c>
       <c r="B721" t="str">
-        <v>Dario</v>
+        <v>Anthony</v>
       </c>
       <c r="C721" t="str">
         <v>-</v>
       </c>
       <c r="D721" t="str">
         <v>The Left</v>
       </c>
       <c r="E721" t="str">
-        <v>Italy</v>
+        <v>France</v>
       </c>
       <c r="F721" t="str">
-        <v>Movimento 5 Stelle</v>
+        <v>La France Insoumise</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>TRIDICO</v>
+        <v>TAMBURRANO</v>
       </c>
       <c r="B722" t="str">
-        <v>Pasquale</v>
+        <v>Dario</v>
       </c>
       <c r="C722" t="str">
         <v>-</v>
       </c>
       <c r="D722" t="str">
         <v>The Left</v>
       </c>
       <c r="E722" t="str">
         <v>Italy</v>
       </c>
       <c r="F722" t="str">
+        <v>Movimento 5 Stelle</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="str">
+        <v>TRIDICO</v>
+      </c>
+      <c r="B723" t="str">
+        <v>Pasquale</v>
+      </c>
+      <c r="C723" t="str">
+        <v>-</v>
+      </c>
+      <c r="D723" t="str">
+        <v>The Left</v>
+      </c>
+      <c r="E723" t="str">
+        <v>Italy</v>
+      </c>
+      <c r="F723" t="str">
         <v>Movimento 5 Stelle</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F722"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F723"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="22.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="10.83203125" customWidth="1"/>
     <col min="4" max="4" width="16.83203125" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>New Members - 2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Last Name</v>
       </c>
       <c r="B3" t="str">
         <v>First Name</v>
       </c>
       <c r="C3" t="str">
         <v>Group</v>
       </c>
       <c r="D3" t="str">
         <v>Country</v>
       </c>
       <c r="E3" t="str">
         <v>Date Joined</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>HERHAMMER</v>
+        <v>KÂHYA</v>
       </c>
       <c r="B4" t="str">
-        <v>Norbert</v>
+        <v>Ufuk</v>
       </c>
       <c r="C4" t="str">
-        <v>EPP</v>
+        <v>Greens/EFA</v>
       </c>
       <c r="D4" t="str">
-        <v>Germany</v>
+        <v>Netherlands</v>
       </c>
       <c r="E4" t="str">
-        <v>17 Jun 2026</v>
+        <v>02 Jul 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>BOGDÁN</v>
+        <v>HERHAMMER</v>
       </c>
       <c r="B5" t="str">
-        <v>Csaba</v>
+        <v>Norbert</v>
       </c>
       <c r="C5" t="str">
         <v>EPP</v>
       </c>
       <c r="D5" t="str">
-        <v>Hungary</v>
+        <v>Germany</v>
       </c>
       <c r="E5" t="str">
-        <v>22 May 2026</v>
+        <v>17 Jun 2026</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>WEISZ</v>
+        <v>BOGDÁN</v>
       </c>
       <c r="B6" t="str">
-        <v>Viktor</v>
+        <v>Csaba</v>
       </c>
       <c r="C6" t="str">
         <v>EPP</v>
       </c>
       <c r="D6" t="str">
         <v>Hungary</v>
       </c>
       <c r="E6" t="str">
         <v>22 May 2026</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>BIRKHOLM</v>
+        <v>WEISZ</v>
       </c>
       <c r="B7" t="str">
-        <v>Majbritt</v>
+        <v>Viktor</v>
       </c>
       <c r="C7" t="str">
-        <v>PfE</v>
+        <v>EPP</v>
       </c>
       <c r="D7" t="str">
-        <v>Denmark</v>
+        <v>Hungary</v>
       </c>
       <c r="E7" t="str">
-        <v>22 Apr 2026</v>
+        <v>22 May 2026</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>LANIG</v>
+        <v>BIRKHOLM</v>
       </c>
       <c r="B8" t="str">
-        <v>Marie-Sophie</v>
+        <v>Majbritt</v>
       </c>
       <c r="C8" t="str">
-        <v>EPP</v>
+        <v>PfE</v>
       </c>
       <c r="D8" t="str">
-        <v>Germany</v>
+        <v>Denmark</v>
       </c>
       <c r="E8" t="str">
-        <v>16 Apr 2026</v>
+        <v>22 Apr 2026</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
+        <v>LANIG</v>
+      </c>
+      <c r="B9" t="str">
+        <v>Marie-Sophie</v>
+      </c>
+      <c r="C9" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D9" t="str">
+        <v>Germany</v>
+      </c>
+      <c r="E9" t="str">
+        <v>16 Apr 2026</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
         <v>KONING</v>
       </c>
-      <c r="B9" t="str">
+      <c r="B10" t="str">
         <v>Willemien</v>
       </c>
-      <c r="C9" t="str">
-[...2 lines deleted...]
-      <c r="D9" t="str">
+      <c r="C10" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D10" t="str">
         <v>Netherlands</v>
       </c>
-      <c r="E9" t="str">
+      <c r="E10" t="str">
         <v>04 Mar 2026</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:E9"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:E10"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="22.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="12.83203125" customWidth="1"/>
     <col min="4" max="4" width="16.83203125" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Departures - 2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
@@ -15130,254 +15167,314 @@
       <c r="B9" t="str">
         <v>Daniel</v>
       </c>
       <c r="C9" t="str">
         <v>EPP</v>
       </c>
       <c r="D9" t="str">
         <v>Germany</v>
       </c>
       <c r="E9" t="str">
         <v>02 Mar 2026</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E9"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="22.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="14.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Group Changes - 2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Last Name</v>
       </c>
       <c r="B3" t="str">
         <v>First Name</v>
       </c>
       <c r="C3" t="str">
         <v>Previous Group</v>
       </c>
       <c r="D3" t="str">
         <v>New Group</v>
       </c>
       <c r="E3" t="str">
         <v>Country</v>
       </c>
       <c r="F3" t="str">
         <v>Date</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>BARTŮŠEK</v>
+        <v>GRIMS</v>
       </c>
       <c r="B4" t="str">
-        <v>Nikola</v>
+        <v>Branko</v>
       </c>
       <c r="C4" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D4" t="str">
         <v>NI</v>
       </c>
-      <c r="D4" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="str">
-        <v>Czechia</v>
+        <v>Slovenia</v>
       </c>
       <c r="F4" t="str">
-        <v>18 Jun 2026</v>
+        <v>09 Jul 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>PICIERNO</v>
+        <v>KABILOV</v>
       </c>
       <c r="B5" t="str">
-        <v>Pina</v>
+        <v>Taner</v>
       </c>
       <c r="C5" t="str">
-        <v>S&amp;D</v>
+        <v>NI</v>
       </c>
       <c r="D5" t="str">
-        <v>RE</v>
+        <v>ECR</v>
       </c>
       <c r="E5" t="str">
-        <v>Italy</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F5" t="str">
-        <v>17 Jun 2026</v>
+        <v>08 Jul 2026</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>FARANTOURIS</v>
+        <v>YONCHEVA</v>
       </c>
       <c r="B6" t="str">
-        <v>Nikolas</v>
+        <v>Elena</v>
       </c>
       <c r="C6" t="str">
         <v>NI</v>
       </c>
       <c r="D6" t="str">
-        <v>S&amp;D</v>
+        <v>ECR</v>
       </c>
       <c r="E6" t="str">
-        <v>Greece</v>
+        <v>Bulgaria</v>
       </c>
       <c r="F6" t="str">
-        <v>08 May 2026</v>
+        <v>08 Jul 2026</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>FARANTOURIS</v>
+        <v>BARTŮŠEK</v>
       </c>
       <c r="B7" t="str">
-        <v>Nikolas</v>
+        <v>Nikola</v>
       </c>
       <c r="C7" t="str">
-        <v>The Left</v>
+        <v>NI</v>
       </c>
       <c r="D7" t="str">
-        <v>NI</v>
+        <v>ECR</v>
       </c>
       <c r="E7" t="str">
-        <v>Greece</v>
+        <v>Czechia</v>
       </c>
       <c r="F7" t="str">
-        <v>06 May 2026</v>
+        <v>18 Jun 2026</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>SIEPER</v>
+        <v>PICIERNO</v>
       </c>
       <c r="B8" t="str">
-        <v>Lukas</v>
+        <v>Pina</v>
       </c>
       <c r="C8" t="str">
-        <v>NI</v>
+        <v>S&amp;D</v>
       </c>
       <c r="D8" t="str">
         <v>RE</v>
       </c>
       <c r="E8" t="str">
-        <v>Germany</v>
+        <v>Italy</v>
       </c>
       <c r="F8" t="str">
-        <v>26 Mar 2026</v>
+        <v>17 Jun 2026</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>ZAJĄCZKOWSKA-HERNIK</v>
+        <v>FARANTOURIS</v>
       </c>
       <c r="B9" t="str">
-        <v>Ewa</v>
+        <v>Nikolas</v>
       </c>
       <c r="C9" t="str">
-        <v>ESN</v>
+        <v>NI</v>
       </c>
       <c r="D9" t="str">
-        <v>PfE</v>
+        <v>S&amp;D</v>
       </c>
       <c r="E9" t="str">
-        <v>Poland</v>
+        <v>Greece</v>
       </c>
       <c r="F9" t="str">
-        <v>26 Mar 2026</v>
+        <v>08 May 2026</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>SMIT</v>
+        <v>FARANTOURIS</v>
       </c>
       <c r="B10" t="str">
-        <v>Sander</v>
+        <v>Nikolas</v>
       </c>
       <c r="C10" t="str">
-        <v>EPP</v>
+        <v>The Left</v>
       </c>
       <c r="D10" t="str">
-        <v>ECR</v>
+        <v>NI</v>
       </c>
       <c r="E10" t="str">
-        <v>Netherlands</v>
+        <v>Greece</v>
       </c>
       <c r="F10" t="str">
-        <v>11 Mar 2026</v>
+        <v>06 May 2026</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
+        <v>SIEPER</v>
+      </c>
+      <c r="B11" t="str">
+        <v>Lukas</v>
+      </c>
+      <c r="C11" t="str">
+        <v>NI</v>
+      </c>
+      <c r="D11" t="str">
+        <v>RE</v>
+      </c>
+      <c r="E11" t="str">
+        <v>Germany</v>
+      </c>
+      <c r="F11" t="str">
+        <v>26 Mar 2026</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>ZAJĄCZKOWSKA-HERNIK</v>
+      </c>
+      <c r="B12" t="str">
+        <v>Ewa</v>
+      </c>
+      <c r="C12" t="str">
+        <v>ESN</v>
+      </c>
+      <c r="D12" t="str">
+        <v>PfE</v>
+      </c>
+      <c r="E12" t="str">
+        <v>Poland</v>
+      </c>
+      <c r="F12" t="str">
+        <v>26 Mar 2026</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>SMIT</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Sander</v>
+      </c>
+      <c r="C13" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D13" t="str">
+        <v>ECR</v>
+      </c>
+      <c r="E13" t="str">
+        <v>Netherlands</v>
+      </c>
+      <c r="F13" t="str">
+        <v>11 Mar 2026</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
         <v>VAN LEEUWEN</v>
       </c>
-      <c r="B11" t="str">
+      <c r="B14" t="str">
         <v>Jessika</v>
       </c>
-      <c r="C11" t="str">
-[...2 lines deleted...]
-      <c r="D11" t="str">
+      <c r="C14" t="str">
+        <v>EPP</v>
+      </c>
+      <c r="D14" t="str">
         <v>ECR</v>
       </c>
-      <c r="E11" t="str">
+      <c r="E14" t="str">
         <v>Netherlands</v>
       </c>
-      <c r="F11" t="str">
+      <c r="F14" t="str">
         <v>11 Mar 2026</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F11"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F14"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>All MEPs</vt:lpstr>
       <vt:lpstr>New Members 2026</vt:lpstr>
       <vt:lpstr>Departures 2026</vt:lpstr>
       <vt:lpstr>Group Changes 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>